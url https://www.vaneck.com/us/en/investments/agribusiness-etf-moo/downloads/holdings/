--- v8 (2026-08-31)
+++ v9 (2026-09-23)
@@ -1,1008 +1,990 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de4e93ae9784ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R672b7a0ebda14229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260828" sheetId="1" r:id="Ree4e48af7601447d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260922" sheetId="1" r:id="R3b15b2c21bda45d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="321">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="315">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,250,409.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.62%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,633,371</x:t>
-[...11 lines deleted...]
-    <x:t>8.81%</x:t>
+    <x:t>1,800,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,184,724.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.21%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,024,971</x:t>
-[...23 lines deleted...]
-    <x:t>8.22%</x:t>
+    <x:t>1,066,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,682,529.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.89%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>953,545</x:t>
-[...5 lines deleted...]
-    <x:t>6.71%</x:t>
+    <x:t>1,039,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,429,323.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6WG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>895,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,705,004.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.92%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>704,138</x:t>
-[...20 lines deleted...]
-    <x:t>$52,638,147.00</x:t>
+    <x:t>968,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,581,449.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,486,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,654,445.12</x:t>
   </x:si>
   <x:si>
     <x:t>5.04%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>392,914</x:t>
-[...23 lines deleted...]
-    <x:t>4.60%</x:t>
+    <x:t>420,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,734,142.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>740,193</x:t>
-[...5 lines deleted...]
-    <x:t>3.93%</x:t>
+    <x:t>860,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,615,361.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>306,825</x:t>
-[...5 lines deleted...]
-    <x:t>3.39%</x:t>
+    <x:t>367,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,475,820.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>1,439,477</x:t>
-[...5 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>1,827,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,028,210.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,765,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,806,968.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilmar International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM10Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,956,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,204,734.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>434,113</x:t>
-[...41 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>546,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,705,693.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>521,542</x:t>
-[...5 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>673,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,798,363.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>TTC</x:t>
   </x:si>
   <x:si>
     <x:t>Toro Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVQRY3</x:t>
   </x:si>
   <x:si>
-    <x:t>243,864</x:t>
-[...5 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>302,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,561,864.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXTGY5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,918,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>11,298,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,460,705.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>765,399</x:t>
-[...5 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>1,029,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,453,624.53</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCCZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>153,547</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>191,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,118,349.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elanco Animal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LJYS1P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>934,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,419,623.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>SALM NO</x:t>
   </x:si>
   <x:si>
     <x:t>Salmar Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P3KW39</x:t>
   </x:si>
   <x:si>
-    <x:t>272,761</x:t>
-[...23 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>346,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,940,957.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rumo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G6D37M6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,509,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,877,787.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDG MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sime Darby Plantation Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J88MJM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,407,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,034,645.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>CPF-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Foods Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMC8H9</x:t>
   </x:si>
   <x:si>
-    <x:t>17,212,800</x:t>
-[...41 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>21,208,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,299,235.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>SDF GR</x:t>
   </x:si>
   <x:si>
     <x:t>K+s Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8MY6</x:t>
   </x:si>
   <x:si>
-    <x:t>553,267</x:t>
-[...23 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>686,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,787,834.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2282 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nh Foods Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHN6G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,602,383.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>CALM</x:t>
   </x:si>
   <x:si>
     <x:t>Cal-Maine Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDMJW6</x:t>
   </x:si>
   <x:si>
-    <x:t>127,713</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>149,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,901,635.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUCN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bucher Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLZXN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,399,510.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,762,741</x:t>
-[...38 lines deleted...]
-    <x:t>$8,203,725.09</x:t>
+    <x:t>1,824,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,853,029.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>TWE AU</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Wine Estates Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QZ1QQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,030,245</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>2,508,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,675,436.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neogen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BCK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>656,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,177,017.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLK MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuala Lumpur Kepong Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD1WK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,625,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,050,003.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IOI MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ioi Corp Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDC923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,878,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,101,829.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,493,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,630,372.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>BAKKA NO</x:t>
   </x:si>
   <x:si>
     <x:t>Bakkafrost P/F</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QF8SK5</x:t>
   </x:si>
   <x:si>
-    <x:t>136,531</x:t>
-[...41 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>165,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,595,942.04</x:t>
   </x:si>
   <x:si>
     <x:t>1332 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Suisan Kaisha Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>789,300</x:t>
-[...17 lines deleted...]
-    <x:t>$6,032,195.04</x:t>
+    <x:t>974,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,244,663.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>GGR SP</x:t>
-[...14 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>SCHO DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schouw &amp; Co A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZVM24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,560,457.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>GNS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTMKX7</x:t>
   </x:si>
   <x:si>
-    <x:t>172,093</x:t>
-[...23 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>224,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,387,820.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilgrim's Pride Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFLXV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,664,083.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>LSG NO</x:t>
   </x:si>
   <x:si>
     <x:t>Leroy Seafood Group Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9S737</x:t>
   </x:si>
   <x:si>
-    <x:t>1,005,821</x:t>
-[...23 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>1,276,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,592,020.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>22,382,800</x:t>
-[...2 lines deleted...]
-    <x:t>$3,873,765.69</x:t>
+    <x:t>28,415,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,988,743.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1333 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maruha Nichiro Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001HX4YF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>581,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,794,465.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1722 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Fertilizer Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVKZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,396,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,503,743.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppb Group Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDYNQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,944,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,473,140.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fmc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJP882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,164,897.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S689R0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TL3N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR1 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TKDG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,620,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,620,820.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
-    <x:t>PEP MK</x:t>
-[...121 lines deleted...]
-  <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>280</x:t>
   </x:si>
   <x:si>
-    <x:t>$325.60</x:t>
+    <x:t>$320.60</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>140</x:t>
   </x:si>
   <x:si>
-    <x:t>$100.95</x:t>
+    <x:t>$99.83</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,281,773.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$-4,557,725.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1030,56 +1012,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4787cf7640694542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfa4b99e99c074dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree4e48af7601447d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898c91f0c3294ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9dac4d71da304448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b15b2c21bda45d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I60"/>
+  <x:dimension ref="A1:I59"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1654,834 +1636,834 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
@@ -2489,332 +2471,303 @@
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D52" s="1" t="s">
+      <x:c r="G52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E58" s="1" t="s">
+    </x:row>
+    <x:row r="59" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A59" s="2" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...66 lines deleted...]
-      <x:c r="I60" s="2" t="s">
+      <x:c r="B59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A60:I60"/>
+    <x:mergeCell ref="A59:I59"/>
   </x:mergeCells>
 </x:worksheet>
 </file>