--- v9 (2026-09-23)
+++ v10 (2026-10-14)
@@ -1,990 +1,1032 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R672b7a0ebda14229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1dc63221ca94cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260922" sheetId="1" r:id="R3b15b2c21bda45d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20261012" sheetId="1" r:id="R4e5be35d8de841ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="315">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/22/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="329">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>152,535</x:t>
+    <x:t>140,598</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$107,250,409.20</x:t>
+    <x:t>$88,943,700.78</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.62%</x:t>
+    <x:t>8.12%</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,800,460</x:t>
-[...5 lines deleted...]
-    <x:t>8.21%</x:t>
+    <x:t>1,659,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,522,986.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VYLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vylor Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024CQR6X9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>990,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,140,889.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,551,062.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6WG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>825,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,354,139.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JM9XLN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,172,016.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,212,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,800,166.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>387,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,434,467.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>793,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,514,437.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOWI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mowi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JDLY02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,684,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,661,765.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bunge Global Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JZ8VL91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,347,880.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>504,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,781,811.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilmar International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM10Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,020,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,974,710.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,549,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,699,671.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVQRY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,920,311.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yara International Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KDG7R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>621,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,041,195.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2319 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Mengniu Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PXTGY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,424,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,047,960.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rumo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G6D37M6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,170,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,554,576.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elanco Animal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LJYS1P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>861,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,425,513.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCCZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,451,386.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALM NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salmar Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P3KW39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>319,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,170,551.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mosaic Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFXHL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>948,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,883,711.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDG MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sime Darby Plantation Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J88MJM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,623,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,995,813.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,066,499</x:t>
-[...362 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>983,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,074,631.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>CPF-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Foods Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMC8H9</x:t>
   </x:si>
   <x:si>
-    <x:t>21,208,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>19,550,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,271,206.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2282 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nh Foods Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHN6G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>832,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,665,569.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>SDF GR</x:t>
   </x:si>
   <x:si>
     <x:t>K+s Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8MY6</x:t>
   </x:si>
   <x:si>
-    <x:t>686,053</x:t>
-[...23 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>632,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,829,963.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUCN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bucher Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLZXN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,175,307.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Wine Estates Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QZ1QQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,312,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,119,168.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>CALM</x:t>
   </x:si>
   <x:si>
     <x:t>Cal-Maine Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDMJW6</x:t>
   </x:si>
   <x:si>
-    <x:t>149,072</x:t>
-[...23 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>137,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,717,353.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,824,635</x:t>
-[...23 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>1,681,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,308,571.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLK MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuala Lumpur Kepong Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD1WK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,503,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,566,279.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>NEOG</x:t>
   </x:si>
   <x:si>
     <x:t>Neogen Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1BCK2</x:t>
   </x:si>
   <x:si>
-    <x:t>656,439</x:t>
-[...23 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>605,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,260,960.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>IOI MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ioi Corp Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDC923</x:t>
   </x:si>
   <x:si>
-    <x:t>6,878,800</x:t>
-[...2 lines deleted...]
-    <x:t>$8,101,829.04</x:t>
+    <x:t>6,360,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,110,323.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
+    <x:t>BAKKA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bakkafrost P/F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF8SK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,906,608.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GGR SP</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Agri-Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK1581</x:t>
   </x:si>
   <x:si>
-    <x:t>29,493,700</x:t>
-[...20 lines deleted...]
-    <x:t>$7,595,942.04</x:t>
+    <x:t>27,186,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,580,961.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTMKX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,222,337.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>1332 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Suisan Kaisha Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>974,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>898,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,129,647.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHO DC</x:t>
   </x:si>
   <x:si>
     <x:t>Schouw &amp; Co A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZVM24</x:t>
   </x:si>
   <x:si>
-    <x:t>53,582</x:t>
-[...23 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>49,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,051,996.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>PPC</x:t>
   </x:si>
   <x:si>
     <x:t>Pilgrim's Pride Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFLXV3</x:t>
   </x:si>
   <x:si>
-    <x:t>195,448</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>180,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,184,803.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>LSG NO</x:t>
   </x:si>
   <x:si>
     <x:t>Leroy Seafood Group Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9S737</x:t>
   </x:si>
   <x:si>
-    <x:t>1,276,915</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>1,177,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,119,103.35</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>28,415,600</x:t>
-[...2 lines deleted...]
-    <x:t>$4,988,743.51</x:t>
+    <x:t>26,192,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,420,702.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
+    <x:t>1722 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Fertilizer Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVKZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,131,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,110,229.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
     <x:t>1333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Maruha Nichiro Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001HX4YF1</x:t>
   </x:si>
   <x:si>
-    <x:t>581,200</x:t>
-[...20 lines deleted...]
-    <x:t>$4,503,743.26</x:t>
+    <x:t>535,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,996,052.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ppb Group Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDYNQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,944,300</x:t>
-[...2 lines deleted...]
-    <x:t>$4,473,140.25</x:t>
+    <x:t>1,798,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,979,520.48</x:t>
   </x:si>
   <x:si>
     <x:t>FMC</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJP882</x:t>
   </x:si>
   <x:si>
-    <x:t>394,030</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>363,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,021,907.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TL3N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR1 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TKDG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>PHOR RM</x:t>
   </x:si>
   <x:si>
     <x:t>Phosagro Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S689R0</x:t>
   </x:si>
   <x:si>
     <x:t>97,916</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>4,620,821</x:t>
+    <x:t>9,973,732</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,620,820.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>$9,973,731.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-MYR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,476,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,607.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50.79</x:t>
+  </x:si>
+  <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>280</x:t>
-[...2 lines deleted...]
-    <x:t>$320.60</x:t>
+    <x:t>284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317.70</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>140</x:t>
   </x:si>
   <x:si>
-    <x:t>$99.83</x:t>
+    <x:t>$97.82</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-4,557,725.94</x:t>
-[...2 lines deleted...]
-    <x:t>-0.37%</x:t>
+    <x:t>$-10,579,522.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1012,56 +1054,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898c91f0c3294ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9dac4d71da304448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b15b2c21bda45d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R580debe1ebfd4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc2269d81efd64ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e5be35d8de841ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I59"/>
+  <x:dimension ref="A1:I62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1636,1138 +1678,1225 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A59" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I59" s="2" t="s">
+      <x:c r="A59" s="1">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A60" s="1">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A61" s="1">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A62" s="2" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="B62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A59:I59"/>
+    <x:mergeCell ref="A62:I62"/>
   </x:mergeCells>
 </x:worksheet>
 </file>