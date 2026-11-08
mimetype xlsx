--- v10 (2026-10-14)
+++ v11 (2026-11-08)
@@ -1,1032 +1,1017 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1dc63221ca94cc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09445854fb8d4f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20261012" sheetId="1" r:id="R4e5be35d8de841ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20261105" sheetId="1" r:id="R2d45780624324783"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="329">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/12/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="324">
+  <x:si>
+    <x:t>Daily Holdings (%)  11/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWDG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,635,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,142,392.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.26%</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>140,598</x:t>
-[...29 lines deleted...]
-    <x:t>7.45%</x:t>
+    <x:t>138,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,883,027.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>879,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,237,257.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JM9XLN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>944,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,185,303.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.18%</x:t>
   </x:si>
   <x:si>
     <x:t>VYLR</x:t>
   </x:si>
   <x:si>
     <x:t>Vylor Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG024CQR6X9</x:t>
   </x:si>
   <x:si>
-    <x:t>990,129</x:t>
-[...23 lines deleted...]
-    <x:t>6.17%</x:t>
+    <x:t>975,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,851,905.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
   </x:si>
   <x:si>
     <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
-    <x:t>825,095</x:t>
-[...23 lines deleted...]
-    <x:t>5.95%</x:t>
+    <x:t>812,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,286,120.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
   </x:si>
   <x:si>
     <x:t>6326 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kubota Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGGYY2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,212,800</x:t>
-[...5 lines deleted...]
-    <x:t>4.82%</x:t>
+    <x:t>3,165,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,425,962.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>781,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,000,549.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>387,803</x:t>
-[...23 lines deleted...]
-    <x:t>3.88%</x:t>
+    <x:t>382,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,303,107.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>1,684,486</x:t>
-[...5 lines deleted...]
-    <x:t>3.26%</x:t>
+    <x:t>1,659,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,034,852.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>339,166</x:t>
-[...5 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>334,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,927,929.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVQRY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,849,984.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,511,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,256,625.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2319 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Mengniu Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PXTGY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,272,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,693,587.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yara International Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KDG7R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,420,892.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>504,124</x:t>
-[...5 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>496,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,181,878.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>WIL SP</x:t>
   </x:si>
   <x:si>
     <x:t>Wilmar International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM10Z8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,020,500</x:t>
-[...77 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>10,857,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,148,734.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mosaic Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFXHL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>934,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,872,610.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elanco Animal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LJYS1P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>848,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,088,975.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALM NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salmar Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P3KW39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,699,651.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCCZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,179,492.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDG MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sime Darby Plantation Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J88MJM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,481,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,060,257.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>RAIL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Rumo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G6D37M6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,170,200</x:t>
-[...95 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>5,019,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,981,531.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>983,055</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>968,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,661,257.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>CPF-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Foods Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMC8H9</x:t>
   </x:si>
   <x:si>
-    <x:t>19,550,400</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>19,262,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,630,084.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>2282 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nh Foods Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHN6G3</x:t>
   </x:si>
   <x:si>
-    <x:t>832,200</x:t>
-[...2 lines deleted...]
-    <x:t>$10,665,569.12</x:t>
+    <x:t>819,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,682,220.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.97%</x:t>
   </x:si>
   <x:si>
+    <x:t>TWE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Wine Estates Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QZ1QQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,278,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,969,728.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUCN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bucher Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLZXN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,310,995.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SDF GR</x:t>
   </x:si>
   <x:si>
     <x:t>K+s Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8MY6</x:t>
   </x:si>
   <x:si>
-    <x:t>632,377</x:t>
-[...41 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>623,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,296,524.22</x:t>
   </x:si>
   <x:si>
     <x:t>CALM</x:t>
   </x:si>
   <x:si>
     <x:t>Cal-Maine Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDMJW6</x:t>
   </x:si>
   <x:si>
-    <x:t>137,411</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>135,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,890,601.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,681,897</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>1,657,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,705,389.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>KLK MK</x:t>
   </x:si>
   <x:si>
     <x:t>Kuala Lumpur Kepong Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD1WK4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,503,600</x:t>
-[...2 lines deleted...]
-    <x:t>$7,566,279.39</x:t>
+    <x:t>1,481,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,659,569.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>NEOG</x:t>
   </x:si>
   <x:si>
     <x:t>Neogen Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1BCK2</x:t>
   </x:si>
   <x:si>
-    <x:t>605,080</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>596,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,963,008.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAKKA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bakkafrost P/F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF8SK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,937,334.24</x:t>
   </x:si>
   <x:si>
     <x:t>IOI MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ioi Corp Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDC923</x:t>
   </x:si>
   <x:si>
-    <x:t>6,360,100</x:t>
-[...23 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>6,266,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,813,110.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTMKX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,479,168.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1332 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>885,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,281,635.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHO DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schouw &amp; Co A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZVM24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,101,773.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>GGR SP</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Agri-Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK1581</x:t>
   </x:si>
   <x:si>
-    <x:t>27,186,800</x:t>
-[...59 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>26,785,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,766,206.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leroy Seafood Group Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C9S737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,159,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,430,022.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>PPC</x:t>
   </x:si>
   <x:si>
     <x:t>Pilgrim's Pride Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFLXV3</x:t>
   </x:si>
   <x:si>
-    <x:t>180,153</x:t>
-[...20 lines deleted...]
-    <x:t>$5,119,103.35</x:t>
+    <x:t>177,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,079,849.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1333 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maruha Nichiro Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001HX4YF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>527,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,165,289.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppb Group Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDYNQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,772,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,865,339.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1722 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Fertilizer Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVKZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,083,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,771,869.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>26,192,200</x:t>
-[...56 lines deleted...]
-    <x:t>$3,979,520.48</x:t>
+    <x:t>25,805,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,363,845.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>FMC</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJP882</x:t>
   </x:si>
   <x:si>
-    <x:t>363,210</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>357,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,172,149.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S689R0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TL3N9</x:t>
   </x:si>
   <x:si>
     <x:t>1,892</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TKDG6</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>PHOR RM</x:t>
-[...8 lines deleted...]
-    <x:t>97,916</x:t>
+    <x:t>-SGD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97.77</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...65 lines deleted...]
-    <x:t>$97.82</x:t>
+    <x:t>-183,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-183,390.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-10,579,522.07</x:t>
-[...2 lines deleted...]
-    <x:t>-0.97%</x:t>
+    <x:t>$589,872.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1054,56 +1039,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R580debe1ebfd4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc2269d81efd64ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e5be35d8de841ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7508bec206d94d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R279bc06f8dfb4e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d45780624324783" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I62"/>
+  <x:dimension ref="A1:I61"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1649,1254 +1634,1225 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="G53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+    </x:row>
+    <x:row r="61" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A61" s="2" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="H60" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="I62" s="2" t="s">
+      <x:c r="B61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A62:I62"/>
+    <x:mergeCell ref="A61:I61"/>
   </x:mergeCells>
 </x:worksheet>
 </file>