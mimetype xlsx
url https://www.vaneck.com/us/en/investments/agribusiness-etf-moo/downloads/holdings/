--- v0 (2026-04-03)
+++ v1 (2026-04-06)
@@ -1,1044 +1,1047 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a9e70ce50e484d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bab68e6e38d4a29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260401" sheetId="1" r:id="R8f1777b6adf74cda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260402" sheetId="1" r:id="Rb7b8e8e0b7bf4508"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="333">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="334">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,049,830</x:t>
+    <x:t>2,078,770</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$95,621,879.76</x:t>
+    <x:t>$95,403,473.67</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.98%</x:t>
+    <x:t>7.84%</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>159,709</x:t>
-[...5 lines deleted...]
-    <x:t>7.60%</x:t>
+    <x:t>161,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,244,870.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.66%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>980,331</x:t>
-[...5 lines deleted...]
-    <x:t>6.85%</x:t>
+    <x:t>994,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,961,853.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.98%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>692,999</x:t>
-[...5 lines deleted...]
-    <x:t>6.78%</x:t>
+    <x:t>702,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,886,227.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6WG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>933,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,947,105.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.66%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>897,171</x:t>
-[...23 lines deleted...]
-    <x:t>5.56%</x:t>
+    <x:t>909,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,665,549.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>473,354</x:t>
-[...5 lines deleted...]
-    <x:t>5.05%</x:t>
+    <x:t>480,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,390,538.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>892,253</x:t>
-[...5 lines deleted...]
-    <x:t>4.79%</x:t>
+    <x:t>904,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,480,390.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>6326 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kubota Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGGYY2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,934,100</x:t>
-[...5 lines deleted...]
-    <x:t>4.09%</x:t>
+    <x:t>2,975,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,648,210.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>362,473</x:t>
-[...5 lines deleted...]
-    <x:t>3.88%</x:t>
+    <x:t>367,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,573,368.38</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>1,646,172</x:t>
-[...5 lines deleted...]
-    <x:t>3.18%</x:t>
+    <x:t>1,669,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,541,742.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
   </x:si>
   <x:si>
     <x:t>WIL SP</x:t>
   </x:si>
   <x:si>
     <x:t>Wilmar International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM10Z8</x:t>
   </x:si>
   <x:si>
-    <x:t>12,213,500</x:t>
-[...5 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>12,385,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,044,171.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>593,785</x:t>
-[...5 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>602,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,848,893.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>495,158</x:t>
-[...5 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>502,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,463,997.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>TTC</x:t>
   </x:si>
   <x:si>
     <x:t>Toro Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVQRY3</x:t>
   </x:si>
   <x:si>
-    <x:t>282,444</x:t>
-[...5 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>286,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,552,246.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>CNH</x:t>
   </x:si>
   <x:si>
     <x:t>Cnh Industrial Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0059JSF49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,272,840</x:t>
-[...5 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>2,304,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,547,483.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>898,717</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>911,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,851,468.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXTGY5</x:t>
   </x:si>
   <x:si>
-    <x:t>10,284,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>10,428,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,446,058.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCCZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>177,814</x:t>
-[...5 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>180,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,663,556.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>SALM NO</x:t>
   </x:si>
   <x:si>
     <x:t>Salmar Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P3KW39</x:t>
   </x:si>
   <x:si>
-    <x:t>316,089</x:t>
-[...5 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>320,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,035,920.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>724,332</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>734,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,953,644.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>RAIL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Rumo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G6D37M6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,238,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>4,298,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,417,681.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>2282 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nh Foods Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHN6G3</x:t>
   </x:si>
   <x:si>
-    <x:t>284,600</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>288,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,391,053.15</x:t>
   </x:si>
   <x:si>
     <x:t>CPF-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Foods Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMC8H9</x:t>
   </x:si>
   <x:si>
-    <x:t>19,947,100</x:t>
-[...2 lines deleted...]
-    <x:t>$12,814,904.33</x:t>
+    <x:t>20,228,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,057,572.90</x:t>
   </x:si>
   <x:si>
     <x:t>1.07%</x:t>
   </x:si>
   <x:si>
+    <x:t>SDG MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sime Darby Plantation Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J88MJM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,141,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,397,145.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K+s Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8MY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>650,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,355,576.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CALM</x:t>
   </x:si>
   <x:si>
     <x:t>Cal-Maine Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDMJW6</x:t>
   </x:si>
   <x:si>
-    <x:t>151,408</x:t>
-[...38 lines deleted...]
-    <x:t>$11,946,046.14</x:t>
+    <x:t>153,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,991,786.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>BUCN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZXN4</x:t>
   </x:si>
   <x:si>
-    <x:t>24,324</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>24,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,798,922.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PTL148</x:t>
   </x:si>
   <x:si>
-    <x:t>4,500,820</x:t>
-[...2 lines deleted...]
-    <x:t>$9,955,831.17</x:t>
+    <x:t>4,564,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,150,698.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,719,217</x:t>
-[...2 lines deleted...]
-    <x:t>$9,008,697.08</x:t>
+    <x:t>1,743,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,135,882.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.75%</x:t>
   </x:si>
   <x:si>
+    <x:t>KLK MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuala Lumpur Kepong Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD1WK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,545,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,394,459.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
     <x:t>1332 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Suisan Kaisha Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>949,200</x:t>
-[...20 lines deleted...]
-    <x:t>$8,146,050.14</x:t>
+    <x:t>962,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,265,871.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>BAKKA NO</x:t>
   </x:si>
   <x:si>
     <x:t>Bakkafrost P/F</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QF8SK5</x:t>
   </x:si>
   <x:si>
-    <x:t>160,690</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>162,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,699,504.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fmc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJP882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>390,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,933,593.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTMKX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,811,996.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>PPC</x:t>
   </x:si>
   <x:si>
     <x:t>Pilgrim's Pride Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFLXV3</x:t>
   </x:si>
   <x:si>
-    <x:t>177,986</x:t>
-[...20 lines deleted...]
-    <x:t>$6,605,922.75</x:t>
+    <x:t>180,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,737,990.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
-    <x:t>GNS LN</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>25,874,100</x:t>
-[...2 lines deleted...]
-    <x:t>$6,323,764.13</x:t>
+    <x:t>26,240,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,562,248.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IOI MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ioi Corp Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDC923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,078,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,449,480.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
-    <x:t>IOI MK</x:t>
-[...11 lines deleted...]
-    <x:t>$6,279,779.73</x:t>
+    <x:t>TWE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Wine Estates Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QZ1QQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,420,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,270,845.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>TWE AU</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>LSG NO</x:t>
   </x:si>
   <x:si>
     <x:t>Leroy Seafood Group Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9S737</x:t>
   </x:si>
   <x:si>
-    <x:t>1,165,586</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>1,182,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,018,123.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>GGR SP</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Agri-Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK1581</x:t>
   </x:si>
   <x:si>
-    <x:t>24,282,900</x:t>
-[...2 lines deleted...]
-    <x:t>$5,676,417.99</x:t>
+    <x:t>24,625,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,765,133.91</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
+    <x:t>PEP MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppb Group Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDYNQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,855,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,598,995.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NEOG</x:t>
   </x:si>
   <x:si>
     <x:t>Neogen Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1BCK2</x:t>
   </x:si>
   <x:si>
-    <x:t>579,496</x:t>
-[...2 lines deleted...]
-    <x:t>$5,441,467.44</x:t>
+    <x:t>587,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,530,031.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>PEP MK</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>SCHO DC</x:t>
   </x:si>
   <x:si>
     <x:t>Schouw &amp; Co A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZVM24</x:t>
   </x:si>
   <x:si>
-    <x:t>49,946</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>50,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,160,496.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>1333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Maruha Nichiro Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001HX4YF1</x:t>
   </x:si>
   <x:si>
-    <x:t>530,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>538,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,994,171.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>1722 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Fertilizer Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVKZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,090,000</x:t>
-[...2 lines deleted...]
-    <x:t>$4,460,734.23</x:t>
+    <x:t>3,134,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,464,492.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>OCI NA</x:t>
   </x:si>
   <x:si>
     <x:t>Oci Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0042FK280</x:t>
   </x:si>
   <x:si>
-    <x:t>492,686</x:t>
-[...2 lines deleted...]
-    <x:t>$1,970,781.23</x:t>
+    <x:t>499,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,962,903.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S689R0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TL3N9</x:t>
   </x:si>
   <x:si>
     <x:t>1,892</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TKDG6</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>PHOR RM</x:t>
-[...8 lines deleted...]
-    <x:t>97,916</x:t>
+    <x:t>-TWD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,583,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,528.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-SGD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$490.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97.12</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...65 lines deleted...]
-    <x:t>$97.57</x:t>
+    <x:t>-1,297,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,297,726.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-3,123,619.94</x:t>
-[...2 lines deleted...]
-    <x:t>-0.26%</x:t>
+    <x:t>$169,277.94</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1066,51 +1069,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6534850124fc4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfd25ebaaa0554ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f1777b6adf74cda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd19592ca8f4745c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb7d67d46c6214d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7b8e8e0b7bf4508" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I63"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1458,805 +1461,805 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
@@ -2299,636 +2302,636 @@
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="2" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="B63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>