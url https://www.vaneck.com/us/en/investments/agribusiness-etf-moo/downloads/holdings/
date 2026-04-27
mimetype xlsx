--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -1,1047 +1,1026 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bab68e6e38d4a29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500be51fb7a84b83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260402" sheetId="1" r:id="Rb7b8e8e0b7bf4508"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260424" sheetId="1" r:id="Ref0e93d859714b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="334">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/02/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="327">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,078,770</x:t>
+    <x:t>2,013,497</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$95,403,473.67</x:t>
+    <x:t>$90,857,786.71</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.84%</x:t>
+    <x:t>7.95%</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>161,965</x:t>
-[...5 lines deleted...]
-    <x:t>7.66%</x:t>
+    <x:t>156,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,272,026.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,554,811.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.96%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>994,171</x:t>
-[...23 lines deleted...]
-    <x:t>6.81%</x:t>
+    <x:t>962,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,843,809.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JM9XLN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>881,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,072,422.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
   </x:si>
   <x:si>
     <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
-    <x:t>933,863</x:t>
-[...23 lines deleted...]
-    <x:t>5.64%</x:t>
+    <x:t>904,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,621,096.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.48%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>480,038</x:t>
-[...5 lines deleted...]
-    <x:t>5.12%</x:t>
+    <x:t>464,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,227,733.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>904,849</x:t>
-[...5 lines deleted...]
-    <x:t>4.80%</x:t>
+    <x:t>876,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,117,940.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
   </x:si>
   <x:si>
     <x:t>6326 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kubota Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGGYY2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,975,700</x:t>
-[...5 lines deleted...]
-    <x:t>3.91%</x:t>
+    <x:t>2,882,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,742,265.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>367,589</x:t>
-[...2 lines deleted...]
-    <x:t>$47,573,368.38</x:t>
+    <x:t>356,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,469,396.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilmar International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM10Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,996,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,542,813.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>1,669,412</x:t>
-[...23 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>1,616,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,260,423.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>602,169</x:t>
-[...5 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>583,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,557,282.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>502,150</x:t>
-[...5 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>486,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,270,348.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>TTC</x:t>
   </x:si>
   <x:si>
     <x:t>Toro Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVQRY3</x:t>
   </x:si>
   <x:si>
-    <x:t>286,432</x:t>
-[...5 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>277,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,420,611.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>CNH</x:t>
   </x:si>
   <x:si>
     <x:t>Cnh Industrial Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0059JSF49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,304,928</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>2,232,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,883,668.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2319 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Mengniu Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PXTGY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,104,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,571,330.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>911,405</x:t>
-[...23 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>882,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,187,008.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCCZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>180,326</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>174,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,284,891.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>SALM NO</x:t>
   </x:si>
   <x:si>
     <x:t>Salmar Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P3KW39</x:t>
   </x:si>
   <x:si>
-    <x:t>320,553</x:t>
-[...2 lines deleted...]
-    <x:t>$19,035,920.11</x:t>
+    <x:t>310,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,848,168.71</x:t>
   </x:si>
   <x:si>
     <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>734,560</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>711,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,186,602.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>RAIL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Rumo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G6D37M6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,298,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>4,163,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,134,936.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDG MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sime Darby Plantation Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J88MJM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,886,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,934,022.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K+s Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8MY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,629,748.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPF-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Foods Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMC8H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,593,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,600,044.40</x:t>
   </x:si>
   <x:si>
     <x:t>2282 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nh Foods Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHN6G3</x:t>
   </x:si>
   <x:si>
-    <x:t>288,600</x:t>
-[...53 lines deleted...]
-    <x:t>$12,355,576.15</x:t>
+    <x:t>279,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,542,690.55</x:t>
   </x:si>
   <x:si>
     <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>CALM</x:t>
   </x:si>
   <x:si>
     <x:t>Cal-Maine Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDMJW6</x:t>
   </x:si>
   <x:si>
-    <x:t>153,544</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>148,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,338,336.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PTL148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,421,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,222,259.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>BUCN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZXN4</x:t>
   </x:si>
   <x:si>
-    <x:t>24,668</x:t>
-[...23 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>23,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,933,288.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,743,489</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>1,688,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,747,693.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>KLK MK</x:t>
   </x:si>
   <x:si>
     <x:t>Kuala Lumpur Kepong Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD1WK4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,545,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>1,496,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,799,215.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Wine Estates Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QZ1QQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,344,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,513,259.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAKKA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bakkafrost P/F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF8SK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,383,448.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>1332 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Suisan Kaisha Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>962,800</x:t>
-[...20 lines deleted...]
-    <x:t>$7,699,504.18</x:t>
+    <x:t>932,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,185,548.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
+    <x:t>GNS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTMKX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,368,345.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IOI MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ioi Corp Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDC923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,887,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,354,909.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,418,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,120,939.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilgrim's Pride Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFLXV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,879,432.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,852,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,803,457.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leroy Seafood Group Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C9S737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,144,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,632,931.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
     <x:t>FMC</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJP882</x:t>
   </x:si>
   <x:si>
-    <x:t>390,625</x:t>
-[...131 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>378,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,629,937.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neogen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BCK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>569,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,430,301.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ppb Group Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDYNQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,855,000</x:t>
-[...20 lines deleted...]
-    <x:t>$5,530,031.16</x:t>
+    <x:t>1,796,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,138,035.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHO DC</x:t>
   </x:si>
   <x:si>
     <x:t>Schouw &amp; Co A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZVM24</x:t>
   </x:si>
   <x:si>
-    <x:t>50,650</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>49,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,950,995.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>1333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Maruha Nichiro Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001HX4YF1</x:t>
   </x:si>
   <x:si>
-    <x:t>538,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>521,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,371,784.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>1722 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Fertilizer Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVKZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,134,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>3,035,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,293,236.75</x:t>
   </x:si>
   <x:si>
     <x:t>OCI NA</x:t>
   </x:si>
   <x:si>
     <x:t>Oci Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0042FK280</x:t>
   </x:si>
   <x:si>
-    <x:t>499,642</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>483,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,061,480.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR1 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TKDG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>PHOR RM</x:t>
   </x:si>
   <x:si>
     <x:t>Phosagro Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S689R0</x:t>
   </x:si>
   <x:si>
     <x:t>97,916</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
-    <x:t>Private</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG0175TL3N9</x:t>
   </x:si>
   <x:si>
     <x:t>1,892</x:t>
   </x:si>
   <x:si>
-    <x:t>.PHOR1 RU</x:t>
-[...8 lines deleted...]
-    <x:t>-TWD CASH-</x:t>
+    <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>5,583,678</x:t>
+    <x:t>8,564</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,528.12</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$8,563.57</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>3,084</x:t>
   </x:si>
   <x:si>
-    <x:t>$317.30</x:t>
+    <x:t>$330.16</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>425</x:t>
   </x:si>
   <x:si>
-    <x:t>$490.69</x:t>
+    <x:t>$497.27</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>141</x:t>
   </x:si>
   <x:si>
-    <x:t>$97.12</x:t>
-[...11 lines deleted...]
-    <x:t>-0.11%</x:t>
+    <x:t>$100.32</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$169,277.94</x:t>
+    <x:t>$-221,515.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1069,56 +1048,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd19592ca8f4745c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb7d67d46c6214d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7b8e8e0b7bf4508" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbde9cb203c439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R40d7aa2d7b7745da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref0e93d859714b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I63"/>
+  <x:dimension ref="A1:I62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1461,805 +1440,805 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
@@ -2302,645 +2281,616 @@
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="G54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="G55" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="G57" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A62" s="2" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...75 lines deleted...]
-      <x:c r="I63" s="2" t="s">
+      <x:c r="B62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A63:I63"/>
+    <x:mergeCell ref="A62:I62"/>
   </x:mergeCells>
 </x:worksheet>
 </file>