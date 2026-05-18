--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -1,1026 +1,1032 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500be51fb7a84b83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe58803df214eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260424" sheetId="1" r:id="Ref0e93d859714b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260515" sheetId="1" r:id="R72cb2022b0e94534"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="327">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/24/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="329">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,013,497</x:t>
+    <x:t>1,719,725</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$90,857,786.71</x:t>
+    <x:t>$75,403,282.61</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.95%</x:t>
+    <x:t>7.83%</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>156,889</x:t>
-[...5 lines deleted...]
-    <x:t>7.73%</x:t>
+    <x:t>133,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,281,287.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>822,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,615,094.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6WG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>772,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,114,628.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JM9XLN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>752,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,862,711.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>397,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,736,310.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>748,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,248,222.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,465,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,689,401.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>680,712</x:t>
-[...113 lines deleted...]
-    <x:t>4.00%</x:t>
+    <x:t>581,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,150,840.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>356,040</x:t>
-[...5 lines deleted...]
-    <x:t>3.89%</x:t>
+    <x:t>304,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,237,045.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>WIL SP</x:t>
   </x:si>
   <x:si>
     <x:t>Wilmar International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM10Z8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,996,100</x:t>
-[...5 lines deleted...]
-    <x:t>3.20%</x:t>
+    <x:t>10,247,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,399,955.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>1,616,989</x:t>
-[...5 lines deleted...]
-    <x:t>3.09%</x:t>
+    <x:t>1,381,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,269,656.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>583,267</x:t>
-[...5 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>498,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,552,276.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>486,380</x:t>
-[...5 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>415,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,908,996.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>TTC</x:t>
   </x:si>
   <x:si>
     <x:t>Toro Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVQRY3</x:t>
   </x:si>
   <x:si>
-    <x:t>277,440</x:t>
-[...5 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>236,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,013,612.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>CNH</x:t>
   </x:si>
   <x:si>
     <x:t>Cnh Industrial Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0059JSF49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,232,553</x:t>
-[...5 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>1,906,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,888,205.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXTGY5</x:t>
   </x:si>
   <x:si>
-    <x:t>10,104,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>8,675,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,567,909.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCCZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,899,110.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>882,792</x:t>
-[...23 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>753,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,406,713.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>SALM NO</x:t>
   </x:si>
   <x:si>
     <x:t>Salmar Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P3KW39</x:t>
   </x:si>
   <x:si>
-    <x:t>310,490</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>265,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,038,309.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>711,499</x:t>
-[...5 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>607,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,068,663.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>RAIL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Rumo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G6D37M6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,163,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>3,570,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,548,153.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>SDG MK</x:t>
   </x:si>
   <x:si>
     <x:t>Sime Darby Plantation Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J88MJM2</x:t>
   </x:si>
   <x:si>
-    <x:t>7,886,400</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>6,762,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,115,059.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PTL148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,776,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,937,200.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CALM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cal-Maine Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CDMJW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,766,066.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPF-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Foods Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMC8H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,734,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,736,867.25</x:t>
   </x:si>
   <x:si>
     <x:t>SDF GR</x:t>
   </x:si>
   <x:si>
     <x:t>K+s Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8MY6</x:t>
   </x:si>
   <x:si>
-    <x:t>629,798</x:t>
-[...20 lines deleted...]
-    <x:t>$11,600,044.40</x:t>
+    <x:t>537,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,668,372.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icl Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXH0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,442,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,245,469.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>2282 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nh Foods Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHN6G3</x:t>
   </x:si>
   <x:si>
-    <x:t>279,600</x:t>
-[...41 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>238,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,186,448.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>BUCN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZXN4</x:t>
   </x:si>
   <x:si>
-    <x:t>23,894</x:t>
-[...23 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>20,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,079,769.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1332 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>797,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,619,140.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>KLK MK</x:t>
   </x:si>
   <x:si>
     <x:t>Kuala Lumpur Kepong Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD1WK4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,496,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>1,283,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,601,042.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAKKA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bakkafrost P/F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF8SK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,278,149.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>TWE AU</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Wine Estates Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QZ1QQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,344,041</x:t>
-[...38 lines deleted...]
-    <x:t>$7,185,548.56</x:t>
+    <x:t>2,002,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,075,810.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>GNS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTMKX7</x:t>
   </x:si>
   <x:si>
-    <x:t>195,879</x:t>
-[...2 lines deleted...]
-    <x:t>$6,368,345.88</x:t>
+    <x:t>167,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,362,984.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.56%</x:t>
   </x:si>
   <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,764,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,184,005.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,372,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,175,325.10</x:t>
+  </x:si>
+  <x:si>
     <x:t>IOI MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ioi Corp Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDC923</x:t>
   </x:si>
   <x:si>
-    <x:t>5,887,200</x:t>
-[...20 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>5,047,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,161,608.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leroy Seafood Group Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C9S737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>977,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,741,082.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fmc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJP882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,579,021.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHO DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schouw &amp; Co A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZVM24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,305,616.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppb Group Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDYNQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,539,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,209,293.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>PPC</x:t>
   </x:si>
   <x:si>
     <x:t>Pilgrim's Pride Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFLXV3</x:t>
   </x:si>
   <x:si>
-    <x:t>174,827</x:t>
-[...53 lines deleted...]
-    <x:t>$5,629,937.28</x:t>
+    <x:t>149,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,115,341.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>NEOG</x:t>
   </x:si>
   <x:si>
     <x:t>Neogen Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1BCK2</x:t>
   </x:si>
   <x:si>
-    <x:t>569,214</x:t>
-[...41 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>486,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,981,879.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1722 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Fertilizer Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVKZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,771,999.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>1333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Maruha Nichiro Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001HX4YF1</x:t>
   </x:si>
   <x:si>
-    <x:t>521,000</x:t>
-[...20 lines deleted...]
-    <x:t>$4,293,236.75</x:t>
+    <x:t>444,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,528,850.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>OCI NA</x:t>
   </x:si>
   <x:si>
     <x:t>Oci Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0042FK280</x:t>
   </x:si>
   <x:si>
-    <x:t>483,953</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>413,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,814,615.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S689R0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TKDG6</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TL3N9</x:t>
   </x:si>
   <x:si>
     <x:t>1,892</x:t>
   </x:si>
   <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-SGD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100.52</x:t>
+  </x:si>
+  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...50 lines deleted...]
-    <x:t>$100.32</x:t>
+    <x:t>-260,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-260,832.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-221,515.81</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$500,318.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1048,51 +1054,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbde9cb203c439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R40d7aa2d7b7745da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref0e93d859714b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c4a6e242854c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0757631251874e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R72cb2022b0e94534" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1875,80 +1881,80 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
@@ -2078,312 +2084,312 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
@@ -2484,404 +2490,404 @@
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="2" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>