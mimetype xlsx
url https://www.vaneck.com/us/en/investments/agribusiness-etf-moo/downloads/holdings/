--- v3 (2026-05-18)
+++ v4 (2026-06-08)
@@ -1,1032 +1,1044 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe58803df214eed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c57c91c811e4635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260515" sheetId="1" r:id="R72cb2022b0e94534"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260605" sheetId="1" r:id="Rfdc05615dfcd431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="329">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="333">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,847,232.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.37%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,719,725</x:t>
-[...29 lines deleted...]
-    <x:t>7.81%</x:t>
+    <x:t>1,712,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,950,766.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.63%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>822,468</x:t>
-[...5 lines deleted...]
-    <x:t>7.02%</x:t>
+    <x:t>818,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,087,415.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.78%</x:t>
   </x:si>
   <x:si>
     <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
-    <x:t>772,570</x:t>
-[...5 lines deleted...]
-    <x:t>6.45%</x:t>
+    <x:t>769,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,252,565.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.69%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>752,693</x:t>
-[...5 lines deleted...]
-    <x:t>5.59%</x:t>
+    <x:t>749,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,367,542.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>578,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,990,834.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>397,128</x:t>
-[...5 lines deleted...]
-    <x:t>5.16%</x:t>
+    <x:t>395,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,879,847.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>748,567</x:t>
-[...5 lines deleted...]
-    <x:t>5.11%</x:t>
+    <x:t>745,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,777,811.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
   </x:si>
   <x:si>
     <x:t>6326 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kubota Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGGYY2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,465,400</x:t>
-[...23 lines deleted...]
-    <x:t>4.48%</x:t>
+    <x:t>2,455,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,265,399.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>304,100</x:t>
-[...5 lines deleted...]
-    <x:t>3.87%</x:t>
+    <x:t>302,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,294,237.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOWI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mowi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JDLY02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,375,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,825,827.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>WIL SP</x:t>
   </x:si>
   <x:si>
     <x:t>Wilmar International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM10Z8</x:t>
   </x:si>
   <x:si>
-    <x:t>10,247,300</x:t>
-[...23 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>10,204,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,783,300.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>498,158</x:t>
-[...5 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>496,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,993,488.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>415,408</x:t>
-[...5 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>413,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,591,789.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>TTC</x:t>
   </x:si>
   <x:si>
     <x:t>Toro Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVQRY3</x:t>
   </x:si>
   <x:si>
-    <x:t>236,960</x:t>
-[...5 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>235,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,578,071.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>CNH</x:t>
   </x:si>
   <x:si>
     <x:t>Cnh Industrial Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0059JSF49</x:t>
   </x:si>
   <x:si>
-    <x:t>1,906,827</x:t>
-[...5 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>1,898,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,411,895.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXTGY5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,675,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>8,638,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,358,024.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCCZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>149,180</x:t>
-[...5 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>148,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,292,821.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>753,985</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>750,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,697,880.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>SALM NO</x:t>
   </x:si>
   <x:si>
     <x:t>Salmar Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P3KW39</x:t>
   </x:si>
   <x:si>
-    <x:t>265,180</x:t>
-[...5 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>264,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,900,480.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>607,687</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>605,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,299,056.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PTL148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,760,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,139,042.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDG MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sime Darby Plantation Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J88MJM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,733,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,879,882.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>RAIL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Rumo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G6D37M6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,570,800</x:t>
-[...38 lines deleted...]
-    <x:t>$9,937,200.79</x:t>
+    <x:t>3,555,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,678,207.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPF-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Foods Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMC8H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,664,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,583,540.45</x:t>
   </x:si>
   <x:si>
     <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>CALM</x:t>
   </x:si>
   <x:si>
     <x:t>Cal-Maine Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDMJW6</x:t>
   </x:si>
   <x:si>
-    <x:t>127,030</x:t>
-[...20 lines deleted...]
-    <x:t>$9,736,867.25</x:t>
+    <x:t>126,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,569,271.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2282 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nh Foods Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHN6G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,899,140.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>SDF GR</x:t>
   </x:si>
   <x:si>
     <x:t>K+s Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8MY6</x:t>
   </x:si>
   <x:si>
-    <x:t>537,891</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>535,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,757,160.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,442,351</x:t>
-[...23 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>1,436,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,043,084.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>BUCN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZXN4</x:t>
   </x:si>
   <x:si>
-    <x:t>20,403</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>20,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,994,463.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Wine Estates Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QZ1QQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,993,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,589,485.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLK MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuala Lumpur Kepong Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD1WK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,278,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,396,846.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>1332 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Suisan Kaisha Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>797,100</x:t>
-[...20 lines deleted...]
-    <x:t>$6,601,042.77</x:t>
+    <x:t>793,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,225,195.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>BAKKA NO</x:t>
   </x:si>
   <x:si>
     <x:t>Bakkafrost P/F</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QF8SK5</x:t>
   </x:si>
   <x:si>
-    <x:t>134,810</x:t>
-[...2 lines deleted...]
-    <x:t>$6,278,149.22</x:t>
+    <x:t>134,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,006,984.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
-    <x:t>TWE AU</x:t>
-[...14 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>IOI MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ioi Corp Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDC923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,026,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,185,866.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>GNS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTMKX7</x:t>
   </x:si>
   <x:si>
-    <x:t>167,301</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>166,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,071,303.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilgrim's Pride Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFLXV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,442,946.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,286,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,372,712.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neogen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BCK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>484,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,308,819.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leroy Seafood Group Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C9S737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>973,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,216,793.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHO DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schouw &amp; Co A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZVM24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,124,364.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>21,764,100</x:t>
-[...53 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>21,672,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,065,728.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1722 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Fertilizer Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVKZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,589,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,963,237.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>FMC</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJP882</x:t>
   </x:si>
   <x:si>
-    <x:t>323,149</x:t>
-[...23 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>321,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,745,589.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ppb Group Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDYNQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,539,900</x:t>
-[...59 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>1,533,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,677,419.07</x:t>
   </x:si>
   <x:si>
     <x:t>1333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Maruha Nichiro Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001HX4YF1</x:t>
   </x:si>
   <x:si>
-    <x:t>444,800</x:t>
-[...2 lines deleted...]
-    <x:t>$3,528,850.70</x:t>
+    <x:t>442,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,454,855.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>OCI NA</x:t>
   </x:si>
   <x:si>
     <x:t>Oci Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0042FK280</x:t>
   </x:si>
   <x:si>
-    <x:t>413,343</x:t>
-[...2 lines deleted...]
-    <x:t>$1,814,615.40</x:t>
+    <x:t>411,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,724,630.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>PHOR RM</x:t>
   </x:si>
   <x:si>
     <x:t>Phosagro Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S689R0</x:t>
   </x:si>
   <x:si>
     <x:t>97,916</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TL3N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,892</x:t>
+  </x:si>
+  <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
-    <x:t>Private</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG0175TKDG6</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>.PHOR2 RU</x:t>
-[...5 lines deleted...]
-    <x:t>1,892</x:t>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>562,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$562,021.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,074,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,131.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,450,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,165.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...8 lines deleted...]
-    <x:t>$500.47</x:t>
+    <x:t>520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$600.79</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
-    <x:t>-NOK CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>141</x:t>
   </x:si>
   <x:si>
-    <x:t>$100.52</x:t>
-[...11 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$99.49</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$500,318.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$1,459,343.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1054,51 +1066,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c4a6e242854c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0757631251874e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R72cb2022b0e94534" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e4051da93b14a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfa598854bfc441b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfdc05615dfcd431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2026,109 +2038,109 @@
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
@@ -2229,283 +2241,283 @@
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
@@ -2635,259 +2647,259 @@
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="2" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>