--- v4 (2026-06-08)
+++ v5 (2026-06-30)
@@ -1,1044 +1,1008 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c57c91c811e4635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e5865139304a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260605" sheetId="1" r:id="Rfdc05615dfcd431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260626" sheetId="1" r:id="Re1b3f4fb5fea43db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="333">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="321">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWDG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,580,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,641,121.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>991,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,924,835.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.70%</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>133,428</x:t>
-[...47 lines deleted...]
-    <x:t>6.78%</x:t>
+    <x:t>131,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,845,268.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JM9XLN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>922,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,253,379.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>681,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,832,812.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
-    <x:t>769,310</x:t>
-[...41 lines deleted...]
-    <x:t>4.95%</x:t>
+    <x:t>624,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,957,044.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,650,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,762,524.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>716,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,927,069.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>395,452</x:t>
-[...41 lines deleted...]
-    <x:t>4.65%</x:t>
+    <x:t>380,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,178,366.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>302,817</x:t>
-[...5 lines deleted...]
-    <x:t>4.12%</x:t>
+    <x:t>296,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,811,367.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>1,375,243</x:t>
-[...5 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>1,392,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,903,199.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,155,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,777,073.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>WIL SP</x:t>
   </x:si>
   <x:si>
     <x:t>Wilmar International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM10Z8</x:t>
   </x:si>
   <x:si>
-    <x:t>10,204,100</x:t>
-[...5 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>8,243,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,376,550.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVQRY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,844,617.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>496,056</x:t>
-[...5 lines deleted...]
-    <x:t>2.80%</x:t>
+    <x:t>504,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,178,150.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>413,655</x:t>
-[...41 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>419,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,048,687.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXTGY5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,638,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>8,630,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,345,126.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCCZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>148,551</x:t>
-[...5 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>148,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,431,755.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>750,804</x:t>
-[...5 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>740,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,571,651.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elanco Animal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LJYS1P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,080,624.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>SALM NO</x:t>
   </x:si>
   <x:si>
     <x:t>Salmar Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P3KW39</x:t>
   </x:si>
   <x:si>
-    <x:t>264,061</x:t>
-[...23 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>263,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,744,742.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rumo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G6D37M6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,875,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,259,525.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PTL148</x:t>
   </x:si>
   <x:si>
-    <x:t>3,760,084</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>3,721,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,930,656.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>SDG MK</x:t>
   </x:si>
   <x:si>
     <x:t>Sime Darby Plantation Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J88MJM2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,733,700</x:t>
-[...20 lines deleted...]
-    <x:t>$9,678,207.93</x:t>
+    <x:t>6,729,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,926,818.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CALM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cal-Maine Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CDMJW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,912,496.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPF-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Foods Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMC8H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,651,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,814,736.88</x:t>
   </x:si>
   <x:si>
     <x:t>1.04%</x:t>
   </x:si>
   <x:si>
-    <x:t>CPF-R TB</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>2282 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nh Foods Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHN6G3</x:t>
   </x:si>
   <x:si>
-    <x:t>237,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>229,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,651,116.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icl Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXH0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,705,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,560,736.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>SDF GR</x:t>
   </x:si>
   <x:si>
     <x:t>K+s Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8MY6</x:t>
   </x:si>
   <x:si>
-    <x:t>535,621</x:t>
-[...20 lines deleted...]
-    <x:t>$8,043,084.00</x:t>
+    <x:t>535,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,102,679.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>BUCN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZXN4</x:t>
   </x:si>
   <x:si>
-    <x:t>20,317</x:t>
-[...2 lines deleted...]
-    <x:t>$7,994,463.72</x:t>
+    <x:t>20,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,986,535.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLK MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuala Lumpur Kepong Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD1WK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,238,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,449,211.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>TWE AU</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Wine Estates Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QZ1QQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,993,594</x:t>
-[...23 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>1,964,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,387,820.78</x:t>
   </x:si>
   <x:si>
     <x:t>1332 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Suisan Kaisha Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>793,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>763,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,092,567.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>BAKKA NO</x:t>
   </x:si>
   <x:si>
     <x:t>Bakkafrost P/F</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QF8SK5</x:t>
   </x:si>
   <x:si>
-    <x:t>134,241</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>132,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,688,129.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>IOI MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ioi Corp Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDC923</x:t>
   </x:si>
   <x:si>
-    <x:t>5,026,600</x:t>
-[...2 lines deleted...]
-    <x:t>$5,185,866.35</x:t>
+    <x:t>5,023,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,250,005.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.56%</x:t>
   </x:si>
   <x:si>
+    <x:t>NEOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neogen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BCK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>522,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,002,972.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GNS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTMKX7</x:t>
   </x:si>
   <x:si>
-    <x:t>166,595</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>166,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,722,070.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,474,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,690,065.70</x:t>
   </x:si>
   <x:si>
     <x:t>PPC</x:t>
   </x:si>
   <x:si>
     <x:t>Pilgrim's Pride Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFLXV3</x:t>
   </x:si>
   <x:si>
-    <x:t>148,693</x:t>
-[...41 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>148,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,260,229.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>LSG NO</x:t>
   </x:si>
   <x:si>
     <x:t>Leroy Seafood Group Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9S737</x:t>
   </x:si>
   <x:si>
-    <x:t>973,759</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>973,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,975,287.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1722 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Fertilizer Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVKZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,590,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,830,124.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,653,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,813,465.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fmc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJP882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,780,492.00</x:t>
   </x:si>
   <x:si>
     <x:t>SCHO DC</x:t>
   </x:si>
   <x:si>
     <x:t>Schouw &amp; Co A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZVM24</x:t>
   </x:si>
   <x:si>
-    <x:t>41,724</x:t>
-[...56 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>41,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,768,487.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1333 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maruha Nichiro Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001HX4YF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,568,139.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ppb Group Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDYNQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,533,400</x:t>
-[...38 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>1,482,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,367,713.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TL3N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>PHOR RM</x:t>
   </x:si>
   <x:si>
     <x:t>Phosagro Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S689R0</x:t>
   </x:si>
   <x:si>
     <x:t>97,916</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TKDG6</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>562,021</x:t>
+    <x:t>738,729</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$562,021.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$738,729.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-SGD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>2,074,012</x:t>
-[...5 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>1,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109.56</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>14,450,401</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>141</x:t>
   </x:si>
   <x:si>
-    <x:t>$99.49</x:t>
+    <x:t>$96.95</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,459,343.39</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$-898,370.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1066,56 +1030,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e4051da93b14a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfa598854bfc441b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfdc05615dfcd431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15694a1bdbc8407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7a7643ba32f74426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1b3f4fb5fea43db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I62"/>
+  <x:dimension ref="A1:I61"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1864,225 +1828,225 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
@@ -2096,819 +2060,790 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A61" s="1">
-[...52 lines deleted...]
-      <x:c r="I62" s="2" t="s">
+      <x:c r="A61" s="2" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="B61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A62:I62"/>
+    <x:mergeCell ref="A61:I61"/>
   </x:mergeCells>
 </x:worksheet>
 </file>