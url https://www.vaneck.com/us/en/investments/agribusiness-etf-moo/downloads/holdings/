--- v5 (2026-06-30)
+++ v6 (2026-07-21)
@@ -1,1008 +1,1002 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e5865139304a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077a15833e784e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260626" sheetId="1" r:id="Re1b3f4fb5fea43db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260717" sheetId="1" r:id="Rfa87f0d43f42451d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="321">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/26/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="319">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
     <x:t>1,580,108</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$84,641,121.77</x:t>
+    <x:t>$87,443,782.57</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.98%</x:t>
+    <x:t>8.91%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
     <x:t>991,586</x:t>
   </x:si>
   <x:si>
-    <x:t>$81,924,835.32</x:t>
-[...2 lines deleted...]
-    <x:t>8.70%</x:t>
+    <x:t>$86,565,457.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.82%</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
     <x:t>131,833</x:t>
   </x:si>
   <x:si>
-    <x:t>$80,845,268.92</x:t>
-[...2 lines deleted...]
-    <x:t>8.58%</x:t>
+    <x:t>$78,735,940.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.02%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
     <x:t>922,489</x:t>
   </x:si>
   <x:si>
-    <x:t>$56,253,379.22</x:t>
-[...2 lines deleted...]
-    <x:t>5.97%</x:t>
+    <x:t>$62,065,059.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6WG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>624,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,646,439.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
     <x:t>681,204</x:t>
   </x:si>
   <x:si>
-    <x:t>$51,832,812.36</x:t>
-[...20 lines deleted...]
-    <x:t>5.09%</x:t>
+    <x:t>$51,791,940.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>380,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,153,806.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
   </x:si>
   <x:si>
     <x:t>6326 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kubota Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGGYY2</x:t>
   </x:si>
   <x:si>
     <x:t>2,650,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$44,762,524.56</x:t>
-[...2 lines deleted...]
-    <x:t>4.75%</x:t>
+    <x:t>$44,309,720.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
     <x:t>716,090</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,927,069.50</x:t>
-[...20 lines deleted...]
-    <x:t>4.26%</x:t>
+    <x:t>$41,368,519.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
     <x:t>296,828</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,811,367.12</x:t>
-[...2 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>$35,367,056.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
     <x:t>1,392,538</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,903,199.66</x:t>
-[...2 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>$28,385,375.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>419,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,500,422.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilmar International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM10Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,243,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,594,702.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yara International Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KDG7R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>504,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,422,839.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>CNH</x:t>
   </x:si>
   <x:si>
     <x:t>Cnh Industrial Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0059JSF49</x:t>
   </x:si>
   <x:si>
     <x:t>2,155,673</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,777,073.19</x:t>
-[...20 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>$22,936,360.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>TTC</x:t>
   </x:si>
   <x:si>
     <x:t>Toro Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVQRY3</x:t>
   </x:si>
   <x:si>
     <x:t>235,925</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,844,617.75</x:t>
-[...38 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>$22,276,038.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXTGY5</x:t>
   </x:si>
   <x:si>
     <x:t>8,630,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,345,126.69</x:t>
-[...2 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>$19,663,071.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCCZW2</x:t>
   </x:si>
   <x:si>
     <x:t>148,545</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,431,755.75</x:t>
-[...2 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>$17,131,694.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
     <x:t>740,467</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,571,651.46</x:t>
-[...2 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>$16,386,534.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
     <x:t>573,082</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,080,624.74</x:t>
-[...2 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>$14,802,708.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>SALM NO</x:t>
   </x:si>
   <x:si>
     <x:t>Salmar Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P3KW39</x:t>
   </x:si>
   <x:si>
     <x:t>263,863</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,744,742.83</x:t>
-[...2 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>$13,400,852.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDG MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sime Darby Plantation Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J88MJM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,729,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,091,758.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CALM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cal-Maine Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CDMJW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,940,441.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPF-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Foods Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMC8H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,651,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,903,792.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>RAIL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Rumo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G6D37M6</x:t>
   </x:si>
   <x:si>
     <x:t>3,875,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,259,525.08</x:t>
-[...2 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$10,380,532.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PTL148</x:t>
   </x:si>
   <x:si>
     <x:t>3,721,334</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,930,656.74</x:t>
-[...50 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>$9,495,370.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>2282 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nh Foods Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHN6G3</x:t>
   </x:si>
   <x:si>
     <x:t>229,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,651,116.15</x:t>
-[...2 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>$8,807,124.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K+s Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8MY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>535,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,748,384.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
     <x:t>1,705,326</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,560,736.52</x:t>
-[...20 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>$8,611,896.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BUCN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZXN4</x:t>
   </x:si>
   <x:si>
     <x:t>20,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,986,535.12</x:t>
-[...2 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$8,152,547.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Wine Estates Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QZ1QQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,964,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,567,620.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>KLK MK</x:t>
   </x:si>
   <x:si>
     <x:t>Kuala Lumpur Kepong Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD1WK4</x:t>
   </x:si>
   <x:si>
     <x:t>1,238,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,449,211.21</x:t>
-[...17 lines deleted...]
-    <x:t>$6,387,820.78</x:t>
+    <x:t>$6,531,790.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAKKA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bakkafrost P/F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF8SK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,138,372.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>1332 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Suisan Kaisha Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5GX2</x:t>
   </x:si>
   <x:si>
     <x:t>763,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,092,567.28</x:t>
-[...20 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$5,994,276.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>IOI MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ioi Corp Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDC923</x:t>
   </x:si>
   <x:si>
     <x:t>5,023,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,250,005.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$5,632,076.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>NEOG</x:t>
   </x:si>
   <x:si>
     <x:t>Neogen Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1BCK2</x:t>
   </x:si>
   <x:si>
     <x:t>522,231</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,002,972.98</x:t>
-[...2 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>$5,363,312.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,474,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,785,981.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>GNS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTMKX7</x:t>
   </x:si>
   <x:si>
     <x:t>166,475</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,722,070.74</x:t>
-[...17 lines deleted...]
-    <x:t>$4,690,065.70</x:t>
+    <x:t>$4,745,066.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>PPC</x:t>
   </x:si>
   <x:si>
     <x:t>Pilgrim's Pride Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFLXV3</x:t>
   </x:si>
   <x:si>
     <x:t>148,907</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,260,229.27</x:t>
-[...2 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>$4,334,682.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>LSG NO</x:t>
   </x:si>
   <x:si>
     <x:t>Leroy Seafood Group Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9S737</x:t>
   </x:si>
   <x:si>
     <x:t>973,021</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,975,287.00</x:t>
+    <x:t>$4,088,495.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
+    <x:t>SCHO DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schouw &amp; Co A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZVM24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,074,688.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,653,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,776,298.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
     <x:t>1722 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Fertilizer Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVKZ3</x:t>
   </x:si>
   <x:si>
     <x:t>2,590,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,830,124.54</x:t>
-[...20 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$3,768,873.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1333 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maruha Nichiro Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001HX4YF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,638,991.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>FMC</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJP882</x:t>
   </x:si>
   <x:si>
     <x:t>321,744</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,780,492.00</x:t>
-[...32 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$3,606,750.24</x:t>
   </x:si>
   <x:si>
     <x:t>PEP MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ppb Group Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDYNQ2</x:t>
   </x:si>
   <x:si>
     <x:t>1,482,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,367,713.84</x:t>
-[...2 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$3,464,214.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TL3N9</x:t>
   </x:si>
   <x:si>
     <x:t>1,892</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>PHOR RM</x:t>
   </x:si>
   <x:si>
     <x:t>Phosagro Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S689R0</x:t>
   </x:si>
   <x:si>
     <x:t>97,916</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TKDG6</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
+    <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>738,729</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$738,729.35</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-156.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>520</x:t>
-[...20 lines deleted...]
-    <x:t>-JPY CASH-</x:t>
+    <x:t>280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320.53</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>141</x:t>
-[...2 lines deleted...]
-    <x:t>$96.95</x:t>
+    <x:t>140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98.07</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-898,370.73</x:t>
-[...2 lines deleted...]
-    <x:t>-0.10%</x:t>
+    <x:t>$636,496.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1030,56 +1024,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15694a1bdbc8407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7a7643ba32f74426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1b3f4fb5fea43db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ada33ec7164e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd6ba8c4a4cab4b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa87f0d43f42451d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I61"/>
+  <x:dimension ref="A1:I60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1828,1022 +1822,993 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A60" s="1">
-[...17 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="A60" s="2" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="H60" s="1" t="s">
-[...31 lines deleted...]
-      <x:c r="I61" s="2" t="s">
+      <x:c r="B60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A61:I61"/>
+    <x:mergeCell ref="A60:I60"/>
   </x:mergeCells>
 </x:worksheet>
 </file>