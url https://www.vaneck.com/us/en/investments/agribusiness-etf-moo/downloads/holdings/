--- v6 (2026-07-21)
+++ v7 (2026-08-10)
@@ -1,1002 +1,1029 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077a15833e784e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc045ea9bfb604a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260717" sheetId="1" r:id="Rfa87f0d43f42451d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260807" sheetId="1" r:id="R97092db6d6394bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="319">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="328">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,580,108</x:t>
+    <x:t>1,613,336</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$87,443,782.57</x:t>
+    <x:t>$93,064,228.02</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.91%</x:t>
+    <x:t>9.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,565,580.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.48%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>991,586</x:t>
-[...23 lines deleted...]
-    <x:t>8.02%</x:t>
+    <x:t>1,012,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,784,459.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.89%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>922,489</x:t>
-[...5 lines deleted...]
-    <x:t>6.33%</x:t>
+    <x:t>941,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,675,587.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>695,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,536,483.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
-    <x:t>624,522</x:t>
-[...23 lines deleted...]
-    <x:t>5.28%</x:t>
+    <x:t>637,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,837,460.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,706,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,636,625.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>380,117</x:t>
-[...23 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>388,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,379,578.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>716,090</x:t>
-[...5 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>731,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,435,133.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>296,828</x:t>
-[...5 lines deleted...]
-    <x:t>3.60%</x:t>
+    <x:t>303,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,846,076.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>1,392,538</x:t>
-[...5 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>1,421,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,855,924.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilmar International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM10Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,417,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,000,345.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>419,975</x:t>
-[...23 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>428,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,475,008.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,200,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,012,593.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVQRY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,001,382.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>504,532</x:t>
-[...41 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>515,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,571,422.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXTGY5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,630,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>8,810,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,940,964.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mosaic Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFXHL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>756,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,434,005.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCCZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>148,545</x:t>
-[...23 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>151,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,595,711.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALM NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salmar Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P3KW39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,846,520.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>573,082</x:t>
-[...23 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>585,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,942,920.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>SDG MK</x:t>
   </x:si>
   <x:si>
     <x:t>Sime Darby Plantation Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J88MJM2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,729,000</x:t>
-[...2 lines deleted...]
-    <x:t>$11,091,758.24</x:t>
+    <x:t>6,870,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,386,455.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPF-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Foods Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMC8H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,001,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,131,609.53</x:t>
   </x:si>
   <x:si>
     <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>CALM</x:t>
   </x:si>
   <x:si>
     <x:t>Cal-Maine Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDMJW6</x:t>
   </x:si>
   <x:si>
-    <x:t>123,551</x:t>
-[...23 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>126,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,732,501.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>RAIL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Rumo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G6D37M6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,875,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>3,957,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,562,985.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PTL148</x:t>
   </x:si>
   <x:si>
-    <x:t>3,721,334</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>3,799,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,244,486.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icl Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXH0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,741,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,245,580.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K+s Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8MY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>546,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,109,009.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>2282 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nh Foods Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHN6G3</x:t>
   </x:si>
   <x:si>
-    <x:t>229,400</x:t>
-[...41 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>234,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,096,406.47</x:t>
   </x:si>
   <x:si>
     <x:t>BUCN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZXN4</x:t>
   </x:si>
   <x:si>
-    <x:t>20,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>20,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,063,709.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>TWE AU</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Wine Estates Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QZ1QQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,964,044</x:t>
-[...2 lines deleted...]
-    <x:t>$6,567,620.10</x:t>
+    <x:t>2,005,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,695,384.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLK MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuala Lumpur Kepong Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD1WK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,264,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,083,468.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAKKA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bakkafrost P/F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF8SK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,582,990.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.67%</x:t>
   </x:si>
   <x:si>
-    <x:t>KLK MK</x:t>
-[...26 lines deleted...]
-    <x:t>$6,138,372.14</x:t>
+    <x:t>1332 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>779,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,182,789.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>1332 JP</x:t>
-[...14 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>NEOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neogen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BCK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>533,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,115,884.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>IOI MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ioi Corp Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDC923</x:t>
   </x:si>
   <x:si>
-    <x:t>5,023,400</x:t>
-[...2 lines deleted...]
-    <x:t>$5,632,076.61</x:t>
+    <x:t>5,128,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,642,583.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>NEOG</x:t>
-[...14 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>GNS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTMKX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,289,356.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>GGR SP</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Agri-Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK1581</x:t>
   </x:si>
   <x:si>
-    <x:t>22,474,100</x:t>
-[...23 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>22,946,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,024,497.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leroy Seafood Group Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C9S737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>993,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,351,846.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>PPC</x:t>
   </x:si>
   <x:si>
     <x:t>Pilgrim's Pride Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFLXV3</x:t>
   </x:si>
   <x:si>
-    <x:t>148,907</x:t>
-[...20 lines deleted...]
-    <x:t>$4,088,495.71</x:t>
+    <x:t>152,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,173,415.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHO DC</x:t>
   </x:si>
   <x:si>
     <x:t>Schouw &amp; Co A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZVM24</x:t>
   </x:si>
   <x:si>
-    <x:t>41,696</x:t>
-[...2 lines deleted...]
-    <x:t>$4,074,688.64</x:t>
+    <x:t>42,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,072,707.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>21,653,200</x:t>
-[...2 lines deleted...]
-    <x:t>$3,776,298.71</x:t>
+    <x:t>22,108,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,880,285.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1722 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Fertilizer Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVKZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,645,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,722,126.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>1722 TT</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>1333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Maruha Nichiro Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001HX4YF1</x:t>
   </x:si>
   <x:si>
-    <x:t>443,100</x:t>
-[...2 lines deleted...]
-    <x:t>$3,638,991.31</x:t>
+    <x:t>452,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,652,298.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>FMC</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJP882</x:t>
   </x:si>
   <x:si>
-    <x:t>321,744</x:t>
-[...2 lines deleted...]
-    <x:t>$3,606,750.24</x:t>
+    <x:t>328,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,478,857.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ppb Group Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDYNQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,482,600</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>1,513,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,439,130.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S689R0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR1 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TKDG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
-    <x:t>Private</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG0175TL3N9</x:t>
   </x:si>
   <x:si>
     <x:t>1,892</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...23 lines deleted...]
-    <x:t>1</x:t>
+    <x:t>-TWD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,491,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,127.49</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-1,515</x:t>
-[...2 lines deleted...]
-    <x:t>$-156.91</x:t>
+    <x:t>-1,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-156.30</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>280</x:t>
   </x:si>
   <x:si>
-    <x:t>$320.53</x:t>
+    <x:t>$323.71</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>140</x:t>
   </x:si>
   <x:si>
-    <x:t>$98.07</x:t>
+    <x:t>$99.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-509,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-509,648.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$636,496.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$842,732.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1024,56 +1051,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56ada33ec7164e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd6ba8c4a4cab4b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa87f0d43f42451d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17fff7b6c42a4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re1fa461317b14220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R97092db6d6394bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I60"/>
+  <x:dimension ref="A1:I62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1967,138 +1994,138 @@
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
@@ -2315,500 +2342,558 @@
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A60" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I60" s="2" t="s">
+      <x:c r="A60" s="1">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A61" s="1">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A62" s="2" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="B62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A60:I60"/>
+    <x:mergeCell ref="A62:I62"/>
   </x:mergeCells>
 </x:worksheet>
 </file>