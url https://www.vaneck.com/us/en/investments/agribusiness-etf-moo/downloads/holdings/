--- v7 (2026-08-10)
+++ v8 (2026-08-31)
@@ -1,1029 +1,1008 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc045ea9bfb604a52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de4e93ae9784ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260807" sheetId="1" r:id="R97092db6d6394bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260828" sheetId="1" r:id="Ree4e48af7601447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="328">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="321">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,613,336</x:t>
+    <x:t>1,633,371</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$93,064,228.02</x:t>
+    <x:t>$92,057,230.01</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.44%</x:t>
+    <x:t>8.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,024,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,995,066.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.23%</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>134,603</x:t>
-[...23 lines deleted...]
-    <x:t>7.89%</x:t>
+    <x:t>136,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,898,220.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.22%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>941,875</x:t>
-[...5 lines deleted...]
-    <x:t>6.16%</x:t>
+    <x:t>953,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,095,092.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.71%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>695,520</x:t>
-[...5 lines deleted...]
-    <x:t>5.13%</x:t>
+    <x:t>704,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,458,032.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
   </x:si>
   <x:si>
     <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
-    <x:t>637,648</x:t>
-[...5 lines deleted...]
-    <x:t>4.95%</x:t>
+    <x:t>645,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,638,147.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,424,652.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
   </x:si>
   <x:si>
     <x:t>6326 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kubota Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGGYY2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,706,400</x:t>
-[...23 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>2,740,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,000,065.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>731,136</x:t>
-[...5 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>740,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,006,692.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>303,064</x:t>
-[...5 lines deleted...]
-    <x:t>3.33%</x:t>
+    <x:t>306,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,432,151.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>1,421,824</x:t>
-[...5 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>1,439,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,110,721.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>434,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,922,148.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,228,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,025,854.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>WIL SP</x:t>
   </x:si>
   <x:si>
     <x:t>Wilmar International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM10Z8</x:t>
   </x:si>
   <x:si>
-    <x:t>8,417,000</x:t>
-[...38 lines deleted...]
-    <x:t>$24,012,593.61</x:t>
+    <x:t>8,521,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,532,914.00</x:t>
   </x:si>
   <x:si>
     <x:t>2.44%</x:t>
   </x:si>
   <x:si>
+    <x:t>YAR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yara International Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KDG7R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>521,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,916,413.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TTC</x:t>
   </x:si>
   <x:si>
     <x:t>Toro Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVQRY3</x:t>
   </x:si>
   <x:si>
-    <x:t>240,881</x:t>
-[...23 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>243,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,149,851.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXTGY5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,810,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>8,918,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,910,455.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>756,028</x:t>
-[...5 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>765,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,063,416.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCCZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>151,665</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>153,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,410,694.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>SALM NO</x:t>
   </x:si>
   <x:si>
     <x:t>Salmar Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P3KW39</x:t>
   </x:si>
   <x:si>
-    <x:t>269,414</x:t>
-[...5 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>272,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,857,784.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>585,123</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>592,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,282,161.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPF-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Foods Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMC8H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,212,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,183,378.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rumo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G6D37M6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,005,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,458,409.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>SDG MK</x:t>
   </x:si>
   <x:si>
     <x:t>Sime Darby Plantation Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J88MJM2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,870,500</x:t>
-[...23 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>6,955,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,987,666.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K+s Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8MY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>553,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,522,342.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PTL148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,846,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,385,360.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>CALM</x:t>
   </x:si>
   <x:si>
     <x:t>Cal-Maine Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDMJW6</x:t>
   </x:si>
   <x:si>
-    <x:t>126,146</x:t>
-[...41 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>127,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,243,859.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,741,164</x:t>
-[...23 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>1,762,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,871,349.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>2282 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nh Foods Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHN6G3</x:t>
   </x:si>
   <x:si>
-    <x:t>234,400</x:t>
-[...2 lines deleted...]
-    <x:t>$9,096,406.47</x:t>
+    <x:t>237,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,431,778.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>BUCN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZXN4</x:t>
   </x:si>
   <x:si>
-    <x:t>20,725</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>20,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,203,725.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>TWE AU</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Wine Estates Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QZ1QQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,005,347</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>2,030,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,063,357.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAKKA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bakkafrost P/F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF8SK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,259,824.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>KLK MK</x:t>
   </x:si>
   <x:si>
     <x:t>Kuala Lumpur Kepong Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD1WK4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,264,300</x:t>
-[...20 lines deleted...]
-    <x:t>$6,582,990.58</x:t>
+    <x:t>1,279,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,990,932.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.67%</x:t>
   </x:si>
   <x:si>
+    <x:t>NEOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neogen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BCK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>539,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,294,289.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
     <x:t>1332 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Suisan Kaisha Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>779,700</x:t>
-[...23 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>789,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,286,990.77</x:t>
   </x:si>
   <x:si>
     <x:t>IOI MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ioi Corp Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDC923</x:t>
   </x:si>
   <x:si>
-    <x:t>5,128,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>5,192,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,032,195.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,231,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,839,682.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>GNS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTMKX7</x:t>
   </x:si>
   <x:si>
-    <x:t>169,976</x:t>
-[...23 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>172,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,469,713.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHO DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schouw &amp; Co A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZVM24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,157,578.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>LSG NO</x:t>
   </x:si>
   <x:si>
     <x:t>Leroy Seafood Group Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9S737</x:t>
   </x:si>
   <x:si>
-    <x:t>993,485</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>1,005,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,969,081.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>PPC</x:t>
   </x:si>
   <x:si>
     <x:t>Pilgrim's Pride Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFLXV3</x:t>
   </x:si>
   <x:si>
-    <x:t>152,037</x:t>
-[...23 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>153,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,877,566.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>22,108,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>22,382,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,873,765.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppb Group Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDYNQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,532,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,786,733.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>1722 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Fertilizer Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVKZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,645,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>2,678,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,778,752.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fmc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJP882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,768,018.10</x:t>
   </x:si>
   <x:si>
     <x:t>1333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Maruha Nichiro Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001HX4YF1</x:t>
   </x:si>
   <x:si>
-    <x:t>452,600</x:t>
-[...20 lines deleted...]
-    <x:t>$3,478,857.36</x:t>
+    <x:t>458,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,702,426.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>PEP MK</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>PHOR RM</x:t>
   </x:si>
   <x:si>
     <x:t>Phosagro Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S689R0</x:t>
   </x:si>
   <x:si>
     <x:t>97,916</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TKDG6</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TL3N9</x:t>
   </x:si>
   <x:si>
     <x:t>1,892</x:t>
   </x:si>
   <x:si>
-    <x:t>-TWD CASH-</x:t>
+    <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,491,440</x:t>
+    <x:t>586,590</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,127.49</x:t>
+    <x:t>$586,589.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
-    <x:t>-NOK CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>280</x:t>
   </x:si>
   <x:si>
-    <x:t>$323.71</x:t>
+    <x:t>$325.60</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>140</x:t>
   </x:si>
   <x:si>
-    <x:t>$99.19</x:t>
-[...11 lines deleted...]
-    <x:t>-0.05%</x:t>
+    <x:t>$100.95</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$842,732.34</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$1,281,773.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1051,56 +1030,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17fff7b6c42a4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re1fa461317b14220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R97092db6d6394bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4787cf7640694542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfa4b99e99c074dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree4e48af7601447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I62"/>
+  <x:dimension ref="A1:I60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1994,225 +1973,225 @@
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
@@ -2429,471 +2408,413 @@
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
+      <x:c r="G53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A60" s="1">
-[...11 lines deleted...]
-      <x:c r="E60" s="1" t="s">
+      <x:c r="A60" s="2" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...66 lines deleted...]
-      <x:c r="I62" s="2" t="s">
+      <x:c r="B60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A62:I62"/>
+    <x:mergeCell ref="A60:I60"/>
   </x:mergeCells>
 </x:worksheet>
 </file>