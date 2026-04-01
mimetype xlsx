--- v3 (2026-03-12)
+++ v4 (2026-04-01)
@@ -1,510 +1,504 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90e944cf6554689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37dc69b905d14d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260310" sheetId="1" r:id="R4932efcc74234180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260331" sheetId="1" r:id="Rba769acfbdc841d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="155">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="153">
+  <x:si>
+    <x:t>Daily Holdings (%)  03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>BN US</x:t>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH0106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,581,506.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BN</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9KL89</x:t>
   </x:si>
   <x:si>
-    <x:t>420,578</x:t>
-[...32 lines deleted...]
-    <x:t>KKR US</x:t>
+    <x:t>512,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,736,868.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKR</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQ6J8</x:t>
   </x:si>
   <x:si>
-    <x:t>117,417</x:t>
-[...8 lines deleted...]
-    <x:t>APO US</x:t>
+    <x:t>202,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,738,835.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APO</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZNLTFK3</x:t>
   </x:si>
   <x:si>
-    <x:t>89,177</x:t>
-[...8 lines deleted...]
-    <x:t>ARES US</x:t>
+    <x:t>132,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,711,339.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPHNXZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,397,371.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARES</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Management Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0068KVV91</x:t>
   </x:si>
   <x:si>
-    <x:t>65,266</x:t>
-[...5 lines deleted...]
-    <x:t>5.55%</x:t>
+    <x:t>74,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,178,790.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q57JLK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,087,116.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYF655</x:t>
   </x:si>
   <x:si>
-    <x:t>6,281</x:t>
-[...44 lines deleted...]
-    <x:t>CG US</x:t>
+    <x:t>7,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,084,821.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CG</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3F20</x:t>
   </x:si>
   <x:si>
-    <x:t>125,213</x:t>
-[...5 lines deleted...]
-    <x:t>4.75%</x:t>
+    <x:t>166,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,048,563.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>ICG LN</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8KQJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>275,511</x:t>
-[...5 lines deleted...]
-    <x:t>4.61%</x:t>
+    <x:t>383,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,844,967.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>ONEX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Onex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC6SL9</x:t>
   </x:si>
   <x:si>
-    <x:t>77,248</x:t>
-[...8 lines deleted...]
-    <x:t>HLNE US</x:t>
+    <x:t>107,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,828,508.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLNE</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton Lane Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FX58Q66</x:t>
   </x:si>
   <x:si>
-    <x:t>46,788</x:t>
-[...8 lines deleted...]
-    <x:t>TPG US</x:t>
+    <x:t>69,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,866,452.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0044K5DM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,411,588.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OWL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XV417R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>619,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,658,363.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPG</x:t>
   </x:si>
   <x:si>
     <x:t>Tpg Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0145FSNR1</x:t>
   </x:si>
   <x:si>
-    <x:t>110,689</x:t>
-[...41 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>135,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,496,639.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>RF FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eurazeo Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC18W6</x:t>
   </x:si>
   <x:si>
-    <x:t>73,117</x:t>
-[...8 lines deleted...]
-    <x:t>DBRG US</x:t>
+    <x:t>104,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,916,036.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBRG</x:t>
   </x:si>
   <x:si>
     <x:t>Digitalbridge Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D30HGP6</x:t>
   </x:si>
   <x:si>
-    <x:t>217,302</x:t>
-[...8 lines deleted...]
-    <x:t>STEP US</x:t>
+    <x:t>285,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,407,375.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEP</x:t>
   </x:si>
   <x:si>
     <x:t>Stepstone Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WXXV032</x:t>
   </x:si>
   <x:si>
-    <x:t>65,345</x:t>
-[...5 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>88,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,203,845.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>BPT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Bridgepoint Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011PQ0FR8</x:t>
   </x:si>
   <x:si>
-    <x:t>642,143</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>793,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,461,935.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>FIH/U CN</x:t>
   </x:si>
   <x:si>
     <x:t>Fairfax India Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007MSNQV1</x:t>
   </x:si>
   <x:si>
-    <x:t>88,216</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>116,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,871,943.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>200,331</x:t>
+    <x:t>170,546</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$200,331.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$170,545.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>-SEK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-63</x:t>
   </x:si>
   <x:si>
-    <x:t>$-6.87</x:t>
+    <x:t>$-6.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>25</x:t>
   </x:si>
   <x:si>
-    <x:t>$29.06</x:t>
+    <x:t>$28.75</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-158</x:t>
   </x:si>
   <x:si>
-    <x:t>$-116.74</x:t>
+    <x:t>$-113.47</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$54,231.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$563.44</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -532,51 +526,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ff606e5120746b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R659e532d0af34503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4932efcc74234180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8e3bd236284159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R813509619d434aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba769acfbdc841d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -866,549 +860,549 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="G28" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>