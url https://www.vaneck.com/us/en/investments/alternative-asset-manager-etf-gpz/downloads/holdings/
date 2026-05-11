--- v0 (2026-04-21)
+++ v1 (2026-05-11)
@@ -1,507 +1,507 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88974154066649be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dba106289714686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260420" sheetId="1" r:id="R72e5e43ee4614bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260508" sheetId="1" r:id="Rad1201641c27469b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="154">
   <x:si>
-    <x:t>Daily Holdings (%)  04/20/2026</x:t>
+    <x:t>Daily Holdings (%)  05/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BX</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH0106</x:t>
   </x:si>
   <x:si>
-    <x:t>246,432</x:t>
+    <x:t>252,834</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,787,263.68</x:t>
+    <x:t>$31,293,264.18</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>12.49%</x:t>
+    <x:t>12.04%</x:t>
   </x:si>
   <x:si>
     <x:t>BN</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9KL89</x:t>
   </x:si>
   <x:si>
-    <x:t>644,921</x:t>
-[...5 lines deleted...]
-    <x:t>11.83%</x:t>
+    <x:t>661,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,160,933.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.99%</x:t>
   </x:si>
   <x:si>
     <x:t>KKR</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQ6J8</x:t>
   </x:si>
   <x:si>
-    <x:t>253,926</x:t>
-[...5 lines deleted...]
-    <x:t>10.37%</x:t>
+    <x:t>260,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,705,742.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.28%</x:t>
   </x:si>
   <x:si>
     <x:t>APO</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZNLTFK3</x:t>
   </x:si>
   <x:si>
-    <x:t>165,801</x:t>
-[...5 lines deleted...]
-    <x:t>8.30%</x:t>
+    <x:t>170,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,660,516.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.72%</x:t>
   </x:si>
   <x:si>
     <x:t>BAM</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BPHNXZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>349,082</x:t>
-[...5 lines deleted...]
-    <x:t>6.73%</x:t>
+    <x:t>358,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,816,966.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.86%</x:t>
   </x:si>
   <x:si>
     <x:t>ICG LN</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8KQJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>482,400</x:t>
-[...5 lines deleted...]
-    <x:t>4.74%</x:t>
+    <x:t>494,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,779,111.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Management Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0068KVV91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,232,110.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONEX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC6SL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,720,596.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>EQT SS</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q57JLK2</x:t>
   </x:si>
   <x:si>
-    <x:t>330,051</x:t>
-[...5 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>338,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,468,178.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYF655</x:t>
   </x:si>
   <x:si>
-    <x:t>9,516</x:t>
-[...41 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>9,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,114,379.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>CG</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3F20</x:t>
   </x:si>
   <x:si>
-    <x:t>209,149</x:t>
-[...5 lines deleted...]
-    <x:t>4.32%</x:t>
+    <x:t>214,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,866,565.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0044K5DM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,224,386.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OWL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XV417R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>799,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,439,541.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
   </x:si>
   <x:si>
     <x:t>HLNE</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton Lane Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FX58Q66</x:t>
   </x:si>
   <x:si>
-    <x:t>86,709</x:t>
-[...41 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>88,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,917,796.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
   </x:si>
   <x:si>
     <x:t>TPG</x:t>
   </x:si>
   <x:si>
     <x:t>Tpg Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0145FSNR1</x:t>
   </x:si>
   <x:si>
-    <x:t>170,774</x:t>
-[...5 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>175,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,716,785.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
   </x:si>
   <x:si>
     <x:t>RF FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eurazeo Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC18W6</x:t>
   </x:si>
   <x:si>
-    <x:t>130,801</x:t>
-[...5 lines deleted...]
-    <x:t>2.87%</x:t>
+    <x:t>134,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,618,865.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>STEP</x:t>
   </x:si>
   <x:si>
     <x:t>Stepstone Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WXXV032</x:t>
   </x:si>
   <x:si>
-    <x:t>110,712</x:t>
-[...5 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>113,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,332,342.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>DBRG</x:t>
   </x:si>
   <x:si>
     <x:t>Digitalbridge Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D30HGP6</x:t>
   </x:si>
   <x:si>
-    <x:t>359,406</x:t>
-[...5 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>368,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,764,687.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>BPT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Bridgepoint Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011PQ0FR8</x:t>
   </x:si>
   <x:si>
-    <x:t>998,035</x:t>
-[...5 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>1,024,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,732,289.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>FIH/U CN</x:t>
   </x:si>
   <x:si>
     <x:t>Fairfax India Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007MSNQV1</x:t>
   </x:si>
   <x:si>
-    <x:t>146,646</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>150,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,648,536.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>225,408</x:t>
+    <x:t>451,171</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$225,408.26</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$451,170.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>-SEK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-63</x:t>
   </x:si>
   <x:si>
-    <x:t>$-6.86</x:t>
+    <x:t>$-6.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>25</x:t>
-[...2 lines deleted...]
-    <x:t>$29.37</x:t>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.94</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-158</x:t>
   </x:si>
   <x:si>
-    <x:t>$-115.91</x:t>
+    <x:t>$-115.67</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-38,294.62</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$146,178.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -529,62 +529,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3251dbb9bd3d4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcb4421d1dd8f4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R72e5e43ee4614bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6823b2b51b44a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1ad828b8c6fc4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad1201641c27469b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="13" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>