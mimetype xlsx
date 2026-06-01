--- v1 (2026-05-11)
+++ v2 (2026-06-01)
@@ -1,507 +1,519 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dba106289714686" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6df3d9544174177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260508" sheetId="1" r:id="Rad1201641c27469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260528" sheetId="1" r:id="Reebb0805981e4cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="154">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="158">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C9KL89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>648,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,877,120.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.26%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BX</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH0106</x:t>
   </x:si>
   <x:si>
-    <x:t>252,834</x:t>
-[...29 lines deleted...]
-    <x:t>11.99%</x:t>
+    <x:t>246,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,615,037.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.74%</x:t>
   </x:si>
   <x:si>
     <x:t>KKR</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQ6J8</x:t>
   </x:si>
   <x:si>
-    <x:t>260,493</x:t>
-[...5 lines deleted...]
-    <x:t>10.28%</x:t>
+    <x:t>253,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,872,148.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.79%</x:t>
   </x:si>
   <x:si>
     <x:t>APO</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZNLTFK3</x:t>
   </x:si>
   <x:si>
-    <x:t>170,124</x:t>
-[...5 lines deleted...]
-    <x:t>8.72%</x:t>
+    <x:t>165,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,137,970.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.67%</x:t>
   </x:si>
   <x:si>
     <x:t>BAM</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BPHNXZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>358,058</x:t>
-[...5 lines deleted...]
-    <x:t>6.86%</x:t>
+    <x:t>349,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,930,136.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.95%</x:t>
   </x:si>
   <x:si>
     <x:t>ICG LN</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8KQJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>494,995</x:t>
-[...2 lines deleted...]
-    <x:t>$12,779,111.90</x:t>
+    <x:t>482,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,201,660.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Management Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0068KVV91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,004,146.00</x:t>
   </x:si>
   <x:si>
     <x:t>4.92%</x:t>
   </x:si>
   <x:si>
-    <x:t>ARES</x:t>
-[...14 lines deleted...]
-    <x:t>4.71%</x:t>
+    <x:t>EQT SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q57JLK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,355,123.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
   </x:si>
   <x:si>
     <x:t>ONEX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Onex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC6SL9</x:t>
   </x:si>
   <x:si>
-    <x:t>138,752</x:t>
-[...23 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>135,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,644,531.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYF655</x:t>
   </x:si>
   <x:si>
-    <x:t>9,769</x:t>
-[...5 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>9,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,135,246.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
   </x:si>
   <x:si>
     <x:t>CG</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3F20</x:t>
   </x:si>
   <x:si>
-    <x:t>214,627</x:t>
-[...5 lines deleted...]
-    <x:t>4.18%</x:t>
+    <x:t>209,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,440,177.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>HASI</x:t>
   </x:si>
   <x:si>
     <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0044K5DM4</x:t>
   </x:si>
   <x:si>
-    <x:t>224,711</x:t>
-[...5 lines deleted...]
-    <x:t>3.55%</x:t>
+    <x:t>218,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,047,551.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>OWL</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XV417R8</x:t>
   </x:si>
   <x:si>
-    <x:t>799,199</x:t>
-[...5 lines deleted...]
-    <x:t>3.25%</x:t>
+    <x:t>778,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,732,500.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
   </x:si>
   <x:si>
     <x:t>HLNE</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton Lane Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FX58Q66</x:t>
   </x:si>
   <x:si>
-    <x:t>88,964</x:t>
-[...5 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>86,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,467,912.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>TPG</x:t>
   </x:si>
   <x:si>
     <x:t>Tpg Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0145FSNR1</x:t>
   </x:si>
   <x:si>
-    <x:t>175,262</x:t>
-[...5 lines deleted...]
-    <x:t>2.97%</x:t>
+    <x:t>171,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,183,050.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>RF FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eurazeo Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC18W6</x:t>
   </x:si>
   <x:si>
-    <x:t>134,211</x:t>
-[...5 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>130,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,089,622.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digitalbridge Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D30HGP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>365,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,735,429.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>STEP</x:t>
   </x:si>
   <x:si>
     <x:t>Stepstone Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WXXV032</x:t>
   </x:si>
   <x:si>
-    <x:t>113,605</x:t>
-[...23 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>110,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,548,619.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>BPT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Bridgepoint Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011PQ0FR8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,024,248</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>1,002,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,572,782.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>FIH/U CN</x:t>
   </x:si>
   <x:si>
     <x:t>Fairfax India Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007MSNQV1</x:t>
   </x:si>
   <x:si>
-    <x:t>150,485</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>146,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,606,090.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>451,171</x:t>
+    <x:t>1,303,959</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$451,170.98</x:t>
-[...2 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$1,303,958.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CHF CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,602.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>-SEK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-63</x:t>
   </x:si>
   <x:si>
-    <x:t>$-6.81</x:t>
+    <x:t>$-6.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$.94</x:t>
+    <x:t>$.93</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-158</x:t>
   </x:si>
   <x:si>
-    <x:t>$-115.67</x:t>
+    <x:t>$-114.61</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$146,178.74</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$-106,576.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -529,56 +541,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6823b2b51b44a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1ad828b8c6fc4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad1201641c27469b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32f32d7ac4cb44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R776b0fae5ab24ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reebb0805981e4cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I29"/>
+  <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1298,123 +1310,152 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A29" s="2" t="s">
+      <x:c r="A29" s="1">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="B29" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I29" s="2" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A30" s="2" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A29:I29"/>
+    <x:mergeCell ref="A30:I30"/>
   </x:mergeCells>
 </x:worksheet>
 </file>