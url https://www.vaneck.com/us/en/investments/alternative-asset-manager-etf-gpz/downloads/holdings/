--- v2 (2026-06-01)
+++ v3 (2026-06-21)
@@ -1,519 +1,507 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6df3d9544174177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20180238fc174af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260528" sheetId="1" r:id="Reebb0805981e4cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260617" sheetId="1" r:id="R80bda8aa28eb4f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="158">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="154">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH0106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,653,702.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.72%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BN</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9KL89</x:t>
   </x:si>
   <x:si>
-    <x:t>648,375</x:t>
-[...29 lines deleted...]
-    <x:t>11.74%</x:t>
+    <x:t>645,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,869,424.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.98%</x:t>
   </x:si>
   <x:si>
     <x:t>KKR</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQ6J8</x:t>
   </x:si>
   <x:si>
-    <x:t>253,878</x:t>
-[...5 lines deleted...]
-    <x:t>9.79%</x:t>
+    <x:t>252,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,552,332.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.19%</x:t>
   </x:si>
   <x:si>
     <x:t>APO</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZNLTFK3</x:t>
   </x:si>
   <x:si>
-    <x:t>165,775</x:t>
-[...5 lines deleted...]
-    <x:t>8.67%</x:t>
+    <x:t>164,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,918,066.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.51%</x:t>
   </x:si>
   <x:si>
     <x:t>BAM</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BPHNXZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>349,021</x:t>
-[...5 lines deleted...]
-    <x:t>6.95%</x:t>
+    <x:t>347,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,667,148.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Management Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0068KVV91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,169,505.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
   </x:si>
   <x:si>
     <x:t>ICG LN</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8KQJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>482,302</x:t>
-[...23 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>479,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,448,538.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONEX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC6SL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,659,671.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>EQT SS</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q57JLK2</x:t>
   </x:si>
   <x:si>
-    <x:t>331,604</x:t>
-[...23 lines deleted...]
-    <x:t>4.37%</x:t>
+    <x:t>330,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,844,950.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlyle Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3F20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,520,014.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYF655</x:t>
   </x:si>
   <x:si>
-    <x:t>9,534</x:t>
-[...23 lines deleted...]
-    <x:t>3.87%</x:t>
+    <x:t>9,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,462,145.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
   </x:si>
   <x:si>
     <x:t>HASI</x:t>
   </x:si>
   <x:si>
     <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0044K5DM4</x:t>
   </x:si>
   <x:si>
-    <x:t>218,963</x:t>
-[...5 lines deleted...]
-    <x:t>3.71%</x:t>
+    <x:t>217,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,278,742.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
   </x:si>
   <x:si>
     <x:t>OWL</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XV417R8</x:t>
   </x:si>
   <x:si>
-    <x:t>778,701</x:t>
-[...5 lines deleted...]
-    <x:t>3.17%</x:t>
+    <x:t>774,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,354,512.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tpg Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0145FSNR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,268,184.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>HLNE</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton Lane Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FX58Q66</x:t>
   </x:si>
   <x:si>
-    <x:t>86,685</x:t>
-[...23 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>86,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,970,696.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>RF FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eurazeo Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC18W6</x:t>
   </x:si>
   <x:si>
-    <x:t>130,777</x:t>
-[...5 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>130,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,496,056.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>DBRG</x:t>
   </x:si>
   <x:si>
     <x:t>Digitalbridge Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D30HGP6</x:t>
   </x:si>
   <x:si>
-    <x:t>365,314</x:t>
-[...5 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>363,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,711,998.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>STEP</x:t>
   </x:si>
   <x:si>
     <x:t>Stepstone Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WXXV032</x:t>
   </x:si>
   <x:si>
-    <x:t>110,773</x:t>
-[...5 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>110,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,056,846.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>BPT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Bridgepoint Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011PQ0FR8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,002,675</x:t>
-[...5 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>997,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,333,095.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>FIH/U CN</x:t>
   </x:si>
   <x:si>
     <x:t>Fairfax India Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007MSNQV1</x:t>
   </x:si>
   <x:si>
-    <x:t>146,822</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>152,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,710,993.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,303,959</x:t>
+    <x:t>1,202,102</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,303,958.78</x:t>
-[...14 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$1,202,102.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>-SEK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-63</x:t>
   </x:si>
   <x:si>
-    <x:t>$-6.77</x:t>
+    <x:t>$-6.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>1</x:t>
-[...2 lines deleted...]
-    <x:t>$.93</x:t>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9.83</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-158</x:t>
   </x:si>
   <x:si>
-    <x:t>$-114.61</x:t>
+    <x:t>$-112.94</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-106,576.73</x:t>
-[...2 lines deleted...]
-    <x:t>-0.04%</x:t>
+    <x:t>$872,581.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -541,56 +529,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32f32d7ac4cb44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R776b0fae5ab24ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reebb0805981e4cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra91cecc6e15740e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R80006534ec8d4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80bda8aa28eb4f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I30"/>
+  <x:dimension ref="A1:I29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1310,152 +1298,123 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="H28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A29" s="1">
-[...5 lines deleted...]
-      <x:c r="C29" s="1" t="s">
+      <x:c r="A29" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...43 lines deleted...]
-      <x:c r="I30" s="2" t="s">
+      <x:c r="B29" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C29" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E29" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F29" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G29" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H29" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A30:I30"/>
+    <x:mergeCell ref="A29:I29"/>
   </x:mergeCells>
 </x:worksheet>
 </file>