--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,507 +1,507 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20180238fc174af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad508ff1583b4a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260617" sheetId="1" r:id="R80bda8aa28eb4f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260709" sheetId="1" r:id="R43264d37b69444f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="154">
   <x:si>
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BX</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH0106</x:t>
   </x:si>
   <x:si>
-    <x:t>245,210</x:t>
+    <x:t>236,983</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$30,653,702.10</x:t>
+    <x:t>$28,947,473.45</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>12.72%</x:t>
+    <x:t>12.50%</x:t>
   </x:si>
   <x:si>
     <x:t>BN</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9KL89</x:t>
   </x:si>
   <x:si>
-    <x:t>645,271</x:t>
-[...5 lines deleted...]
-    <x:t>11.98%</x:t>
+    <x:t>629,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,120,932.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.71%</x:t>
   </x:si>
   <x:si>
     <x:t>KKR</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQ6J8</x:t>
   </x:si>
   <x:si>
-    <x:t>252,674</x:t>
-[...5 lines deleted...]
-    <x:t>10.19%</x:t>
+    <x:t>246,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,705,621.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.24%</x:t>
   </x:si>
   <x:si>
     <x:t>APO</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZNLTFK3</x:t>
   </x:si>
   <x:si>
-    <x:t>164,985</x:t>
-[...5 lines deleted...]
-    <x:t>9.51%</x:t>
+    <x:t>142,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,105,482.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Management Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0068KVV91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,529,655.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.71%</x:t>
   </x:si>
   <x:si>
     <x:t>BAM</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BPHNXZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>347,377</x:t>
-[...23 lines deleted...]
-    <x:t>5.05%</x:t>
+    <x:t>230,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,637,337.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlyle Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3F20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>238,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,545,721.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>ICG LN</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8KQJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>479,996</x:t>
-[...5 lines deleted...]
-    <x:t>4.75%</x:t>
+    <x:t>436,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,312,513.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
   </x:si>
   <x:si>
     <x:t>ONEX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Onex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC6SL9</x:t>
   </x:si>
   <x:si>
-    <x:t>134,551</x:t>
-[...2 lines deleted...]
-    <x:t>$10,659,671.26</x:t>
+    <x:t>136,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,233,636.15</x:t>
   </x:si>
   <x:si>
     <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>EQT SS</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q57JLK2</x:t>
   </x:si>
   <x:si>
-    <x:t>330,016</x:t>
-[...23 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>349,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,093,355.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYF655</x:t>
   </x:si>
   <x:si>
-    <x:t>9,488</x:t>
-[...5 lines deleted...]
-    <x:t>3.51%</x:t>
+    <x:t>11,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,955,309.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>HASI</x:t>
   </x:si>
   <x:si>
     <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0044K5DM4</x:t>
   </x:si>
   <x:si>
-    <x:t>217,919</x:t>
-[...5 lines deleted...]
-    <x:t>3.43%</x:t>
+    <x:t>233,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,730,304.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>OWL</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XV417R8</x:t>
   </x:si>
   <x:si>
-    <x:t>774,975</x:t>
-[...5 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>897,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,343,141.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamilton Lane Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FX58Q66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,047,054.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RF FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eurazeo Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC18W6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,798,482.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digitalbridge Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D30HGP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>405,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,384,530.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>TPG</x:t>
   </x:si>
   <x:si>
     <x:t>Tpg Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0145FSNR1</x:t>
   </x:si>
   <x:si>
-    <x:t>170,775</x:t>
-[...59 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>147,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,276,798.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>STEP</x:t>
   </x:si>
   <x:si>
     <x:t>Stepstone Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WXXV032</x:t>
   </x:si>
   <x:si>
-    <x:t>110,243</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>112,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,897,401.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>BPT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Bridgepoint Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011PQ0FR8</x:t>
   </x:si>
   <x:si>
-    <x:t>997,875</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>1,192,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,517,906.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>FIH/U CN</x:t>
   </x:si>
   <x:si>
     <x:t>Fairfax India Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007MSNQV1</x:t>
   </x:si>
   <x:si>
-    <x:t>152,303</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>170,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,114,797.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,202,102</x:t>
+    <x:t>50,377</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,202,102.11</x:t>
-[...2 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$50,376.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-SEK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-63</x:t>
   </x:si>
   <x:si>
-    <x:t>$-6.68</x:t>
+    <x:t>$-6.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>8</x:t>
   </x:si>
   <x:si>
-    <x:t>$9.83</x:t>
+    <x:t>$9.69</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-158</x:t>
   </x:si>
   <x:si>
-    <x:t>$-112.94</x:t>
+    <x:t>$-111.74</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$872,581.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$223,753.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -529,51 +529,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra91cecc6e15740e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R80006534ec8d4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80bda8aa28eb4f18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e9979ec6c214172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R063de60d11184231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43264d37b69444f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">