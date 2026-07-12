--- v4 (2026-07-11)
+++ v5 (2026-07-12)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad508ff1583b4a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b1e1f8857f440ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260709" sheetId="1" r:id="R43264d37b69444f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260709" sheetId="1" r:id="R8fe4e40e64c4436f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="154">
   <x:si>
     <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -529,51 +529,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e9979ec6c214172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R063de60d11184231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43264d37b69444f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b758e9e2b94ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rea54259129ea47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fe4e40e64c4436f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">