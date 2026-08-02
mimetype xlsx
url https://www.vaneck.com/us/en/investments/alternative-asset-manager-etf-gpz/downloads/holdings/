--- v5 (2026-07-12)
+++ v6 (2026-08-02)
@@ -1,507 +1,501 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b1e1f8857f440ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f0adee99a74f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260709" sheetId="1" r:id="R8fe4e40e64c4436f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260730" sheetId="1" r:id="R02a9cab4c996477c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="154">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="152">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BX</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH0106</x:t>
   </x:si>
   <x:si>
     <x:t>236,983</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,947,473.45</x:t>
+    <x:t>$30,350,412.81</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>12.50%</x:t>
+    <x:t>12.61%</x:t>
   </x:si>
   <x:si>
     <x:t>BN</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9KL89</x:t>
   </x:si>
   <x:si>
     <x:t>629,402</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,120,932.18</x:t>
-[...2 lines deleted...]
-    <x:t>11.71%</x:t>
+    <x:t>$26,453,766.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.99%</x:t>
   </x:si>
   <x:si>
     <x:t>KKR</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQ6J8</x:t>
   </x:si>
   <x:si>
     <x:t>246,241</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,705,621.07</x:t>
-[...2 lines deleted...]
-    <x:t>10.24%</x:t>
+    <x:t>$24,865,416.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.33%</x:t>
   </x:si>
   <x:si>
     <x:t>APO</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZNLTFK3</x:t>
   </x:si>
   <x:si>
     <x:t>142,736</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,105,482.24</x:t>
-[...2 lines deleted...]
-    <x:t>7.39%</x:t>
+    <x:t>$17,164,004.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ARES</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Management Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0068KVV91</x:t>
   </x:si>
   <x:si>
     <x:t>127,648</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,529,655.68</x:t>
-[...2 lines deleted...]
-    <x:t>6.71%</x:t>
+    <x:t>$15,843,669.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q57JLK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,745,279.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8KQJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>436,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,250,708.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
   </x:si>
   <x:si>
     <x:t>BAM</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BPHNXZ3</x:t>
   </x:si>
   <x:si>
     <x:t>230,395</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,637,337.15</x:t>
+    <x:t>$11,049,744.20</x:t>
   </x:si>
   <x:si>
     <x:t>4.59%</x:t>
   </x:si>
   <x:si>
     <x:t>CG</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3F20</x:t>
   </x:si>
   <x:si>
     <x:t>238,699</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,545,721.82</x:t>
-[...20 lines deleted...]
-    <x:t>4.45%</x:t>
+    <x:t>$10,827,386.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>ONEX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Onex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC6SL9</x:t>
   </x:si>
   <x:si>
     <x:t>136,261</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,233,636.15</x:t>
-[...20 lines deleted...]
-    <x:t>4.36%</x:t>
+    <x:t>$10,393,224.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYF655</x:t>
   </x:si>
   <x:si>
     <x:t>11,871</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,955,309.26</x:t>
-[...2 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>$9,963,054.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OWL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XV417R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>897,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,114,657.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
   </x:si>
   <x:si>
     <x:t>HASI</x:t>
   </x:si>
   <x:si>
     <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0044K5DM4</x:t>
   </x:si>
   <x:si>
     <x:t>233,931</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,730,304.92</x:t>
-[...20 lines deleted...]
-    <x:t>3.60%</x:t>
+    <x:t>$8,880,020.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
   </x:si>
   <x:si>
     <x:t>HLNE</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton Lane Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FX58Q66</x:t>
   </x:si>
   <x:si>
     <x:t>99,827</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,047,054.47</x:t>
-[...2 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>$8,879,611.65</x:t>
   </x:si>
   <x:si>
     <x:t>RF FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eurazeo Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC18W6</x:t>
   </x:si>
   <x:si>
     <x:t>145,166</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,798,482.56</x:t>
-[...2 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>$7,812,362.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
   </x:si>
   <x:si>
     <x:t>DBRG</x:t>
   </x:si>
   <x:si>
     <x:t>Digitalbridge Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D30HGP6</x:t>
   </x:si>
   <x:si>
     <x:t>405,367</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,384,530.25</x:t>
-[...2 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>$6,425,066.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>TPG</x:t>
   </x:si>
   <x:si>
     <x:t>Tpg Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0145FSNR1</x:t>
   </x:si>
   <x:si>
     <x:t>147,239</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,276,798.57</x:t>
-[...2 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>$6,287,105.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridgepoint Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011PQ0FR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,192,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,099,399.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>STEP</x:t>
   </x:si>
   <x:si>
     <x:t>Stepstone Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WXXV032</x:t>
   </x:si>
   <x:si>
     <x:t>112,120</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,897,401.60</x:t>
-[...20 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>$4,891,795.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>FIH/U CN</x:t>
   </x:si>
   <x:si>
     <x:t>Fairfax India Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007MSNQV1</x:t>
   </x:si>
   <x:si>
     <x:t>170,487</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,114,797.49</x:t>
-[...2 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>$3,136,960.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>50,377</x:t>
+    <x:t>5,001</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,376.51</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$5,001.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-SEK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-63</x:t>
   </x:si>
   <x:si>
-    <x:t>$-6.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-6.56</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>8</x:t>
   </x:si>
   <x:si>
-    <x:t>$9.69</x:t>
+    <x:t>$9.75</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-158</x:t>
   </x:si>
   <x:si>
-    <x:t>$-111.74</x:t>
+    <x:t>$-112.98</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$223,753.33</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$215,137.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -529,51 +523,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b758e9e2b94ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rea54259129ea47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fe4e40e64c4436f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc55d57583c04e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1b68a91f32b743cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02a9cab4c996477c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1037,375 +1031,375 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>