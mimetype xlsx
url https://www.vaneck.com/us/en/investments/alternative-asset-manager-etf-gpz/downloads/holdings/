--- v6 (2026-08-02)
+++ v7 (2026-08-22)
@@ -1,501 +1,504 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f0adee99a74f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2bbc22dd9d4a4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260730" sheetId="1" r:id="R02a9cab4c996477c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260820" sheetId="1" r:id="Rf8b9564b3eea406a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="152">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="153">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BX</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH0106</x:t>
   </x:si>
   <x:si>
-    <x:t>236,983</x:t>
+    <x:t>233,956</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$30,350,412.81</x:t>
+    <x:t>$33,069,680.60</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>12.61%</x:t>
+    <x:t>12.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCQ6J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>243,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,016,454.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.19%</x:t>
   </x:si>
   <x:si>
     <x:t>BN</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9KL89</x:t>
   </x:si>
   <x:si>
-    <x:t>629,402</x:t>
-[...23 lines deleted...]
-    <x:t>10.33%</x:t>
+    <x:t>621,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,705,787.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.07%</x:t>
   </x:si>
   <x:si>
     <x:t>APO</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZNLTFK3</x:t>
   </x:si>
   <x:si>
-    <x:t>142,736</x:t>
-[...5 lines deleted...]
-    <x:t>7.13%</x:t>
+    <x:t>140,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,316,001.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ARES</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Management Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0068KVV91</x:t>
   </x:si>
   <x:si>
-    <x:t>127,648</x:t>
-[...5 lines deleted...]
-    <x:t>6.58%</x:t>
+    <x:t>126,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,671,644.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.92%</x:t>
   </x:si>
   <x:si>
     <x:t>EQT SS</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q57JLK2</x:t>
   </x:si>
   <x:si>
-    <x:t>349,653</x:t>
-[...5 lines deleted...]
-    <x:t>4.88%</x:t>
+    <x:t>345,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,199,010.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPHNXZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,718,481.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
   </x:si>
   <x:si>
     <x:t>ICG LN</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8KQJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>436,407</x:t>
-[...23 lines deleted...]
-    <x:t>4.59%</x:t>
+    <x:t>430,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,687,553.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
   </x:si>
   <x:si>
     <x:t>CG</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3F20</x:t>
   </x:si>
   <x:si>
-    <x:t>238,699</x:t>
-[...5 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>235,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,308,987.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
   </x:si>
   <x:si>
     <x:t>ONEX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Onex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC6SL9</x:t>
   </x:si>
   <x:si>
-    <x:t>136,261</x:t>
-[...5 lines deleted...]
-    <x:t>4.32%</x:t>
+    <x:t>134,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,938,798.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYF655</x:t>
   </x:si>
   <x:si>
-    <x:t>11,871</x:t>
-[...5 lines deleted...]
-    <x:t>4.14%</x:t>
+    <x:t>11,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,451,435.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamilton Lane Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FX58Q66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,255,425.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
   </x:si>
   <x:si>
     <x:t>OWL</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XV417R8</x:t>
   </x:si>
   <x:si>
-    <x:t>897,112</x:t>
-[...5 lines deleted...]
-    <x:t>3.79%</x:t>
+    <x:t>885,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,096,489.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>HASI</x:t>
   </x:si>
   <x:si>
     <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0044K5DM4</x:t>
   </x:si>
   <x:si>
-    <x:t>233,931</x:t>
-[...20 lines deleted...]
-    <x:t>$8,879,611.65</x:t>
+    <x:t>230,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,380,864.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
   </x:si>
   <x:si>
     <x:t>RF FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eurazeo Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC18W6</x:t>
   </x:si>
   <x:si>
-    <x:t>145,166</x:t>
-[...5 lines deleted...]
-    <x:t>3.25%</x:t>
+    <x:t>143,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,200,753.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tpg Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0145FSNR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,496,266.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>DBRG</x:t>
   </x:si>
   <x:si>
     <x:t>Digitalbridge Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D30HGP6</x:t>
   </x:si>
   <x:si>
-    <x:t>405,367</x:t>
-[...23 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>400,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,367,038.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stepstone Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WXXV032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,405,953.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>BPT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Bridgepoint Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011PQ0FR8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,192,477</x:t>
-[...20 lines deleted...]
-    <x:t>$4,891,795.60</x:t>
+    <x:t>1,177,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,170,530.15</x:t>
   </x:si>
   <x:si>
     <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>FIH/U CN</x:t>
   </x:si>
   <x:si>
     <x:t>Fairfax India Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007MSNQV1</x:t>
   </x:si>
   <x:si>
-    <x:t>170,487</x:t>
-[...5 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>168,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,240,602.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>5,001</x:t>
+    <x:t>1,754</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,001.18</x:t>
+    <x:t>$1,754.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-SEK CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-63</x:t>
-[...2 lines deleted...]
-    <x:t>$-6.56</x:t>
+    <x:t>33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3.53</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>8</x:t>
-[...2 lines deleted...]
-    <x:t>$9.75</x:t>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6.66</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-158</x:t>
   </x:si>
   <x:si>
-    <x:t>$-112.98</x:t>
+    <x:t>$-114.91</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$215,137.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$522,848.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -523,51 +526,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc55d57583c04e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1b68a91f32b743cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02a9cab4c996477c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6506fb0388ac4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra82997b85a584c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf8b9564b3eea406a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1031,375 +1034,375 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>