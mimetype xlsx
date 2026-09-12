--- v7 (2026-08-22)
+++ v8 (2026-09-12)
@@ -1,504 +1,504 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2bbc22dd9d4a4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb3f49fecdb4ed2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260820" sheetId="1" r:id="Rf8b9564b3eea406a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260910" sheetId="1" r:id="Rafcfddb469924c78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="153">
   <x:si>
-    <x:t>Daily Holdings (%)  08/20/2026</x:t>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BX</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH0106</x:t>
   </x:si>
   <x:si>
     <x:t>233,956</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,069,680.60</x:t>
+    <x:t>$29,340,421.96</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>12.96%</x:t>
+    <x:t>12.36%</x:t>
   </x:si>
   <x:si>
     <x:t>KKR</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQ6J8</x:t>
   </x:si>
   <x:si>
     <x:t>243,099</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,016,454.98</x:t>
-[...2 lines deleted...]
-    <x:t>10.19%</x:t>
+    <x:t>$24,521,396.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.33%</x:t>
   </x:si>
   <x:si>
     <x:t>BN</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9KL89</x:t>
   </x:si>
   <x:si>
     <x:t>621,363</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,705,787.31</x:t>
-[...2 lines deleted...]
-    <x:t>10.07%</x:t>
+    <x:t>$23,642,862.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.96%</x:t>
   </x:si>
   <x:si>
     <x:t>APO</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZNLTFK3</x:t>
   </x:si>
   <x:si>
     <x:t>140,914</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,316,001.72</x:t>
-[...2 lines deleted...]
-    <x:t>7.18%</x:t>
+    <x:t>$18,024,309.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.60%</x:t>
   </x:si>
   <x:si>
     <x:t>ARES</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Management Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0068KVV91</x:t>
   </x:si>
   <x:si>
     <x:t>126,019</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,671,644.37</x:t>
-[...2 lines deleted...]
-    <x:t>6.92%</x:t>
+    <x:t>$16,461,861.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8KQJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>430,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,108,889.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
   </x:si>
   <x:si>
     <x:t>EQT SS</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q57JLK2</x:t>
   </x:si>
   <x:si>
     <x:t>345,187</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,199,010.37</x:t>
-[...2 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>$11,068,237.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
   </x:si>
   <x:si>
     <x:t>BAM</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BPHNXZ3</x:t>
   </x:si>
   <x:si>
     <x:t>227,455</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,718,481.60</x:t>
-[...20 lines deleted...]
-    <x:t>4.58%</x:t>
+    <x:t>$10,744,974.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONEX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC6SL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,481,882.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>CG</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3F20</x:t>
   </x:si>
   <x:si>
     <x:t>235,653</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,308,987.47</x:t>
-[...20 lines deleted...]
-    <x:t>4.29%</x:t>
+    <x:t>$10,149,574.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamilton Lane Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FX58Q66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,440,391.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
   </x:si>
   <x:si>
     <x:t>PGHN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Partners Group Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYF655</x:t>
   </x:si>
   <x:si>
     <x:t>11,723</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,451,435.03</x:t>
-[...20 lines deleted...]
-    <x:t>4.02%</x:t>
+    <x:t>$9,434,066.32</x:t>
   </x:si>
   <x:si>
     <x:t>OWL</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XV417R8</x:t>
   </x:si>
   <x:si>
     <x:t>885,657</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,096,489.80</x:t>
-[...2 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>$9,237,402.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
   </x:si>
   <x:si>
     <x:t>HASI</x:t>
   </x:si>
   <x:si>
     <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0044K5DM4</x:t>
   </x:si>
   <x:si>
     <x:t>230,942</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,380,864.04</x:t>
-[...2 lines deleted...]
-    <x:t>3.68%</x:t>
+    <x:t>$8,685,728.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
   </x:si>
   <x:si>
     <x:t>RF FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eurazeo Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC18W6</x:t>
   </x:si>
   <x:si>
     <x:t>143,343</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,200,753.90</x:t>
-[...2 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>$7,984,283.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
   </x:si>
   <x:si>
     <x:t>TPG</x:t>
   </x:si>
   <x:si>
     <x:t>Tpg Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0145FSNR1</x:t>
   </x:si>
   <x:si>
     <x:t>145,361</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,496,266.77</x:t>
-[...2 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>$6,821,791.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>DBRG</x:t>
   </x:si>
   <x:si>
     <x:t>Digitalbridge Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D30HGP6</x:t>
   </x:si>
   <x:si>
     <x:t>400,191</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,367,038.81</x:t>
-[...2 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>$6,371,040.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>STEP</x:t>
   </x:si>
   <x:si>
     <x:t>Stepstone Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WXXV032</x:t>
   </x:si>
   <x:si>
     <x:t>110,687</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,405,953.08</x:t>
-[...2 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>$5,461,296.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>BPT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Bridgepoint Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011PQ0FR8</x:t>
   </x:si>
   <x:si>
     <x:t>1,177,496</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,170,530.15</x:t>
-[...2 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>$4,689,372.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>FIH/U CN</x:t>
   </x:si>
   <x:si>
     <x:t>Fairfax India Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007MSNQV1</x:t>
   </x:si>
   <x:si>
     <x:t>168,343</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,240,602.75</x:t>
-[...2 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>$3,035,224.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,754</x:t>
+    <x:t>421,504</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,754.47</x:t>
+    <x:t>$421,503.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-SEK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-SEK CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>6</x:t>
   </x:si>
   <x:si>
-    <x:t>$6.66</x:t>
+    <x:t>$6.63</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-158</x:t>
   </x:si>
   <x:si>
-    <x:t>$-114.91</x:t>
+    <x:t>$-114.59</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$522,848.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$183,016.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -526,51 +526,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6506fb0388ac4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra82997b85a584c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf8b9564b3eea406a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72956c45bfba44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R99d5d023d5d84c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rafcfddb469924c78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -976,399 +976,399 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">