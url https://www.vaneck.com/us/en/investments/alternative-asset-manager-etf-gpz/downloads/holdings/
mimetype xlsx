--- v8 (2026-09-12)
+++ v9 (2026-10-03)
@@ -1,504 +1,507 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb3f49fecdb4ed2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d9a12b039f4a83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20260910" sheetId="1" r:id="Rafcfddb469924c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20261001" sheetId="1" r:id="R44c49026dee548c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="153">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="154">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C9KL89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>761,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,835,770.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.60%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BX</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH0106</x:t>
   </x:si>
   <x:si>
-    <x:t>233,956</x:t>
-[...11 lines deleted...]
-    <x:t>12.36%</x:t>
+    <x:t>227,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,518,100.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.55%</x:t>
   </x:si>
   <x:si>
     <x:t>KKR</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQ6J8</x:t>
   </x:si>
   <x:si>
-    <x:t>243,099</x:t>
-[...23 lines deleted...]
-    <x:t>9.96%</x:t>
+    <x:t>234,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,434,739.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.70%</x:t>
   </x:si>
   <x:si>
     <x:t>APO</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZNLTFK3</x:t>
   </x:si>
   <x:si>
-    <x:t>140,914</x:t>
-[...5 lines deleted...]
-    <x:t>7.60%</x:t>
+    <x:t>149,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,077,593.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPHNXZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,983,894.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONEX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC6SL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,228,432.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlyle Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3F20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,076,052.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8KQJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>421,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,074,003.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Partners Group Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYF655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,632,355.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>ARES</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Management Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0068KVV91</x:t>
   </x:si>
   <x:si>
-    <x:t>126,019</x:t>
-[...23 lines deleted...]
-    <x:t>4.68%</x:t>
+    <x:t>81,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,546,150.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>EQT SS</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q57JLK2</x:t>
   </x:si>
   <x:si>
-    <x:t>345,187</x:t>
-[...59 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>334,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,431,616.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OWL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XV417R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>935,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,371,275.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tpg Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0145FSNR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,162,285.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
   </x:si>
   <x:si>
     <x:t>HLNE</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton Lane Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FX58Q66</x:t>
   </x:si>
   <x:si>
-    <x:t>98,553</x:t>
-[...38 lines deleted...]
-    <x:t>3.89%</x:t>
+    <x:t>79,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,001,015.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
   </x:si>
   <x:si>
     <x:t>HASI</x:t>
   </x:si>
   <x:si>
     <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0044K5DM4</x:t>
   </x:si>
   <x:si>
-    <x:t>230,942</x:t>
-[...5 lines deleted...]
-    <x:t>3.66%</x:t>
+    <x:t>192,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,836,302.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridgepoint Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011PQ0FR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,445,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,431,979.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
   </x:si>
   <x:si>
     <x:t>RF FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eurazeo Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC18W6</x:t>
   </x:si>
   <x:si>
-    <x:t>143,343</x:t>
-[...41 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>108,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,455,020.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foresight Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YV5KWK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,110,915.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>STEP</x:t>
   </x:si>
   <x:si>
     <x:t>Stepstone Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WXXV032</x:t>
   </x:si>
   <x:si>
-    <x:t>110,687</x:t>
-[...23 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>89,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,006,776.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>FIH/U CN</x:t>
   </x:si>
   <x:si>
     <x:t>Fairfax India Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007MSNQV1</x:t>
   </x:si>
   <x:si>
-    <x:t>168,343</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>139,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,497,107.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>421,504</x:t>
+    <x:t>5,064,101</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$421,503.99</x:t>
-[...2 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$5,064,100.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>-SEK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>33</x:t>
   </x:si>
   <x:si>
-    <x:t>$3.46</x:t>
+    <x:t>$3.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>6</x:t>
   </x:si>
   <x:si>
-    <x:t>$6.63</x:t>
+    <x:t>$6.42</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-158</x:t>
   </x:si>
   <x:si>
-    <x:t>$-114.59</x:t>
+    <x:t>$-111.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$183,016.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$-4,788,302.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -526,51 +529,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72956c45bfba44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R99d5d023d5d84c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rafcfddb469924c78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e505bda48724915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0dff0c30ca06473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R44c49026dee548c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -860,167 +863,167 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
@@ -1324,85 +1327,85 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>