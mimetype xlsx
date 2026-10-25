--- v9 (2026-10-03)
+++ v10 (2026-10-25)
@@ -1,507 +1,507 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d9a12b039f4a83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1e79261717540ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20261001" sheetId="1" r:id="R44c49026dee548c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GPZ_asof_20261022" sheetId="1" r:id="R93d9e9b9c99d47ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="154">
   <x:si>
-    <x:t>Daily Holdings (%)  10/01/2026</x:t>
+    <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BN</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9KL89</x:t>
   </x:si>
   <x:si>
-    <x:t>761,789</x:t>
+    <x:t>816,865</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,835,770.06</x:t>
+    <x:t>$31,269,592.20</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>12.60%</x:t>
+    <x:t>12.74%</x:t>
   </x:si>
   <x:si>
     <x:t>BX</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH0106</x:t>
   </x:si>
   <x:si>
-    <x:t>227,353</x:t>
-[...5 lines deleted...]
-    <x:t>11.55%</x:t>
+    <x:t>243,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,950,418.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.79%</x:t>
   </x:si>
   <x:si>
     <x:t>KKR</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQ6J8</x:t>
   </x:si>
   <x:si>
-    <x:t>234,927</x:t>
-[...5 lines deleted...]
-    <x:t>9.70%</x:t>
+    <x:t>251,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,450,022.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.55%</x:t>
   </x:si>
   <x:si>
     <x:t>APO</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZNLTFK3</x:t>
   </x:si>
   <x:si>
-    <x:t>149,358</x:t>
-[...5 lines deleted...]
-    <x:t>7.73%</x:t>
+    <x:t>160,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,390,943.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.49%</x:t>
   </x:si>
   <x:si>
     <x:t>BAM</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BPHNXZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>358,705</x:t>
-[...5 lines deleted...]
-    <x:t>7.23%</x:t>
+    <x:t>384,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,323,535.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.47%</x:t>
   </x:si>
   <x:si>
     <x:t>ONEX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Onex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC6SL9</x:t>
   </x:si>
   <x:si>
-    <x:t>138,599</x:t>
-[...5 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>148,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,039,996.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8KQJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>451,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,980,992.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Management Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0068KVV91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,861,107.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGHN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Partners Group Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYF655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,665,915.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q57JLK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,658,085.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>CG</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3F20</x:t>
   </x:si>
   <x:si>
-    <x:t>249,469</x:t>
-[...71 lines deleted...]
-    <x:t>$9,431,616.62</x:t>
+    <x:t>267,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,485,960.80</x:t>
   </x:si>
   <x:si>
     <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>OWL</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XV417R8</x:t>
   </x:si>
   <x:si>
-    <x:t>935,338</x:t>
-[...5 lines deleted...]
-    <x:t>3.79%</x:t>
+    <x:t>1,002,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,738,625.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
   </x:si>
   <x:si>
     <x:t>TPG</x:t>
   </x:si>
   <x:si>
     <x:t>Tpg Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0145FSNR1</x:t>
   </x:si>
   <x:si>
-    <x:t>182,479</x:t>
-[...5 lines deleted...]
-    <x:t>3.69%</x:t>
+    <x:t>195,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,034,037.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridgepoint Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011PQ0FR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,550,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,996,485.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0044K5DM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,523,001.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>HLNE</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton Lane Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FX58Q66</x:t>
   </x:si>
   <x:si>
-    <x:t>79,045</x:t>
-[...41 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>84,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,229,595.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>RF FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eurazeo Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC18W6</x:t>
   </x:si>
   <x:si>
-    <x:t>108,610</x:t>
-[...5 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>116,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,130,125.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>FSG LN</x:t>
   </x:si>
   <x:si>
     <x:t>Foresight Group Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YV5KWK4</x:t>
   </x:si>
   <x:si>
-    <x:t>831,058</x:t>
-[...5 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>894,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,499,641.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>STEP</x:t>
   </x:si>
   <x:si>
     <x:t>Stepstone Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WXXV032</x:t>
   </x:si>
   <x:si>
-    <x:t>89,617</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>96,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,177,336.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>FIH/U CN</x:t>
   </x:si>
   <x:si>
     <x:t>Fairfax India Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007MSNQV1</x:t>
   </x:si>
   <x:si>
-    <x:t>139,894</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>150,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,686,571.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>5,064,101</x:t>
+    <x:t>153,413</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,064,100.93</x:t>
-[...2 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>$153,413.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-SEK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>33</x:t>
   </x:si>
   <x:si>
-    <x:t>$3.33</x:t>
+    <x:t>$3.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>6</x:t>
   </x:si>
   <x:si>
-    <x:t>$6.42</x:t>
+    <x:t>$6.38</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-158</x:t>
   </x:si>
   <x:si>
-    <x:t>$-111.16</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$-112.84</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-4,788,302.90</x:t>
-[...2 lines deleted...]
-    <x:t>-2.17%</x:t>
+    <x:t>$211,025.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -529,51 +529,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e505bda48724915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0dff0c30ca06473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R44c49026dee548c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3c87e03d974404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8c9ef9a5a32c4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R93d9e9b9c99d47ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -863,515 +863,515 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">