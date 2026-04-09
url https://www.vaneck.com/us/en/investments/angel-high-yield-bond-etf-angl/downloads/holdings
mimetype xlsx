--- v6 (2026-03-19)
+++ v7 (2026-04-09)
@@ -1,2046 +1,2223 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0370972bb5804464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95503141dfc5487d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260317" sheetId="1" r:id="R10d2473eb10d4f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260408" sheetId="1" r:id="R6df9dcfdc26f44c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1302" uniqueCount="667">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1522" uniqueCount="726">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
+    <x:t>Nissan Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X7YS2P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,678,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,226,411.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vodafone Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NR6TKJ0</x:t>
   </x:si>
   <x:si>
     <x:t>7.000</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...11 lines deleted...]
-    <x:t>3.99%</x:t>
+    <x:t>95,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,736,163.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
-    <x:t>USD</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>09/17/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7YT6N5</x:t>
   </x:si>
   <x:si>
     <x:t>4.810</x:t>
   </x:si>
   <x:si>
-    <x:t>104,650,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.24%</x:t>
+    <x:t>105,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,928,182.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016KD65M2</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
-    <x:t>89,751,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>76,125,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,461,645.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
+    <x:t>Celanese Us Holdings Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HVFYF48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,733,963.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dresdner Funding Trust I</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000259Q1</x:t>
   </x:si>
   <x:si>
     <x:t>8.151</x:t>
   </x:si>
   <x:si>
-    <x:t>56,104,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>47,792,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,469,078.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Germany</x:t>
   </x:si>
   <x:si>
-    <x:t>Celanese Us Holdings Llc</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>11/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HVFYDX1</x:t>
   </x:si>
   <x:si>
     <x:t>6.800</x:t>
   </x:si>
   <x:si>
-    <x:t>56,111,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>$52,293,439.00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018PJG3C5</x:t>
   </x:si>
   <x:si>
-    <x:t>56,125,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>$51,337,518.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Resorts World Las Vegas Llc / Rwlv Capi</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NS2HX12</x:t>
   </x:si>
   <x:si>
     <x:t>4.625</x:t>
   </x:si>
   <x:si>
-    <x:t>56,175,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>47,630,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,719,314.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Pacificorp</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2055</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SX471B0</x:t>
   </x:si>
   <x:si>
     <x:t>7.375</x:t>
   </x:si>
   <x:si>
-    <x:t>47,682,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>40,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,891,034.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HVFYC72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,286,822.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018PJG371</x:t>
   </x:si>
   <x:si>
-    <x:t>42,098,000</x:t>
-[...29 lines deleted...]
-    <x:t>BBG015476304</x:t>
+    <x:t>35,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,206,719.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paramount Global</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SW8BQR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,558,515.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perrigo Finance Unlimited Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ08Y98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,675,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,435,612.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ireland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntsman International Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NGT4PQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,386,247.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Methanex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q6Y2GK1</x:t>
   </x:si>
   <x:si>
     <x:t>5.250</x:t>
   </x:si>
   <x:si>
-    <x:t>42,086,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>33,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,870,294.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Canada</x:t>
   </x:si>
   <x:si>
-    <x:t>Huntsman International Llc</x:t>
-[...56 lines deleted...]
-    <x:t>Ireland</x:t>
+    <x:t>Fs Kkr Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012TFS794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,975,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,738,085.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000BBRF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,470,721.44</x:t>
   </x:si>
   <x:si>
     <x:t>Nordstrom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006G2HB38</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
-    <x:t>54,194,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>45,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,958,688.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSG4643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,881,286.82</x:t>
   </x:si>
   <x:si>
     <x:t>Vf Corp</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TCX6Q42</x:t>
   </x:si>
   <x:si>
     <x:t>2.950</x:t>
   </x:si>
   <x:si>
-    <x:t>42,100,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>$32,715,087.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Whirlpool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NDYBB76</x:t>
   </x:si>
   <x:si>
-    <x:t>39,287,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>33,450,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,708,539.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Motor Acceptance Co Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J9B7JK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,575,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,491,832.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0050N18L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,662,210.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004QCVDX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,941,182.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N48GCC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,763,360.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Transocean International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00000W4J4</x:t>
   </x:si>
   <x:si>
-    <x:t>34,189,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>29,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,661,843.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telecom Italia Capital Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000X252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,173,784.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TSW2BF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,112,181.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000WL60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,890,519.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Bombardier Inc</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00008TWC6</x:t>
   </x:si>
   <x:si>
     <x:t>7.450</x:t>
   </x:si>
   <x:si>
-    <x:t>28,617,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>24,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,735,802.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018PJG317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,474,884.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Newell Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2046</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CGXVV28</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
-    <x:t>37,385,000</x:t>
-[...41 lines deleted...]
-    <x:t>Italy</x:t>
+    <x:t>31,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,111,981.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/18/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00001HGB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,525,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,127,217.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockies Express Pipeline Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NSL8L43</x:t>
   </x:si>
   <x:si>
-    <x:t>4.950</x:t>
-[...44 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>25,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,859,080.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00003HHT5</x:t>
   </x:si>
   <x:si>
     <x:t>6.375</x:t>
   </x:si>
   <x:si>
-    <x:t>28,025,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>23,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,490,613.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Aptiv Swiss Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2054</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PNNZPC0</x:t>
   </x:si>
   <x:si>
-    <x:t>6.875</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>23,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,816,636.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000R05L4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,763,284.94</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000BKK89</x:t>
   </x:si>
   <x:si>
     <x:t>6.000</x:t>
   </x:si>
   <x:si>
-    <x:t>28,076,000</x:t>
-[...17 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>24,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,712,560.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZJJYVZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,337,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,968,231.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Fluor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LSDJQ97</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
-    <x:t>28,405,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>24,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,967,859.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Navient Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00004FRQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,425,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,552,746.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TCX6NY6</x:t>
   </x:si>
   <x:si>
     <x:t>2.800</x:t>
   </x:si>
   <x:si>
-    <x:t>28,068,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>23,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,494,043.95</x:t>
   </x:si>
   <x:si>
     <x:t>Diversified Healthcare Trust</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K15GWN9</x:t>
   </x:si>
   <x:si>
-    <x:t>28,065,000</x:t>
-[...23 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>23,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,416,449.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014H113Z3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,212,641.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advance Auto Parts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VQQGZ91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,602,609.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fmc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GN95L88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,567,198.23</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QRX4L45</x:t>
   </x:si>
   <x:si>
-    <x:t>4.375</x:t>
-[...29 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$22,443,709.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Embarq Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000CFMW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,975,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,204,231.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q9KR2W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,796,375.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Sealed Air Corp</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00007X5K3</x:t>
   </x:si>
   <x:si>
-    <x:t>25,272,000</x:t>
-[...59 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>21,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,605,018.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brandywine Operating Partnership Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J6GNLG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,475,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,281,976.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Hudson Pacific Properties Lp</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NDYSQH4</x:t>
   </x:si>
   <x:si>
     <x:t>4.650</x:t>
   </x:si>
   <x:si>
-    <x:t>28,077,000</x:t>
-[...38 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$20,780,105.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00002HMW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,315,161.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TSW2BM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,117,796.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K4JR4P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,125,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,907,226.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GN95LD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,497,456.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CGX53C8</x:t>
   </x:si>
   <x:si>
     <x:t>5.375</x:t>
   </x:si>
   <x:si>
-    <x:t>23,578,000</x:t>
-[...20 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>19,975,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,266,899.92</x:t>
   </x:si>
   <x:si>
     <x:t>Travel + Leisure Co</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G74TP92</x:t>
   </x:si>
   <x:si>
-    <x:t>22,457,000</x:t>
-[...2 lines deleted...]
-    <x:t>$23,277,877.69</x:t>
+    <x:t>19,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,139,655.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buckeye Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J6FSCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,103,975.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia</x:t>
   </x:si>
   <x:si>
     <x:t>Ses Americom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/25/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0065Z7P55</x:t>
   </x:si>
   <x:si>
     <x:t>5.300</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,693,154.01</x:t>
-[...2 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>$19,014,650.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilton Re Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XWYSH90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,050,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,965,818.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dpl Llc/Ohio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SGDXN50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,949,478.51</x:t>
   </x:si>
   <x:si>
     <x:t>Tenet Healthcare Corp</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000060XN7</x:t>
   </x:si>
   <x:si>
-    <x:t>20,304,000</x:t>
-[...59 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>17,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,949,446.28</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011LS0Y42</x:t>
   </x:si>
   <x:si>
-    <x:t>23,853,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>20,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,717,224.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Service Properties Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q72JRK8</x:t>
   </x:si>
   <x:si>
-    <x:t>23,875,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$18,595,170.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HZPQJY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,562,576.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XFB5MN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,471,490.62</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HTH10P4</x:t>
   </x:si>
   <x:si>
-    <x:t>22,448,000</x:t>
-[...20 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>$18,456,830.82</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005K2ZC06</x:t>
   </x:si>
   <x:si>
-    <x:t>5.850</x:t>
-[...20 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$17,929,897.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Yum! Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000KR6H3</x:t>
   </x:si>
   <x:si>
-    <x:t>18,256,000</x:t>
-[...2 lines deleted...]
-    <x:t>$20,604,852.16</x:t>
+    <x:t>15,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,663,151.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BWRFF09</x:t>
   </x:si>
   <x:si>
     <x:t>7.800</x:t>
   </x:si>
   <x:si>
-    <x:t>19,644,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>16,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,505,062.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JXHW3R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,311,374.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RDRXGW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,975,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,923,445.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNYH763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,824,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,820,051.00</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2050</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TN4JZS4</x:t>
   </x:si>
   <x:si>
     <x:t>4.600</x:t>
   </x:si>
   <x:si>
-    <x:t>28,061,000</x:t>
-[...20 lines deleted...]
-    <x:t>$19,497,427.02</x:t>
+    <x:t>$16,636,509.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2046</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CXCGR12</x:t>
   </x:si>
   <x:si>
-    <x:t>28,067,000</x:t>
-[...2 lines deleted...]
-    <x:t>$19,492,346.36</x:t>
+    <x:t>$16,559,671.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0116QXQQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,262,276.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Kohl's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZVB4MQ2</x:t>
   </x:si>
   <x:si>
     <x:t>3.625</x:t>
   </x:si>
   <x:si>
-    <x:t>23,863,000</x:t>
-[...32 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>20,050,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,080,877.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q08FX59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,012,579.73</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XK3KNN0</x:t>
   </x:si>
   <x:si>
     <x:t>1.750</x:t>
   </x:si>
   <x:si>
-    <x:t>19,664,000</x:t>
-[...2 lines deleted...]
-    <x:t>$18,821,463.54</x:t>
+    <x:t>$15,997,604.84</x:t>
   </x:si>
   <x:si>
     <x:t>BBG019K3NT38</x:t>
   </x:si>
   <x:si>
     <x:t>5.950</x:t>
   </x:si>
   <x:si>
-    <x:t>19,654,000</x:t>
-[...20 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>$15,989,266.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumen Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000JXSP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,812,606.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QDGKZM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,744,341.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Tcp Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/30/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N0Q4YY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,611,497.33</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00737P6S4</x:t>
   </x:si>
   <x:si>
     <x:t>4.550</x:t>
   </x:si>
   <x:si>
-    <x:t>19,657,000</x:t>
-[...53 lines deleted...]
-    <x:t>$18,199,437.83</x:t>
+    <x:t>$15,544,958.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Macy's Retail Holdings Llc</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007JNT9G5</x:t>
   </x:si>
   <x:si>
-    <x:t>20,575,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>17,425,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,384,387.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpo Cnw Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000097KS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,353,403.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NDXY371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,525,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,271,886.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Lp</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112HF027</x:t>
   </x:si>
   <x:si>
     <x:t>3.400</x:t>
   </x:si>
   <x:si>
-    <x:t>19,662,000</x:t>
-[...17 lines deleted...]
-    <x:t>$17,860,488.83</x:t>
+    <x:t>16,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,216,702.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H1J1TV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,203,214.79</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2049</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q9KR2Y7</x:t>
   </x:si>
   <x:si>
-    <x:t>28,078,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$15,172,192.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJH2WG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,024,913.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00005NKC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,575,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,967,159.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRDSD80</x:t>
   </x:si>
   <x:si>
-    <x:t>16,848,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>14,348,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,713,577.48</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015QGM561</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
-    <x:t>19,660,000</x:t>
-[...14 lines deleted...]
-    <x:t>$17,213,343.49</x:t>
+    <x:t>16,725,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,685,177.73</x:t>
   </x:si>
   <x:si>
     <x:t>Oceaneering International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JXGP4D6</x:t>
   </x:si>
   <x:si>
-    <x:t>16,827,000</x:t>
-[...17 lines deleted...]
-    <x:t>$17,068,734.66</x:t>
+    <x:t>14,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,599,683.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Murphy Oil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003NX70F1</x:t>
   </x:si>
   <x:si>
     <x:t>5.125</x:t>
   </x:si>
   <x:si>
-    <x:t>19,050,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>16,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,454,349.54</x:t>
   </x:si>
   <x:si>
     <x:t>Transalta Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000V3KC9</x:t>
   </x:si>
   <x:si>
     <x:t>6.500</x:t>
   </x:si>
   <x:si>
-    <x:t>16,858,000</x:t>
-[...14 lines deleted...]
-    <x:t>$16,729,255.11</x:t>
+    <x:t>$14,385,847.68</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZVD9QG5</x:t>
   </x:si>
   <x:si>
-    <x:t>19,650,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>16,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,016,588.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000KMF24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,930,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,865,492.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000PKZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,759,582.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012HNR6J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,830,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,717,849.83</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000726P0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,550,000</x:t>
-[...38 lines deleted...]
-    <x:t>$16,069,650.59</x:t>
+    <x:t>13,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,625,254.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007J4V2Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,475,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,543,850.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LNT9BZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,307,351.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Bath &amp; Body Works Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00001TRM1</x:t>
   </x:si>
   <x:si>
-    <x:t>15,979,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>13,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,303,390.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0073BLQS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,375,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,266,791.98</x:t>
   </x:si>
   <x:si>
     <x:t>Safeway Inc</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000067R08</x:t>
   </x:si>
   <x:si>
     <x:t>7.250</x:t>
   </x:si>
   <x:si>
-    <x:t>14,677,000</x:t>
-[...20 lines deleted...]
-    <x:t>$15,555,734.79</x:t>
+    <x:t>12,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,255,455.50</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F818595</x:t>
   </x:si>
   <x:si>
-    <x:t>16,850,000</x:t>
-[...29 lines deleted...]
-    <x:t>$15,488,980.31</x:t>
+    <x:t>14,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,124,639.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000BPZL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,116,988.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/14/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175QZS82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,948,399.07</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005GR5GM6</x:t>
   </x:si>
   <x:si>
     <x:t>5.350</x:t>
   </x:si>
   <x:si>
-    <x:t>15,452,000</x:t>
-[...32 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>13,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,846,589.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2045</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009LH9PG7</x:t>
   </x:si>
   <x:si>
     <x:t>5.550</x:t>
   </x:si>
   <x:si>
-    <x:t>23,957,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>20,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,503,328.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00007SFJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,375,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,387,130.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNYH7C6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,307,981.68</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012PNSRX0</x:t>
   </x:si>
   <x:si>
     <x:t>3.437</x:t>
   </x:si>
   <x:si>
-    <x:t>15,720,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>13,350,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,985,625.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010FXJ678</x:t>
   </x:si>
   <x:si>
     <x:t>2.400</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,731,044.78</x:t>
-[...17 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>14,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,890,930.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007VHWCG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,773,770.49</x:t>
   </x:si>
   <x:si>
     <x:t>Warnermedia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4GG513</x:t>
   </x:si>
   <x:si>
     <x:t>4.279</x:t>
   </x:si>
   <x:si>
-    <x:t>16,465,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>14,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,715,810.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YPMJ34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,050,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,130,674.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007LSWBJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,663,230.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0033KCB98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,450,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,603,970.74</x:t>
   </x:si>
   <x:si>
     <x:t>Crane Nxt Co</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2048</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JYFZ482</x:t>
   </x:si>
   <x:si>
-    <x:t>4.200</x:t>
-[...38 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$10,578,513.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0045Z3HD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,348,230.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Ses Sa</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004CZ8KY0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,050,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>11,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,316,463.72</x:t>
   </x:si>
   <x:si>
     <x:t>Luxembourg</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002D9FKF4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,025,000</x:t>
-[...20 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>12,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,245,398.78</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003MMKXQ7</x:t>
   </x:si>
   <x:si>
     <x:t>4.300</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,782,058.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$8,247,859.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00171TW32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,629,916.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0063HNBF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,044,654.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Xerox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000MMJZ6</x:t>
   </x:si>
   <x:si>
     <x:t>6.750</x:t>
   </x:si>
   <x:si>
-    <x:t>19,700,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>16,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,711,202.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008748H46</x:t>
   </x:si>
   <x:si>
-    <x:t>14,075,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>11,875,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,028,916.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>1,565,648</x:t>
-[...5 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>4,041,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,041,595.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,561,999.72</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$194,024.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2068,56 +2245,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4178412e79f48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf3993cc803754a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10d2473eb10d4f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bc1e18ffa8f46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R23b95fb5e8a04c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6df9dcfdc26f44c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L118"/>
+  <x:dimension ref="A1:L138"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2284,78 +2461,78 @@
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J5" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="K5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="L5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K6" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
@@ -2387,4219 +2564,4979 @@
       <x:c r="C8" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J9" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="I9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J9" s="1" t="s">
+      <x:c r="K9" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="H10" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="I11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J11" s="1" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J12" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J13" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K16" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="K17" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="K19" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J20" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J24" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J27" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K27" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J37" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K37" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J117" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="K117" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L117" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A118" s="1">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B118" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J118" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="K118" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L118" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A119" s="1">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B119" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J119" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="K119" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L119" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A120" s="1">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B120" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J120" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="K120" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L120" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A121" s="1">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B121" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J121" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="K121" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L121" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A122" s="1">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B122" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J122" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="K122" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L122" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A123" s="1">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J123" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="K123" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L123" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A124" s="1">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J124" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="K124" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L124" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A125" s="1">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J125" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="F117" s="1" t="s">
+      <x:c r="K125" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="L125" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A126" s="1">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B126" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="G117" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H117" s="1" t="s">
+      <x:c r="D126" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="I117" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J117" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="K117" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="A118" s="2" t="s">
+      <x:c r="F126" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="B118" s="2" t="s">
+      <x:c r="H126" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="I126" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J126" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="K126" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L126" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A127" s="1">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B127" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="H127" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="I127" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J127" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="K127" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L127" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A128" s="1">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B128" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J128" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="K128" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L128" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A129" s="1">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B129" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="H129" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J129" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="K129" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="L129" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A130" s="1">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B130" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="H130" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="I130" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J130" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="K130" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L130" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A131" s="1">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B131" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="H131" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="I131" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J131" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="K131" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L131" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A132" s="1">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B132" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G132" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="H132" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="I132" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J132" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="K132" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L132" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A133" s="1">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B133" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G133" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="H133" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J133" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="K133" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L133" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A134" s="1">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B134" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J134" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="K134" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L134" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A135" s="1">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B135" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="I135" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J135" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="K135" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L135" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A136" s="1">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B136" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="G136" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="H136" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="I136" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J136" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="K136" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L136" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A137" s="1">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B137" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="G137" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H137" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="I137" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J137" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="K137" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="L137" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A138" s="2" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="B138" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C118" s="2" t="s">
+      <x:c r="C138" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D118" s="2" t="s">
+      <x:c r="D138" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E118" s="2" t="s">
+      <x:c r="E138" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F118" s="2" t="s">
+      <x:c r="F138" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G118" s="2" t="s">
+      <x:c r="G138" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H118" s="2" t="s">
+      <x:c r="H138" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I118" s="2" t="s">
+      <x:c r="I138" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J118" s="2" t="s">
+      <x:c r="J138" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K118" s="2" t="s">
+      <x:c r="K138" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L118" s="2" t="s">
+      <x:c r="L138" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A118:L118"/>
+    <x:mergeCell ref="A138:L138"/>
   </x:mergeCells>
 </x:worksheet>
 </file>