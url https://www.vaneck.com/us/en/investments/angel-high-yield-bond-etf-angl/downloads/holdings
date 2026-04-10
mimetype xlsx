--- v7 (2026-04-09)
+++ v8 (2026-04-10)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95503141dfc5487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra996409e65e241d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260408" sheetId="1" r:id="R6df9dcfdc26f44c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260408" sheetId="1" r:id="Rf083d2770a1649a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1522" uniqueCount="726">
   <x:si>
     <x:t>Daily Holdings (%)  04/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -2245,51 +2245,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bc1e18ffa8f46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R23b95fb5e8a04c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6df9dcfdc26f44c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5219e21e0b564a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R908c3b9f21bc4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf083d2770a1649a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L138"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">