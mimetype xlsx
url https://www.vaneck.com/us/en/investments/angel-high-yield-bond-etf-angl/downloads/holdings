--- v8 (2026-04-10)
+++ v9 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra996409e65e241d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554c0dde89074e49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260408" sheetId="1" r:id="Rf083d2770a1649a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260409" sheetId="1" r:id="Rf0f6bdd49a5d42ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1522" uniqueCount="726">
   <x:si>
-    <x:t>Daily Holdings (%)  04/08/2026</x:t>
+    <x:t>Daily Holdings (%)  04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -61,2160 +61,2160 @@
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Nissan Motor Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7YS2P3</x:t>
   </x:si>
   <x:si>
     <x:t>4.345</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>105,678,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$104,226,411.02</x:t>
+    <x:t>$104,658,993.79</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.44%</x:t>
+    <x:t>3.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NR6TKJ0</x:t>
   </x:si>
   <x:si>
     <x:t>7.000</x:t>
   </x:si>
   <x:si>
-    <x:t>95,550,000</x:t>
-[...2 lines deleted...]
-    <x:t>$99,736,163.99</x:t>
+    <x:t>96,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,292,031.93</x:t>
   </x:si>
   <x:si>
     <x:t>3.29%</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7YT6N5</x:t>
   </x:si>
   <x:si>
     <x:t>4.810</x:t>
   </x:si>
   <x:si>
-    <x:t>105,625,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>106,375,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,350,250.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016KD65M2</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
-    <x:t>76,125,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>76,725,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,261,056.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>Celanese Us Holdings Llc</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HVFYF48</x:t>
   </x:si>
   <x:si>
     <x:t>6.950</x:t>
   </x:si>
   <x:si>
-    <x:t>47,800,000</x:t>
-[...2 lines deleted...]
-    <x:t>$52,733,963.80</x:t>
+    <x:t>48,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,064,648.89</x:t>
   </x:si>
   <x:si>
     <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Dresdner Funding Trust I</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000259Q1</x:t>
   </x:si>
   <x:si>
     <x:t>8.151</x:t>
   </x:si>
   <x:si>
-    <x:t>47,792,000</x:t>
-[...2 lines deleted...]
-    <x:t>$52,469,078.95</x:t>
+    <x:t>47,992,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,697,263.02</x:t>
   </x:si>
   <x:si>
     <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Germany</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HVFYDX1</x:t>
   </x:si>
   <x:si>
     <x:t>6.800</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,293,439.00</x:t>
+    <x:t>$52,663,342.57</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018PJG3C5</x:t>
   </x:si>
   <x:si>
-    <x:t>$51,337,518.64</x:t>
+    <x:t>48,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,763,182.64</x:t>
   </x:si>
   <x:si>
     <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Resorts World Las Vegas Llc / Rwlv Capi</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NS2HX12</x:t>
   </x:si>
   <x:si>
     <x:t>4.625</x:t>
   </x:si>
   <x:si>
-    <x:t>47,630,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>47,980,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,104,773.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Pacificorp</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2055</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SX471B0</x:t>
   </x:si>
   <x:si>
     <x:t>7.375</x:t>
   </x:si>
   <x:si>
-    <x:t>40,625,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>40,825,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,171,666.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HVFYC72</x:t>
   </x:si>
   <x:si>
     <x:t>6.600</x:t>
   </x:si>
   <x:si>
-    <x:t>35,700,000</x:t>
-[...2 lines deleted...]
-    <x:t>$38,286,822.00</x:t>
+    <x:t>35,825,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,512,386.49</x:t>
   </x:si>
   <x:si>
     <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018PJG371</x:t>
   </x:si>
   <x:si>
-    <x:t>35,850,000</x:t>
-[...2 lines deleted...]
-    <x:t>$38,206,719.19</x:t>
+    <x:t>36,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,472,801.95</x:t>
   </x:si>
   <x:si>
     <x:t>Paramount Global</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00SW8BQR6</x:t>
   </x:si>
   <x:si>
     <x:t>4.950</x:t>
   </x:si>
   <x:si>
-    <x:t>38,775,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>38,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,601,758.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Finance Unlimited Co</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ08Y98</x:t>
   </x:si>
   <x:si>
     <x:t>3.150</x:t>
   </x:si>
   <x:si>
-    <x:t>35,675,000</x:t>
-[...2 lines deleted...]
-    <x:t>$34,435,612.38</x:t>
+    <x:t>$34,861,438.51</x:t>
   </x:si>
   <x:si>
     <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Huntsman International Llc</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NGT4PQ0</x:t>
   </x:si>
   <x:si>
     <x:t>4.500</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,386,247.76</x:t>
+    <x:t>35,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,740,868.50</x:t>
   </x:si>
   <x:si>
     <x:t>Methanex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q6Y2GK1</x:t>
   </x:si>
   <x:si>
     <x:t>5.250</x:t>
   </x:si>
   <x:si>
-    <x:t>33,300,000</x:t>
-[...2 lines deleted...]
-    <x:t>$33,870,294.71</x:t>
+    <x:t>33,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,264,480.31</x:t>
   </x:si>
   <x:si>
     <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Canada</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012TFS794</x:t>
   </x:si>
   <x:si>
     <x:t>3.125</x:t>
   </x:si>
   <x:si>
-    <x:t>35,975,000</x:t>
-[...2 lines deleted...]
-    <x:t>$33,738,085.05</x:t>
+    <x:t>$33,790,188.56</x:t>
   </x:si>
   <x:si>
     <x:t>1.11%</x:t>
   </x:si>
   <x:si>
+    <x:t>Vf Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TCX6Q42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,054,977.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSG4643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,007,197.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whirlpool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/26/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NDYBB76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,879,528.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordstrom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006G2HB38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,869,452.69</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/30/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000BBRF6</x:t>
   </x:si>
   <x:si>
     <x:t>6.875</x:t>
   </x:si>
   <x:si>
-    <x:t>33,500,000</x:t>
-[...71 lines deleted...]
-    <x:t>$32,708,539.97</x:t>
+    <x:t>$32,615,316.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Nissan Motor Acceptance Co Llc</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J9B7JK2</x:t>
   </x:si>
   <x:si>
     <x:t>7.050</x:t>
   </x:si>
   <x:si>
-    <x:t>29,575,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>30,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,022,328.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0050N18L5</x:t>
   </x:si>
   <x:si>
     <x:t>5.850</x:t>
   </x:si>
   <x:si>
-    <x:t>39,250,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$29,467,496.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004QCVDX7</x:t>
   </x:si>
   <x:si>
     <x:t>4.375</x:t>
   </x:si>
   <x:si>
-    <x:t>44,700,000</x:t>
-[...2 lines deleted...]
-    <x:t>$28,941,182.03</x:t>
+    <x:t>45,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,228,181.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N48GCC9</x:t>
   </x:si>
   <x:si>
-    <x:t>28,650,000</x:t>
-[...2 lines deleted...]
-    <x:t>$28,763,360.60</x:t>
+    <x:t>28,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,025,363.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Transocean International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00000W4J4</x:t>
   </x:si>
   <x:si>
-    <x:t>29,025,000</x:t>
-[...2 lines deleted...]
-    <x:t>$28,661,843.03</x:t>
+    <x:t>29,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,914,198.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TSW2BF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,336,372.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000WL60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,076,060.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bombardier Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00008TWC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,929,711.26</x:t>
   </x:si>
   <x:si>
     <x:t>Telecom Italia Capital Sa</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00000X252</x:t>
   </x:si>
   <x:si>
     <x:t>7.721</x:t>
   </x:si>
   <x:si>
-    <x:t>24,275,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>24,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,918,923.72</x:t>
   </x:si>
   <x:si>
     <x:t>Italy</x:t>
   </x:si>
   <x:si>
-    <x:t>05/19/2032</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>07/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018PJG317</x:t>
   </x:si>
   <x:si>
+    <x:t>26,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,736,627.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newell Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGXVV28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,057,927.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/18/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00001HGB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,736,240.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockies Express Pipeline Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NSL8L43</x:t>
+  </x:si>
+  <x:si>
     <x:t>26,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,474,884.76</x:t>
-[...53 lines deleted...]
-    <x:t>$25,859,080.59</x:t>
+    <x:t>$26,543,391.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00003HHT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,819,649.89</x:t>
   </x:si>
   <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG00003HHT5</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Aptiv Swiss Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2054</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PNNZPC0</x:t>
   </x:si>
   <x:si>
+    <x:t>23,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,102,277.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000BKK89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,913,042.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000R05L4</x:t>
+  </x:si>
+  <x:si>
     <x:t>23,800,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,816,636.83</x:t>
-[...26 lines deleted...]
-    <x:t>$24,712,560.00</x:t>
+    <x:t>$24,830,281.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZJJYVZ6</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>25,337,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,968,231.00</x:t>
+    <x:t>$24,122,143.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Fluor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LSDJQ97</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
-    <x:t>24,150,000</x:t>
-[...2 lines deleted...]
-    <x:t>$23,967,859.07</x:t>
+    <x:t>24,293,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,090,033.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K15GWN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,784,227.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TCX6NY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,697,506.12</x:t>
   </x:si>
   <x:si>
     <x:t>Navient Corp</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00004FRQ6</x:t>
   </x:si>
   <x:si>
     <x:t>5.625</x:t>
   </x:si>
   <x:si>
-    <x:t>28,425,000</x:t>
-[...35 lines deleted...]
-    <x:t>$23,416,449.71</x:t>
+    <x:t>28,525,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,661,948.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014H113Z3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,347,634.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG014H113Z3</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Advance Auto Parts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VQQGZ91</x:t>
   </x:si>
   <x:si>
     <x:t>3.900</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,602,609.23</x:t>
+    <x:t>$22,816,047.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GN95L88</x:t>
   </x:si>
   <x:si>
     <x:t>5.650</x:t>
   </x:si>
   <x:si>
-    <x:t>24,100,000</x:t>
-[...2 lines deleted...]
-    <x:t>$22,567,198.23</x:t>
+    <x:t>$22,656,398.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QRX4L45</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,443,709.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>23,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,412,612.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q9KR2W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,975,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,924,806.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sealed Air Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00007X5K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,718,360.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Embarq Llc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000CFMW2</x:t>
   </x:si>
   <x:si>
     <x:t>7.995</x:t>
   </x:si>
   <x:si>
     <x:t>57,975,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,204,231.64</x:t>
-[...35 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>$21,662,286.15</x:t>
   </x:si>
   <x:si>
     <x:t>Brandywine Operating Partnership Lp</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J6GNLG7</x:t>
   </x:si>
   <x:si>
     <x:t>3.950</x:t>
   </x:si>
   <x:si>
-    <x:t>21,475,000</x:t>
-[...2 lines deleted...]
-    <x:t>$21,281,976.26</x:t>
+    <x:t>21,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,354,257.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Hudson Pacific Properties Lp</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NDYSQH4</x:t>
   </x:si>
   <x:si>
     <x:t>4.650</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,780,105.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$20,742,002.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00002HMW2</x:t>
   </x:si>
   <x:si>
     <x:t>7.500</x:t>
   </x:si>
   <x:si>
-    <x:t>19,025,000</x:t>
-[...2 lines deleted...]
-    <x:t>$20,315,161.35</x:t>
+    <x:t>19,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,306,522.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2050</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TSW2BM4</x:t>
   </x:si>
   <x:si>
-    <x:t>31,025,000</x:t>
-[...2 lines deleted...]
-    <x:t>$20,117,796.40</x:t>
+    <x:t>31,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,109,116.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K4JR4P3</x:t>
   </x:si>
   <x:si>
-    <x:t>19,125,000</x:t>
-[...2 lines deleted...]
-    <x:t>$19,907,226.28</x:t>
+    <x:t>19,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,017,988.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGX53C8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,637,647.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2053</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GN95LD2</x:t>
   </x:si>
   <x:si>
-    <x:t>23,950,000</x:t>
-[...20 lines deleted...]
-    <x:t>$19,266,899.92</x:t>
+    <x:t>$19,497,140.18</x:t>
   </x:si>
   <x:si>
     <x:t>Travel + Leisure Co</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G74TP92</x:t>
   </x:si>
   <x:si>
-    <x:t>19,000,000</x:t>
-[...2 lines deleted...]
-    <x:t>$19,139,655.92</x:t>
+    <x:t>$19,354,022.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000060XN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,375,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,207,922.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
+    <x:t>Wilton Re Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XWYSH90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,149,247.41</x:t>
+  </x:si>
+  <x:si>
     <x:t>Buckeye Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J6FSCK9</x:t>
   </x:si>
   <x:si>
     <x:t>4.125</x:t>
   </x:si>
   <x:si>
-    <x:t>19,150,000</x:t>
-[...2 lines deleted...]
-    <x:t>$19,103,975.97</x:t>
+    <x:t>$19,130,900.58</x:t>
   </x:si>
   <x:si>
     <x:t>Australia</x:t>
   </x:si>
   <x:si>
     <x:t>Ses Americom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/25/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0065Z7P55</x:t>
   </x:si>
   <x:si>
     <x:t>5.300</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,014,650.11</x:t>
-[...8 lines deleted...]
-    <x:t>BBG00XWYSH90</x:t>
+    <x:t>24,050,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,128,127.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dpl Llc/Ohio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SGDXN50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,175,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,061,789.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011LS0Y42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,981,205.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XFB5MN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,375,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,887,296.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Properties Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q72JRK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,425,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,791,255.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HTH10P4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,350,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,772,730.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HZPQJY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,599,882.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K2ZC06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,098,141.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000KR6H3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,854,479.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWRFF09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,681,978.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JXHW3R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,207,098.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RDRXGW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,825,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,841,613.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNYH763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,824,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,775,549.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TN4JZS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,755,137.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kohl's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZVB4MQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,509,865.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CXCGR12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,489,715.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0116QXQQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,416,629.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019K3NT38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,144,143.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XK3KNN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,061,698.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q08FX59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,017,303.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumen Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000JXSP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,827,888.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QDGKZM8</x:t>
   </x:si>
   <x:si>
     <x:t>19,050,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,965,818.54</x:t>
-[...119 lines deleted...]
-    <x:t>7.800</x:t>
+    <x:t>$15,805,701.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Tcp Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/30/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N0Q4YY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,762,779.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00737P6S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.550</x:t>
   </x:si>
   <x:si>
     <x:t>16,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,505,062.05</x:t>
-[...191 lines deleted...]
-    <x:t>$15,544,958.33</x:t>
+    <x:t>$15,603,289.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
+    <x:t>Xpo Cnw Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000097KS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,350,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,601,846.14</x:t>
+  </x:si>
+  <x:si>
     <x:t>Macy's Retail Holdings Llc</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007JNT9G5</x:t>
   </x:si>
   <x:si>
-    <x:t>17,425,000</x:t>
-[...17 lines deleted...]
-    <x:t>$15,353,403.01</x:t>
+    <x:t>17,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,583,525.98</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NDXY371</x:t>
   </x:si>
   <x:si>
-    <x:t>15,525,000</x:t>
-[...2 lines deleted...]
-    <x:t>$15,271,886.04</x:t>
+    <x:t>15,575,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,334,566.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Lp</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112HF027</x:t>
   </x:si>
   <x:si>
     <x:t>3.400</x:t>
   </x:si>
   <x:si>
-    <x:t>16,700,000</x:t>
-[...2 lines deleted...]
-    <x:t>$15,216,702.75</x:t>
+    <x:t>$15,323,003.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q9KR2Y7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,298,686.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H1J1TV0</x:t>
   </x:si>
   <x:si>
     <x:t>3.375</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,203,214.79</x:t>
-[...8 lines deleted...]
-    <x:t>$15,172,192.98</x:t>
+    <x:t>$15,216,452.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00005NKC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,208,474.80</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MJH2WG3</x:t>
   </x:si>
   <x:si>
     <x:t>3.700</x:t>
   </x:si>
   <x:si>
-    <x:t>15,250,000</x:t>
-[...14 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>15,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,200,360.61</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRDSD80</x:t>
   </x:si>
   <x:si>
-    <x:t>14,348,000</x:t>
-[...2 lines deleted...]
-    <x:t>$14,713,577.48</x:t>
+    <x:t>14,398,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,777,669.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceaneering International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JXGP4D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,770,440.00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015QGM561</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
-    <x:t>16,725,000</x:t>
-[...11 lines deleted...]
-    <x:t>BBG00JXGP4D6</x:t>
+    <x:t>$14,762,392.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Murphy Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NX70F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,564,075.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transalta Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000V3KC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.500</x:t>
   </x:si>
   <x:si>
     <x:t>14,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,599,683.20</x:t>
-[...35 lines deleted...]
-    <x:t>$14,385,847.68</x:t>
+    <x:t>$14,409,114.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZVD9QG5</x:t>
   </x:si>
   <x:si>
-    <x:t>16,850,000</x:t>
-[...2 lines deleted...]
-    <x:t>$14,016,588.50</x:t>
+    <x:t>$14,201,862.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012HNR6J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,080,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,024,024.89</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
+    <x:t>United States Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000PKZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,967,314.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000726P0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,780,640.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/01/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000KMF24</x:t>
   </x:si>
   <x:si>
     <x:t>6.450</x:t>
   </x:si>
   <x:si>
-    <x:t>13,930,000</x:t>
-[...47 lines deleted...]
-    <x:t>$13,625,254.15</x:t>
+    <x:t>13,755,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,728,118.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bath &amp; Body Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00001TRM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,425,925.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007J4V2Q8</x:t>
   </x:si>
   <x:si>
+    <x:t>$13,414,984.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LNT9BZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
     <x:t>14,475,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,543,850.54</x:t>
-[...29 lines deleted...]
-    <x:t>$13,303,390.23</x:t>
+    <x:t>$13,344,312.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safeway Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000067R08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,339,297.92</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0073BLQS5</x:t>
   </x:si>
   <x:si>
     <x:t>5.600</x:t>
   </x:si>
   <x:si>
-    <x:t>14,375,000</x:t>
-[...20 lines deleted...]
-    <x:t>$13,255,455.50</x:t>
+    <x:t>$13,310,185.70</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F818595</x:t>
   </x:si>
   <x:si>
-    <x:t>14,275,000</x:t>
-[...2 lines deleted...]
-    <x:t>$13,124,639.94</x:t>
+    <x:t>14,425,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,259,780.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000BPZL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,147,126.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>07/15/2038</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>05/14/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175QZS82</x:t>
   </x:si>
   <x:si>
     <x:t>4.700</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,948,399.07</x:t>
+    <x:t>$13,063,485.73</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005GR5GM6</x:t>
   </x:si>
   <x:si>
     <x:t>5.350</x:t>
   </x:si>
   <x:si>
     <x:t>13,075,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,846,589.64</x:t>
+    <x:t>$12,913,719.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2045</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009LH9PG7</x:t>
   </x:si>
   <x:si>
     <x:t>5.550</x:t>
   </x:si>
   <x:si>
     <x:t>20,275,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,503,328.33</x:t>
+    <x:t>$12,631,694.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00007SFJ9</x:t>
   </x:si>
   <x:si>
-    <x:t>13,375,000</x:t>
-[...2 lines deleted...]
-    <x:t>$12,387,130.79</x:t>
+    <x:t>13,425,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,416,956.32</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PNYH7C6</x:t>
   </x:si>
   <x:si>
-    <x:t>12,625,000</x:t>
-[...2 lines deleted...]
-    <x:t>$12,307,981.68</x:t>
+    <x:t>12,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,350,561.64</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012PNSRX0</x:t>
   </x:si>
   <x:si>
     <x:t>3.437</x:t>
   </x:si>
   <x:si>
     <x:t>13,350,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,985,625.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$11,995,010.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010FXJ678</x:t>
   </x:si>
   <x:si>
     <x:t>2.400</x:t>
   </x:si>
   <x:si>
-    <x:t>14,325,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>14,450,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,977,195.58</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2045</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007VHWCG3</x:t>
   </x:si>
   <x:si>
-    <x:t>18,600,000</x:t>
-[...2 lines deleted...]
-    <x:t>$11,773,770.49</x:t>
+    <x:t>18,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,905,654.80</x:t>
   </x:si>
   <x:si>
     <x:t>Warnermedia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4GG513</x:t>
   </x:si>
   <x:si>
     <x:t>4.279</x:t>
   </x:si>
   <x:si>
-    <x:t>14,000,000</x:t>
-[...2 lines deleted...]
-    <x:t>$11,715,810.93</x:t>
+    <x:t>14,050,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,578,204.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YPMJ34</x:t>
   </x:si>
   <x:si>
     <x:t>4.900</x:t>
   </x:si>
   <x:si>
-    <x:t>17,050,000</x:t>
-[...2 lines deleted...]
-    <x:t>$11,130,674.09</x:t>
+    <x:t>17,225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,254,373.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
+    <x:t>Crane Nxt Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JYFZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,840,367.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0033KCB98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,450,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,734,801.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/15/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007LSWBJ9</x:t>
   </x:si>
   <x:si>
-    <x:t>14,650,000</x:t>
-[...32 lines deleted...]
-    <x:t>$10,578,513.01</x:t>
+    <x:t>14,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,648,439.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/04/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004CZ8KY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,975,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,437,058.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luxembourg</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0045Z3HD3</x:t>
   </x:si>
   <x:si>
     <x:t>5.150</x:t>
   </x:si>
   <x:si>
-    <x:t>12,100,000</x:t>
-[...14 lines deleted...]
-    <x:t>BBG004CZ8KY0</x:t>
+    <x:t>12,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,322,598.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002D9FKF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,281,629.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003MMKXQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.300</x:t>
   </x:si>
   <x:si>
     <x:t>11,900,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,316,463.72</x:t>
-[...26 lines deleted...]
-    <x:t>$8,247,859.06</x:t>
+    <x:t>$8,203,557.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00171TW32</x:t>
   </x:si>
   <x:si>
     <x:t>5.900</x:t>
   </x:si>
   <x:si>
     <x:t>9,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,629,916.52</x:t>
+    <x:t>$7,635,021.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0063HNBF9</x:t>
   </x:si>
   <x:si>
-    <x:t>10,500,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>10,825,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,250,425.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Xerox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000MMJZ6</x:t>
   </x:si>
   <x:si>
     <x:t>6.750</x:t>
   </x:si>
   <x:si>
     <x:t>16,625,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,711,202.63</x:t>
+    <x:t>$4,789,256.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008748H46</x:t>
   </x:si>
   <x:si>
-    <x:t>11,875,000</x:t>
-[...2 lines deleted...]
-    <x:t>$3,028,916.66</x:t>
+    <x:t>$2,982,200.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>4,041,595</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>3,604,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,604,860.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$194,024.40</x:t>
+    <x:t>$182,905.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -2245,51 +2245,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5219e21e0b564a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R908c3b9f21bc4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf083d2770a1649a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2518b877520e479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R62c65ecdf5d946bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0f6bdd49a5d42ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L138"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
@@ -2666,4763 +2666,4763 @@
       </x:c>
       <x:c r="L10" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="I25" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="I26" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="I27" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J27" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="I28" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="I29" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="I31" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K31" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="I34" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J34" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="K34" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="I35" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="I37" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J37" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K37" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="I40" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J40" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="I42" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="I43" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J43" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="I45" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J45" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="I49" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="I50" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J50" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="I52" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J52" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="I53" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J53" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="I55" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J55" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="I56" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J56" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="I57" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J57" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="I58" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J58" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="I60" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J60" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="H69" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J72" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H73" s="1" t="s">
+      <x:c r="I73" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J73" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="I73" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K73" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="H74" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="F75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G75" s="1" t="s">
+      <x:c r="I75" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J75" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="H76" s="1" t="s">
+      <x:c r="I76" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J76" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="H77" s="1" t="s">
+      <x:c r="I77" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J77" s="1" t="s">
         <x:v>431</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="H78" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J81" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J83" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="F86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="H86" s="1" t="s">
+      <x:c r="I86" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J86" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>476</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="H96" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="F96" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="H98" s="1" t="s">
+      <x:c r="I98" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J98" s="1" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>522</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="H100" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="H101" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="F101" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
+      <x:c r="H102" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="F102" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H102" s="1" t="s">
+      <x:c r="I102" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J102" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="I102" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K102" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="H103" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="H104" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
+      <x:c r="I104" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J104" s="1" t="s">
         <x:v>555</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>552</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
+      <x:c r="H105" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="F105" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="H106" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
+      <x:c r="I106" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J106" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>564</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G107" s="1" t="s">
+      <x:c r="H107" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="H107" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G110" s="1" t="s">
+      <x:c r="H110" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="H110" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="H112" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="F112" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="H114" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="I114" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J114" s="1" t="s">
         <x:v>603</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>601</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
+      <x:c r="H116" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="F116" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G116" s="1" t="s">
+      <x:c r="I116" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J116" s="1" t="s">
         <x:v>613</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
+      <x:c r="H117" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="F117" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G117" s="1" t="s">
+      <x:c r="I117" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J117" s="1" t="s">
         <x:v>619</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>621</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
+      <x:c r="H118" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="H119" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="F120" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
+      <x:c r="H120" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="F120" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G120" s="1" t="s">
+      <x:c r="I120" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J120" s="1" t="s">
         <x:v>634</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>636</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="F121" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="E121" s="1" t="s">
+      <x:c r="H121" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="F121" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D123" s="1" t="s">
+      <x:c r="H123" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
+      <x:c r="I123" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J123" s="1" t="s">
         <x:v>649</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>642</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
+      <x:c r="F124" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
+      <x:c r="H124" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="F124" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G124" s="1" t="s">
+      <x:c r="I124" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J124" s="1" t="s">
         <x:v>655</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>657</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G125" s="1" t="s">
+      <x:c r="I125" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J125" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="H125" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K125" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="F126" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="E126" s="1" t="s">
+      <x:c r="H126" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="F126" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G126" s="1" t="s">
+      <x:c r="I126" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J126" s="1" t="s">
         <x:v>666</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>662</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
+      <x:c r="H127" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="E127" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="K127" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="F128" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G128" s="1" t="s">
+      <x:c r="H128" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="H128" s="1" t="s">
+      <x:c r="I128" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J128" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="I128" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J128" s="1" t="s">
+      <x:c r="K128" s="1" t="s">
         <x:v>677</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="D129" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>680</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="E130" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G130" s="1" t="s">
+      <x:c r="H130" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="H130" s="1" t="s">
+      <x:c r="I130" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J130" s="1" t="s">
         <x:v>687</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>677</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="K133" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L133" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="K134" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L134" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="K135" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L135" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">