--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83ec788776504f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0f175c56374bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260430" sheetId="1" r:id="Rd64409ffd8b54c7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260521" sheetId="1" r:id="R6ddb16cab90c4e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1500" uniqueCount="696">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1500" uniqueCount="707">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -58,2076 +58,2109 @@
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Nissan Motor Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7YS2P3</x:t>
   </x:si>
   <x:si>
     <x:t>4.345</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>106,503,000</x:t>
-[...2 lines deleted...]
-    <x:t>$105,888,461.24</x:t>
+    <x:t>107,803,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,052,021.98</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.45%</x:t>
+    <x:t>3.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NR6TKJ0</x:t>
   </x:si>
   <x:si>
     <x:t>7.000</x:t>
   </x:si>
   <x:si>
-    <x:t>98,375,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.37%</x:t>
+    <x:t>99,683,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,222,541.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7YT6N5</x:t>
   </x:si>
   <x:si>
     <x:t>4.810</x:t>
   </x:si>
   <x:si>
-    <x:t>106,525,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.27%</x:t>
+    <x:t>107,675,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,444,532.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016KD65M2</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
-    <x:t>78,750,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>79,575,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,336,019.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
+    <x:t>Dresdner Funding Trust I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000259Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,792,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,352,439.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Germany</x:t>
+  </x:si>
+  <x:si>
     <x:t>Celanese Us Holdings Llc</x:t>
   </x:si>
   <x:si>
+    <x:t>07/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018PJG3C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,454,556.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/15/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HVFYF48</x:t>
   </x:si>
   <x:si>
     <x:t>6.950</x:t>
   </x:si>
   <x:si>
-    <x:t>49,225,000</x:t>
-[...29 lines deleted...]
-    <x:t>Germany</x:t>
+    <x:t>49,825,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,433,608.44</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HVFYDX1</x:t>
   </x:si>
   <x:si>
     <x:t>6.800</x:t>
   </x:si>
   <x:si>
-    <x:t>$54,471,564.59</x:t>
-[...11 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>$53,082,397.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Resorts World Las Vegas Llc / Rwlv Capi</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NS2HX12</x:t>
   </x:si>
   <x:si>
     <x:t>4.625</x:t>
   </x:si>
   <x:si>
-    <x:t>49,255,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>49,805,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,700,922.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Pacificorp</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2055</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SX471B0</x:t>
   </x:si>
   <x:si>
     <x:t>7.375</x:t>
   </x:si>
   <x:si>
-    <x:t>41,825,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>42,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,390,703.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018PJG371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,375,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,097,889.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HVFYC72</x:t>
   </x:si>
   <x:si>
     <x:t>6.600</x:t>
   </x:si>
   <x:si>
-    <x:t>36,725,000</x:t>
-[...17 lines deleted...]
-    <x:t>$39,527,087.14</x:t>
+    <x:t>37,175,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,723,128.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perrigo Finance Unlimited Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ08Y98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,476,298.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Paramount Global</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00SW8BQR6</x:t>
   </x:si>
   <x:si>
     <x:t>4.950</x:t>
   </x:si>
   <x:si>
-    <x:t>38,025,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>38,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,414,399.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Huntsman International Llc</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NGT4PQ0</x:t>
   </x:si>
   <x:si>
     <x:t>4.500</x:t>
   </x:si>
   <x:si>
-    <x:t>36,875,000</x:t>
-[...20 lines deleted...]
-    <x:t>$35,736,906.62</x:t>
+    <x:t>$36,041,676.78</x:t>
   </x:si>
   <x:si>
     <x:t>1.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ireland</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Methanex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q6Y2GK1</x:t>
   </x:si>
   <x:si>
     <x:t>5.250</x:t>
   </x:si>
   <x:si>
-    <x:t>34,450,000</x:t>
-[...2 lines deleted...]
-    <x:t>$34,939,118.78</x:t>
+    <x:t>34,825,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,496,494.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fs Kkr Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012TFS794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,115,182.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>Canada</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>01/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QSG4643</x:t>
   </x:si>
   <x:si>
     <x:t>6.125</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,021,991.89</x:t>
+    <x:t>$34,554,773.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordstrom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006G2HB38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,050,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,070,889.12</x:t>
   </x:si>
   <x:si>
     <x:t>1.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>Nordstrom Inc</x:t>
-[...14 lines deleted...]
-    <x:t>$33,976,574.08</x:t>
+    <x:t>Vf Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TCX6Q42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,306,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,787,732.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Whirlpool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NDYBB76</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,582,986.15</x:t>
-[...20 lines deleted...]
-    <x:t>$33,533,963.63</x:t>
+    <x:t>$33,571,912.13</x:t>
   </x:si>
   <x:si>
     <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Nissan Motor Acceptance Co Llc</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J9B7JK2</x:t>
   </x:si>
   <x:si>
     <x:t>7.050</x:t>
   </x:si>
   <x:si>
-    <x:t>29,825,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>30,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,260,777.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000BBRF6</x:t>
   </x:si>
   <x:si>
     <x:t>6.875</x:t>
   </x:si>
   <x:si>
-    <x:t>32,825,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>33,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,519,754.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N48GCC9</x:t>
   </x:si>
   <x:si>
-    <x:t>29,525,000</x:t>
-[...2 lines deleted...]
-    <x:t>$29,875,668.39</x:t>
+    <x:t>29,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,348,489.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transocean International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000W4J4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,810,971.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.97%</x:t>
   </x:si>
   <x:si>
-    <x:t>Transocean International Ltd</x:t>
-[...14 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>07/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018PJG317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,974,295.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Telecom Italia Capital Sa</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00000X252</x:t>
   </x:si>
   <x:si>
     <x:t>7.721</x:t>
   </x:si>
   <x:si>
-    <x:t>24,600,000</x:t>
-[...2 lines deleted...]
-    <x:t>$28,654,975.63</x:t>
+    <x:t>24,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,949,496.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newell Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGXVV28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,448,475.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.93%</x:t>
   </x:si>
   <x:si>
-    <x:t>Italy</x:t>
-[...11 lines deleted...]
-    <x:t>$28,597,617.77</x:t>
+    <x:t>03/15/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004QCVDX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,525,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,375,926.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0050N18L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,425,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,315,986.17</x:t>
   </x:si>
   <x:si>
     <x:t>Bombardier Inc</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00008TWC6</x:t>
   </x:si>
   <x:si>
     <x:t>7.450</x:t>
   </x:si>
   <x:si>
-    <x:t>25,100,000</x:t>
-[...50 lines deleted...]
-    <x:t>$28,307,314.27</x:t>
+    <x:t>25,376,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,962,849.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockies Express Pipeline Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NSL8L43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,415,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,689,901.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>07/18/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00001HGB0</x:t>
   </x:si>
   <x:si>
     <x:t>7.200</x:t>
   </x:si>
   <x:si>
-    <x:t>24,625,000</x:t>
-[...2 lines deleted...]
-    <x:t>$27,412,968.63</x:t>
+    <x:t>$27,536,934.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000WL60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,475,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,345,938.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.89%</x:t>
   </x:si>
   <x:si>
-    <x:t>07/30/2030</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>05/19/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TSW2BF2</x:t>
   </x:si>
   <x:si>
     <x:t>4.200</x:t>
   </x:si>
   <x:si>
-    <x:t>30,400,000</x:t>
-[...17 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>30,758,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,412,737.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptiv Swiss Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNNZPC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,975,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,334,753.99</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00003HHT5</x:t>
   </x:si>
   <x:si>
     <x:t>6.375</x:t>
   </x:si>
   <x:si>
-    <x:t>24,575,000</x:t>
-[...23 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>24,875,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,879,469.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000BKK89</x:t>
   </x:si>
   <x:si>
     <x:t>6.000</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,453,390.44</x:t>
+    <x:t>$25,533,190.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.83%</x:t>
   </x:si>
   <x:si>
+    <x:t>04/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000R05L4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,231,606.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Navient Corp</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00004FRQ6</x:t>
   </x:si>
   <x:si>
     <x:t>5.625</x:t>
   </x:si>
   <x:si>
-    <x:t>29,225,000</x:t>
-[...11 lines deleted...]
-    <x:t>$24,930,588.50</x:t>
+    <x:t>29,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,925,598.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Fluor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LSDJQ97</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
-    <x:t>24,893,000</x:t>
-[...2 lines deleted...]
-    <x:t>$24,774,027.80</x:t>
+    <x:t>25,168,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,804,505.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K15GWN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,710,563.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZJJYVZ6</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
-    <x:t>25,562,000</x:t>
-[...17 lines deleted...]
-    <x:t>$24,188,957.89</x:t>
+    <x:t>25,837,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,644,072.10</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014H113Z3</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,136,839.67</x:t>
+    <x:t>24,925,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,489,046.43</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QRX4L45</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,481,448.58</x:t>
+    <x:t>$23,788,525.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Advance Auto Parts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VQQGZ91</x:t>
   </x:si>
   <x:si>
     <x:t>3.900</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,129,826.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$23,434,374.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NDYSQH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,272,224.92</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q9KR2W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,578,617.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sealed Air Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00007X5K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,375,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,329,686.85</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/18/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GN95L88</x:t>
   </x:si>
   <x:si>
     <x:t>5.650</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,391,506.58</x:t>
-[...29 lines deleted...]
-    <x:t>$22,132,624.89</x:t>
+    <x:t>$22,031,730.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.72%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sealed Air Corp</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Brandywine Operating Partnership Lp</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J6GNLG7</x:t>
   </x:si>
   <x:si>
     <x:t>3.950</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,034,902.53</x:t>
+    <x:t>22,450,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,922,036.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K4JR4P3</x:t>
   </x:si>
   <x:si>
+    <x:t>19,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,013,538.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00002HMW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.500</x:t>
+  </x:si>
+  <x:si>
     <x:t>19,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,730,212.69</x:t>
-[...20 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>$20,526,034.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buckeye Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J6FSCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,032,542.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CGX53C8</x:t>
   </x:si>
   <x:si>
     <x:t>5.375</x:t>
   </x:si>
   <x:si>
-    <x:t>20,650,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>20,875,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,960,630.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Properties Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q72JRK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,936,346.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Embarq Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000CFMW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,450,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,681,210.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011LS0Y42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,175,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,635,200.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XFB5MN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,598,254.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HZPQJY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,466,337.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2050</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TSW2BM4</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,789,760.09</x:t>
-[...35 lines deleted...]
-    <x:t>Australia</x:t>
+    <x:t>30,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,451,874.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HTH10P4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,403,593.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilton Re Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XWYSH90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,889,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,373,144.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dpl Llc/Ohio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SGDXN50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,965,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,330,419.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Americom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/25/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0065Z7P55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,307,076.75</x:t>
   </x:si>
   <x:si>
     <x:t>Tenet Healthcare Corp</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000060XN7</x:t>
   </x:si>
   <x:si>
-    <x:t>17,800,000</x:t>
-[...53 lines deleted...]
-    <x:t>$19,318,592.39</x:t>
+    <x:t>17,975,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,250,537.94</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2053</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GN95LD2</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,285,381.14</x:t>
-[...26 lines deleted...]
-    <x:t>$19,162,299.67</x:t>
+    <x:t>$18,955,441.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWRFF09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,292,563.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005K2ZC06</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,561,680.48</x:t>
-[...23 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$18,172,441.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JXHW3R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,108,861.04</x:t>
   </x:si>
   <x:si>
     <x:t>Yum! Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000KR6H3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,025,000</x:t>
-[...29 lines deleted...]
-    <x:t>$17,906,666.12</x:t>
+    <x:t>16,175,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,791,574.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG00QDGKZM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,500,562.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019K3NT38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,491,252.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNYH763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,214,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,349,914.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0116QXQQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,241,929.58</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RDRXGW9</x:t>
   </x:si>
   <x:si>
     <x:t>4.800</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,174,417.96</x:t>
-[...14 lines deleted...]
-    <x:t>$17,116,421.09</x:t>
+    <x:t>$17,041,679.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumen Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000JXSP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,350,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,861,693.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XK3KNN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,422,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,761,880.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Tcp Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/30/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N0Q4YY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,165,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,486,718.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q08FX59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,357,238.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00737P6S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,316,152.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CXCGR12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,290,126.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macy's Retail Holdings Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007JNT9G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,240,894.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vornado Realty Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112HF027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,093,234.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2050</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TN4JZS4</x:t>
   </x:si>
   <x:si>
     <x:t>4.600</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,108,379.54</x:t>
-[...104 lines deleted...]
-    <x:t>$16,198,620.03</x:t>
+    <x:t>$15,954,519.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpo Cnw Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000097KS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,975,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,869,374.32</x:t>
   </x:si>
   <x:si>
     <x:t>Kohl's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZVB4MQ2</x:t>
   </x:si>
   <x:si>
     <x:t>3.625</x:t>
   </x:si>
   <x:si>
-    <x:t>19,100,000</x:t>
-[...59 lines deleted...]
-    <x:t>$15,904,023.32</x:t>
+    <x:t>19,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,752,404.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00005NKC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,925,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,470,430.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRDSD80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,973,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,368,789.58</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2049</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q9KR2Y7</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,492,180.96</x:t>
-[...14 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$15,361,222.93</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015QGM561</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,229,780.41</x:t>
-[...8 lines deleted...]
-    <x:t>$15,164,062.60</x:t>
+    <x:t>$15,346,123.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Murphy Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NX70F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,344,246.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceaneering International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JXGP4D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,938,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,278,223.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H1J1TV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,375,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,020,060.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>Oceaneering International Inc</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>06/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NDXY371</x:t>
   </x:si>
   <x:si>
-    <x:t>15,200,000</x:t>
-[...2 lines deleted...]
-    <x:t>$14,912,684.89</x:t>
+    <x:t>15,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,952,040.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJH2WG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,175,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,918,169.62</x:t>
   </x:si>
   <x:si>
     <x:t>Transalta Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000V3KC9</x:t>
   </x:si>
   <x:si>
     <x:t>6.500</x:t>
   </x:si>
   <x:si>
-    <x:t>14,760,000</x:t>
-[...29 lines deleted...]
-    <x:t>$14,784,126.67</x:t>
+    <x:t>14,935,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,871,573.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZVD9QG5</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,618,194.08</x:t>
+    <x:t>$14,484,666.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>United States Steel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00000PKZ8</x:t>
   </x:si>
   <x:si>
     <x:t>6.650</x:t>
   </x:si>
   <x:si>
-    <x:t>13,500,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>13,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,338,012.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012HNR6J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,105,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,128,391.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safeway Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000067R08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,975,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,896,245.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007J4V2Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,834,617.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000726P0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,814,788.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bath &amp; Body Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00001TRM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,801,122.81</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000KMF24</x:t>
   </x:si>
   <x:si>
     <x:t>6.450</x:t>
   </x:si>
   <x:si>
-    <x:t>14,105,000</x:t>
-[...74 lines deleted...]
-    <x:t>$13,706,091.45</x:t>
+    <x:t>14,280,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,789,030.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000BPZL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,425,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,521,402.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0073BLQS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,315,301.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005GR5GM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,714,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,156,984.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prospect Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PNSRX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,901,288.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F818595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,961,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,808,737.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNYH7C6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,791,513.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009LH9PG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,789,641.63</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LNT9BZ1</x:t>
   </x:si>
   <x:si>
     <x:t>5.750</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,496,139.88</x:t>
-[...26 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$12,719,198.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175QZS82</x:t>
   </x:si>
   <x:si>
     <x:t>4.700</x:t>
   </x:si>
   <x:si>
-    <x:t>14,775,000</x:t>
-[...77 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$12,513,648.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Warnermedia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G4GG513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,575,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,108,655.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00007SFJ9</x:t>
   </x:si>
   <x:si>
-    <x:t>13,100,000</x:t>
-[...2 lines deleted...]
-    <x:t>$12,209,905.43</x:t>
+    <x:t>13,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,851,552.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007VHWCG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,740,465.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010FXJ678</x:t>
   </x:si>
   <x:si>
     <x:t>2.400</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,129,051.14</x:t>
-[...32 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$11,541,358.23</x:t>
   </x:si>
   <x:si>
     <x:t>Crane Nxt Co</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2048</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JYFZ482</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,352,251.10</x:t>
+    <x:t>17,425,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,256,259.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007LSWBJ9</x:t>
   </x:si>
   <x:si>
     <x:t>4.900</x:t>
   </x:si>
   <x:si>
-    <x:t>14,975,000</x:t>
-[...2 lines deleted...]
-    <x:t>$11,231,893.96</x:t>
+    <x:t>15,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,235,587.87</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YPMJ34</x:t>
   </x:si>
   <x:si>
-    <x:t>16,750,000</x:t>
-[...2 lines deleted...]
-    <x:t>$11,167,609.81</x:t>
+    <x:t>16,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,214,503.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0033KCB98</x:t>
   </x:si>
   <x:si>
     <x:t>4.850</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,485,066.50</x:t>
+    <x:t>15,425,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,366,974.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Ses Sa</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004CZ8KY0</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,609,832.56</x:t>
+    <x:t>$9,656,509.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Luxembourg</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002D9FKF4</x:t>
   </x:si>
   <x:si>
-    <x:t>12,325,000</x:t>
-[...2 lines deleted...]
-    <x:t>$9,518,711.65</x:t>
+    <x:t>12,450,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,582,547.06</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0045Z3HD3</x:t>
   </x:si>
   <x:si>
     <x:t>5.150</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,378,829.94</x:t>
+    <x:t>$8,647,527.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003MMKXQ7</x:t>
   </x:si>
   <x:si>
     <x:t>4.300</x:t>
   </x:si>
   <x:si>
-    <x:t>12,305,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>12,430,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,528,128.04</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0063HNBF9</x:t>
   </x:si>
   <x:si>
-    <x:t>10,575,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>10,675,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,178,523.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00171TW32</x:t>
   </x:si>
   <x:si>
     <x:t>5.900</x:t>
   </x:si>
   <x:si>
-    <x:t>9,125,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>9,225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,033,554.09</x:t>
   </x:si>
   <x:si>
     <x:t>Xerox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000MMJZ6</x:t>
   </x:si>
   <x:si>
     <x:t>6.750</x:t>
   </x:si>
   <x:si>
-    <x:t>17,294,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>17,419,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,003,023.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008748H46</x:t>
   </x:si>
   <x:si>
-    <x:t>12,375,000</x:t>
-[...2 lines deleted...]
-    <x:t>$3,630,752.85</x:t>
+    <x:t>$3,746,620.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>14,354,302</x:t>
-[...2 lines deleted...]
-    <x:t>$14,354,301.50</x:t>
+    <x:t>13,199,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,199,191.17</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-335,258.67</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-777,387.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2155,51 +2188,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf563a1b9ad444420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcefa927a377b4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd64409ffd8b54c7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88bd807d31604061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R61c1f3e544a6445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ddb16cab90c4e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L136"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
@@ -2474,4885 +2507,4885 @@
       <x:c r="C8" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J27" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="H36" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J47" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J66" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="I66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K66" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J86" s="1" t="s">
         <x:v>454</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J107" s="1" t="s">
         <x:v>555</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="K127" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="K128" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="K133" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L133" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="K134" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L134" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="K135" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L135" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12" ht="15" customHeight="1">
       <x:c r="A136" s="2" t="s">
-        <x:v>695</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="B136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>