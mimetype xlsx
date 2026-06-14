--- v1 (2026-05-25)
+++ v2 (2026-06-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0f175c56374bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a4a29bcd864a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260521" sheetId="1" r:id="R6ddb16cab90c4e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260611" sheetId="1" r:id="Ra83ef90b6d314546"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1500" uniqueCount="707">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1500" uniqueCount="704">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -58,2109 +58,2100 @@
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Nissan Motor Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7YS2P3</x:t>
   </x:si>
   <x:si>
     <x:t>4.345</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>107,803,000</x:t>
-[...2 lines deleted...]
-    <x:t>$107,052,021.98</x:t>
+    <x:t>106,228,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,048,900.92</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.48%</x:t>
+    <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NR6TKJ0</x:t>
   </x:si>
   <x:si>
     <x:t>7.000</x:t>
   </x:si>
   <x:si>
-    <x:t>99,683,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.39%</x:t>
+    <x:t>98,933,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,999,577.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7YT6N5</x:t>
   </x:si>
   <x:si>
     <x:t>4.810</x:t>
   </x:si>
   <x:si>
-    <x:t>107,675,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.30%</x:t>
+    <x:t>106,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,356,842.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016KD65M2</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
-    <x:t>79,575,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>79,125,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,789,808.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>Dresdner Funding Trust I</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000259Q1</x:t>
   </x:si>
   <x:si>
     <x:t>8.151</x:t>
   </x:si>
   <x:si>
-    <x:t>49,792,000</x:t>
-[...2 lines deleted...]
-    <x:t>$55,352,439.77</x:t>
+    <x:t>49,467,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,119,961.29</x:t>
   </x:si>
   <x:si>
     <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Germany</x:t>
   </x:si>
   <x:si>
     <x:t>Celanese Us Holdings Llc</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018PJG3C5</x:t>
   </x:si>
   <x:si>
-    <x:t>49,750,000</x:t>
-[...2 lines deleted...]
-    <x:t>$53,454,556.34</x:t>
+    <x:t>49,475,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,650,189.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HVFYF48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,291,446.46</x:t>
   </x:si>
   <x:si>
     <x:t>1.74%</x:t>
   </x:si>
   <x:si>
-    <x:t>11/15/2033</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>11/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HVFYDX1</x:t>
   </x:si>
   <x:si>
     <x:t>6.800</x:t>
   </x:si>
   <x:si>
-    <x:t>$53,082,397.95</x:t>
+    <x:t>$53,036,122.54</x:t>
   </x:si>
   <x:si>
     <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Resorts World Las Vegas Llc / Rwlv Capi</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NS2HX12</x:t>
   </x:si>
   <x:si>
     <x:t>4.625</x:t>
   </x:si>
   <x:si>
-    <x:t>49,805,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>49,505,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,047,134.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Pacificorp</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2055</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SX471B0</x:t>
   </x:si>
   <x:si>
     <x:t>7.375</x:t>
   </x:si>
   <x:si>
-    <x:t>42,275,000</x:t>
-[...2 lines deleted...]
-    <x:t>$43,390,703.04</x:t>
+    <x:t>42,050,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,101,745.23</x:t>
   </x:si>
   <x:si>
     <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018PJG371</x:t>
   </x:si>
   <x:si>
-    <x:t>37,375,000</x:t>
-[...2 lines deleted...]
-    <x:t>$40,097,889.07</x:t>
+    <x:t>37,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,957,903.63</x:t>
   </x:si>
   <x:si>
     <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HVFYC72</x:t>
   </x:si>
   <x:si>
     <x:t>6.600</x:t>
   </x:si>
   <x:si>
-    <x:t>37,175,000</x:t>
-[...2 lines deleted...]
-    <x:t>$38,723,128.06</x:t>
+    <x:t>36,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,644,361.41</x:t>
   </x:si>
   <x:si>
     <x:t>1.26%</x:t>
   </x:si>
   <x:si>
+    <x:t>Paramount Global</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SW8BQR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,045,778.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Perrigo Finance Unlimited Co</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ08Y98</x:t>
   </x:si>
   <x:si>
     <x:t>3.150</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,476,298.56</x:t>
-[...2 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>$36,787,029.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Ireland</x:t>
   </x:si>
   <x:si>
-    <x:t>Paramount Global</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Huntsman International Llc</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NGT4PQ0</x:t>
   </x:si>
   <x:si>
     <x:t>4.500</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,041,676.78</x:t>
+    <x:t>$35,981,264.34</x:t>
   </x:si>
   <x:si>
     <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Methanex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q6Y2GK1</x:t>
   </x:si>
   <x:si>
     <x:t>5.250</x:t>
   </x:si>
   <x:si>
-    <x:t>34,825,000</x:t>
-[...2 lines deleted...]
-    <x:t>$35,496,494.58</x:t>
+    <x:t>34,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,291,255.54</x:t>
   </x:si>
   <x:si>
     <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Canada</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012TFS794</x:t>
   </x:si>
   <x:si>
     <x:t>3.125</x:t>
   </x:si>
   <x:si>
-    <x:t>37,300,000</x:t>
-[...2 lines deleted...]
-    <x:t>$35,115,182.24</x:t>
+    <x:t>$35,125,916.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordstrom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006G2HB38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,008,178.15</x:t>
   </x:si>
   <x:si>
     <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QSG4643</x:t>
   </x:si>
   <x:si>
     <x:t>6.125</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,554,773.91</x:t>
-[...23 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>$34,472,545.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Vf Corp</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TCX6Q42</x:t>
   </x:si>
   <x:si>
     <x:t>2.950</x:t>
   </x:si>
   <x:si>
-    <x:t>37,306,000</x:t>
-[...2 lines deleted...]
-    <x:t>$33,787,732.85</x:t>
+    <x:t>37,106,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,767,570.28</x:t>
   </x:si>
   <x:si>
     <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Whirlpool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NDYBB76</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,571,912.13</x:t>
-[...2 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$32,986,609.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000BBRF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,725,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,819,137.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Nissan Motor Acceptance Co Llc</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J9B7JK2</x:t>
   </x:si>
   <x:si>
     <x:t>7.050</x:t>
   </x:si>
   <x:si>
+    <x:t>29,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,023,334.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N48GCC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,675,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,327,460.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newell Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGXVV28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,853,803.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0050N18L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,822,744.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004QCVDX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,175,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,684,061.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transocean International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000W4J4</x:t>
+  </x:si>
+  <x:si>
     <x:t>30,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,260,777.15</x:t>
-[...50 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$29,342,957.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018PJG317</x:t>
   </x:si>
   <x:si>
-    <x:t>27,550,000</x:t>
-[...2 lines deleted...]
-    <x:t>$28,974,295.11</x:t>
+    <x:t>27,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,890,864.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Telecom Italia Capital Sa</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00000X252</x:t>
   </x:si>
   <x:si>
     <x:t>7.721</x:t>
   </x:si>
   <x:si>
-    <x:t>24,900,000</x:t>
-[...2 lines deleted...]
-    <x:t>$28,949,496.11</x:t>
+    <x:t>24,725,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,138,242.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Italy</x:t>
   </x:si>
   <x:si>
-    <x:t>Newell Brands Inc</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>Bombardier Inc</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00008TWC6</x:t>
   </x:si>
   <x:si>
     <x:t>7.450</x:t>
   </x:si>
   <x:si>
-    <x:t>25,376,000</x:t>
-[...2 lines deleted...]
-    <x:t>$27,962,849.28</x:t>
+    <x:t>25,226,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,070,500.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000WL60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,825,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,845,534.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.91%</x:t>
   </x:si>
   <x:si>
+    <x:t>07/18/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00001HGB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,640,176.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rockies Express Pipeline Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NSL8L43</x:t>
   </x:si>
   <x:si>
-    <x:t>27,415,000</x:t>
-[...32 lines deleted...]
-    <x:t>$27,345,938.53</x:t>
+    <x:t>27,215,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,500,651.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TSW2BF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,233,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,232,137.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.89%</x:t>
   </x:si>
   <x:si>
-    <x:t>05/19/2032</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Aptiv Swiss Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2054</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PNNZPC0</x:t>
   </x:si>
   <x:si>
-    <x:t>24,975,000</x:t>
-[...2 lines deleted...]
-    <x:t>$26,334,753.99</x:t>
+    <x:t>$26,094,543.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00003HHT5</x:t>
   </x:si>
   <x:si>
     <x:t>6.375</x:t>
   </x:si>
   <x:si>
-    <x:t>24,875,000</x:t>
-[...2 lines deleted...]
-    <x:t>$25,879,469.07</x:t>
+    <x:t>24,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,905,442.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000R05L4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,597,301.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000BKK89</x:t>
   </x:si>
   <x:si>
     <x:t>6.000</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,533,190.36</x:t>
+    <x:t>$25,510,158.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.83%</x:t>
   </x:si>
   <x:si>
-    <x:t>04/15/2040</x:t>
-[...8 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>Fluor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LSDJQ97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,043,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,866,429.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K15GWN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,532,489.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZJJYVZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,487,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,407,457.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014H113Z3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,371,397.64</x:t>
   </x:si>
   <x:si>
     <x:t>Navient Corp</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00004FRQ6</x:t>
   </x:si>
   <x:si>
     <x:t>5.625</x:t>
   </x:si>
   <x:si>
-    <x:t>29,650,000</x:t>
-[...65 lines deleted...]
-    <x:t>$24,489,046.43</x:t>
+    <x:t>29,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,324,154.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QRX4L45</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,788,525.68</x:t>
+    <x:t>$23,923,061.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NDYSQH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,557,634.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Advance Auto Parts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VQQGZ91</x:t>
   </x:si>
   <x:si>
     <x:t>3.900</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,434,374.50</x:t>
+    <x:t>$23,324,453.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.76%</x:t>
   </x:si>
   <x:si>
-    <x:t>Hudson Pacific Properties Lp</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q9KR2W9</x:t>
   </x:si>
   <x:si>
     <x:t>3.450</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,578,617.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$22,736,914.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Sealed Air Corp</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00007X5K3</x:t>
   </x:si>
   <x:si>
-    <x:t>22,375,000</x:t>
-[...2 lines deleted...]
-    <x:t>$22,329,686.85</x:t>
+    <x:t>22,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,568,621.88</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GN95L88</x:t>
   </x:si>
   <x:si>
     <x:t>5.650</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,031,730.85</x:t>
+    <x:t>$22,006,147.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Brandywine Operating Partnership Lp</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J6GNLG7</x:t>
   </x:si>
   <x:si>
     <x:t>3.950</x:t>
   </x:si>
   <x:si>
-    <x:t>22,450,000</x:t>
-[...2 lines deleted...]
-    <x:t>$21,922,036.06</x:t>
+    <x:t>22,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,772,689.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K4JR4P3</x:t>
   </x:si>
   <x:si>
-    <x:t>19,900,000</x:t>
-[...2 lines deleted...]
-    <x:t>$21,013,538.93</x:t>
+    <x:t>19,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,944,083.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
+    <x:t>04/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGX53C8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,785,291.77</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00002HMW2</x:t>
   </x:si>
   <x:si>
     <x:t>7.500</x:t>
   </x:si>
   <x:si>
-    <x:t>19,700,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>19,575,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,334,496.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TSW2BM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,258,476.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Properties Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q72JRK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,994,564.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011LS0Y42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,832,252.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HZPQJY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,569,387.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XFB5MN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,519,131.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Americom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/25/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0065Z7P55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,518,471.06</x:t>
   </x:si>
   <x:si>
     <x:t>Buckeye Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J6FSCK9</x:t>
   </x:si>
   <x:si>
     <x:t>4.125</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,032,542.53</x:t>
-[...2 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>19,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,466,604.84</x:t>
   </x:si>
   <x:si>
     <x:t>Australia</x:t>
   </x:si>
   <x:si>
-    <x:t>04/01/2036</x:t>
-[...23 lines deleted...]
-    <x:t>$19,936,346.38</x:t>
+    <x:t>11/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HTH10P4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,353,696.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dpl Llc/Ohio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SGDXN50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,765,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,234,425.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GN95LD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,083,971.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000060XN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,875,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,081,334.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilton Re Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XWYSH90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,789,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,017,355.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWRFF09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,394,331.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JXHW3R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,135,959.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K2ZC06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,038,459.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000KR6H3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,615,406.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QDGKZM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,613,256.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019K3NT38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,424,671.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0116QXQQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,405,437.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNYH763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,989,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,200,998.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RDRXGW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,025,376.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumen Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000JXSP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,759,199.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XK3KNN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,297,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,660,496.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q08FX59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,610,101.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macy's Retail Holdings Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007JNT9G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,125,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,525,251.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00737P6S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,390,378.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kohl's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZVB4MQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,231,544.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Tcp Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/30/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N0Q4YY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,065,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,035,228.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vornado Realty Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112HF027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,915,412.57</x:t>
   </x:si>
   <x:si>
     <x:t>Embarq Llc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000CFMW2</x:t>
   </x:si>
   <x:si>
     <x:t>7.995</x:t>
   </x:si>
   <x:si>
-    <x:t>60,450,000</x:t>
-[...317 lines deleted...]
-    <x:t>$16,316,152.69</x:t>
+    <x:t>60,125,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,792,733.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpo Cnw Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000097KS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,700,693.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00005NKC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,595,557.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q9KR2Y7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,556,023.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015QGM561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,370,014.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H1J1TV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,347,944.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceaneering International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JXGP4D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,838,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,297,918.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRDSD80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,848,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,277,494.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Murphy Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NX70F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,196,768.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NDXY371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,034,695.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJH2WG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,425,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,000,862.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transalta Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000V3KC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,835,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,783,506.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZVD9QG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,682,012.37</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2046</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CXCGR12</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,290,126.57</x:t>
-[...32 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$14,601,047.18</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2050</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TN4JZS4</x:t>
   </x:si>
   <x:si>
     <x:t>4.600</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,954,519.57</x:t>
-[...182 lines deleted...]
-    <x:t>$14,484,666.43</x:t>
+    <x:t>$14,560,315.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009LH9PG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,125,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,475,636.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
+    <x:t>Bath &amp; Body Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00001TRM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,232,553.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012HNR6J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,880,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,954,865.42</x:t>
+  </x:si>
+  <x:si>
     <x:t>United States Steel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00000PKZ8</x:t>
   </x:si>
   <x:si>
     <x:t>6.650</x:t>
   </x:si>
   <x:si>
-    <x:t>13,625,000</x:t>
-[...17 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>13,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,922,905.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Safeway Inc</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000067R08</x:t>
   </x:si>
   <x:si>
     <x:t>7.250</x:t>
   </x:si>
   <x:si>
-    <x:t>12,975,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>12,925,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,868,917.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000726P0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,746,497.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000KMF24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,205,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,630,157.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000BPZL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,375,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,540,097.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007J4V2Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,834,617.36</x:t>
-[...56 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$13,501,305.70</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0073BLQS5</x:t>
   </x:si>
   <x:si>
     <x:t>5.600</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,315,301.48</x:t>
+    <x:t>$13,171,956.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005GR5GM6</x:t>
   </x:si>
   <x:si>
     <x:t>5.350</x:t>
   </x:si>
   <x:si>
-    <x:t>13,714,000</x:t>
-[...2 lines deleted...]
-    <x:t>$13,156,984.57</x:t>
+    <x:t>13,614,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,075,202.27</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012PNSRX0</x:t>
   </x:si>
   <x:si>
     <x:t>3.437</x:t>
   </x:si>
   <x:si>
-    <x:t>14,025,000</x:t>
-[...2 lines deleted...]
-    <x:t>$12,901,288.14</x:t>
+    <x:t>13,825,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,887,842.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
+    <x:t>09/13/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNYH7C6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,649,083.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007VHWCG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,276,027.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Warnermedia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G4GG513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,262,604.65</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG01F818595</x:t>
   </x:si>
   <x:si>
-    <x:t>14,961,000</x:t>
-[...29 lines deleted...]
-    <x:t>$12,789,641.63</x:t>
+    <x:t>14,836,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,172,675.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00007SFJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,450,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,038,201.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LNT9BZ1</x:t>
   </x:si>
   <x:si>
     <x:t>5.750</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,719,198.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$11,888,490.69</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175QZS82</x:t>
   </x:si>
   <x:si>
     <x:t>4.700</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,513,648.60</x:t>
-[...41 lines deleted...]
-    <x:t>$11,740,465.11</x:t>
+    <x:t>$11,766,626.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
+    <x:t>08/15/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YPMJ34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,175,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,613,844.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007LSWBJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,431,381.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010FXJ678</x:t>
   </x:si>
   <x:si>
     <x:t>2.400</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,541,358.23</x:t>
+    <x:t>$11,243,611.66</x:t>
   </x:si>
   <x:si>
     <x:t>Crane Nxt Co</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2048</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JYFZ482</x:t>
   </x:si>
   <x:si>
-    <x:t>17,425,000</x:t>
-[...32 lines deleted...]
-    <x:t>$11,214,503.21</x:t>
+    <x:t>$11,233,125.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0033KCB98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,963,022.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2042</x:t>
-[...14 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>01/15/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002D9FKF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,002,090.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Ses Sa</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004CZ8KY0</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,656,509.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$9,756,553.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Luxembourg</x:t>
   </x:si>
   <x:si>
-    <x:t>01/15/2042</x:t>
-[...8 lines deleted...]
-    <x:t>$9,582,547.06</x:t>
+    <x:t>02/15/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003MMKXQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,355,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,742,524.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0045Z3HD3</x:t>
   </x:si>
   <x:si>
     <x:t>5.150</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,647,527.93</x:t>
-[...17 lines deleted...]
-    <x:t>$8,528,128.04</x:t>
+    <x:t>$7,993,218.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0063HNBF9</x:t>
   </x:si>
   <x:si>
-    <x:t>10,675,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>10,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,499,109.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00171TW32</x:t>
   </x:si>
   <x:si>
     <x:t>5.900</x:t>
   </x:si>
   <x:si>
-    <x:t>9,225,000</x:t>
-[...2 lines deleted...]
-    <x:t>$7,033,554.09</x:t>
+    <x:t>9,375,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,341,802.65</x:t>
   </x:si>
   <x:si>
     <x:t>Xerox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000MMJZ6</x:t>
   </x:si>
   <x:si>
     <x:t>6.750</x:t>
   </x:si>
   <x:si>
-    <x:t>17,419,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>17,344,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,246,756.97</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008748H46</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,746,620.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>12,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,818,640.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>13,199,191</x:t>
-[...2 lines deleted...]
-    <x:t>$13,199,191.17</x:t>
+    <x:t>726,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$726,703.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-777,387.17</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$-687,570.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2188,51 +2179,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88bd807d31604061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R61c1f3e544a6445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ddb16cab90c4e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4836edfbacb847cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6131d8d341f64e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra83ef90b6d314546" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L136"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
@@ -2571,89 +2562,89 @@
       </x:c>
       <x:c r="L9" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="H10" s="1" t="s">
+      <x:c r="I10" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J10" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
@@ -2799,101 +2790,101 @@
       </x:c>
       <x:c r="L15" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="H17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="I17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J17" s="1" t="s">
+      <x:c r="K17" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
@@ -2951,4441 +2942,4441 @@
       </x:c>
       <x:c r="L19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="H20" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J23" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="I25" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="I26" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="I27" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J27" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="I31" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="I33" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="K33" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="I35" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="I38" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="I39" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J41" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K42" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="I43" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J43" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="H48" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="I49" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="I50" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J50" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="I51" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="I53" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J53" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="I54" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J54" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="I55" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J55" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="I57" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J57" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="I79" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J79" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="I80" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J80" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H85" s="1" t="s">
+      <x:c r="I85" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J85" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G91" s="1" t="s">
+      <x:c r="I91" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J91" s="1" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="H92" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>500</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G96" s="1" t="s">
+      <x:c r="I96" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J96" s="1" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="I102" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J102" s="1" t="s">
         <x:v>539</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>537</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
+      <x:c r="I103" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J103" s="1" t="s">
         <x:v>545</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>548</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J105" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K105" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G107" s="1" t="s">
+      <x:c r="H107" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="H107" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="F108" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G108" s="1" t="s">
+      <x:c r="H108" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="H108" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="H109" s="1" t="s">
+      <x:c r="I109" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J109" s="1" t="s">
         <x:v>576</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>577</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="H111" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="I111" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J111" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G113" s="1" t="s">
+      <x:c r="I113" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J113" s="1" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>594</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
+      <x:c r="H114" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="F114" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G114" s="1" t="s">
+      <x:c r="I114" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J114" s="1" t="s">
         <x:v>601</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>594</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="H115" s="1" t="s">
+      <x:c r="I115" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J115" s="1" t="s">
         <x:v>606</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>594</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
+      <x:c r="H117" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="F117" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
+      <x:c r="H118" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="F118" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G118" s="1" t="s">
+      <x:c r="I118" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J118" s="1" t="s">
         <x:v>619</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>621</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="F120" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G120" s="1" t="s">
+      <x:c r="I120" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J120" s="1" t="s">
         <x:v>628</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>630</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="F121" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="E121" s="1" t="s">
+      <x:c r="H121" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="F121" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="E122" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
+      <x:c r="H122" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="E122" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G122" s="1" t="s">
+      <x:c r="I122" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J122" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="H122" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K122" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
+      <x:c r="F123" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J125" s="1" t="s">
         <x:v>651</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>656</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="K127" s="1" t="s">
         <x:v>661</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="K128" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="H129" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J129" s="1" t="s">
         <x:v>672</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>671</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="H131" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G132" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="H132" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="K133" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L133" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J134" s="1" t="s">
         <x:v>698</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>582</x:v>
       </x:c>
       <x:c r="K134" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L134" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="I135" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J135" s="1" t="s">
         <x:v>702</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>705</x:v>
       </x:c>
       <x:c r="K135" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L135" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12" ht="15" customHeight="1">
       <x:c r="A136" s="2" t="s">
-        <x:v>706</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="B136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>