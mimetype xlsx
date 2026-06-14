--- v2 (2026-06-14)
+++ v3 (2026-06-14)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a4a29bcd864a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3abbf8ee748a43e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260611" sheetId="1" r:id="Ra83ef90b6d314546"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260611" sheetId="1" r:id="Rb9f4986359f64063"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1500" uniqueCount="704">
   <x:si>
     <x:t>Daily Holdings (%)  06/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -2179,51 +2179,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4836edfbacb847cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6131d8d341f64e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra83ef90b6d314546" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4a9eff865045cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd81c9ace36284230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9f4986359f64063" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L136"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">