--- v3 (2026-06-14)
+++ v4 (2026-07-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3abbf8ee748a43e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cbf587221da45c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260611" sheetId="1" r:id="Rb9f4986359f64063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260701" sheetId="1" r:id="R270a4828917640dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1500" uniqueCount="704">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1500" uniqueCount="703">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -58,2100 +58,2097 @@
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Nissan Motor Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7YS2P3</x:t>
   </x:si>
   <x:si>
     <x:t>4.345</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>106,228,000</x:t>
-[...2 lines deleted...]
-    <x:t>$106,048,900.92</x:t>
+    <x:t>107,603,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,315,198.62</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NR6TKJ0</x:t>
   </x:si>
   <x:si>
     <x:t>7.000</x:t>
   </x:si>
   <x:si>
-    <x:t>98,933,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.40%</x:t>
+    <x:t>99,858,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,222,925.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7YT6N5</x:t>
   </x:si>
   <x:si>
     <x:t>4.810</x:t>
   </x:si>
   <x:si>
-    <x:t>106,250,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.28%</x:t>
+    <x:t>107,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,914,327.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016KD65M2</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
-    <x:t>79,125,000</x:t>
-[...2 lines deleted...]
-    <x:t>$78,789,808.95</x:t>
+    <x:t>79,875,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,857,784.27</x:t>
   </x:si>
   <x:si>
     <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
+    <x:t>Celanese Us Holdings Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018PJG3C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,925,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,197,265.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HVFYF48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,798,464.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dresdner Funding Trust I</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000259Q1</x:t>
   </x:si>
   <x:si>
     <x:t>8.151</x:t>
   </x:si>
   <x:si>
-    <x:t>49,467,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>49,917,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,694,896.68</x:t>
   </x:si>
   <x:si>
     <x:t>Germany</x:t>
   </x:si>
   <x:si>
-    <x:t>Celanese Us Holdings Llc</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>11/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HVFYDX1</x:t>
   </x:si>
   <x:si>
     <x:t>6.800</x:t>
   </x:si>
   <x:si>
-    <x:t>$53,036,122.54</x:t>
-[...2 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>$53,403,108.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Resorts World Las Vegas Llc / Rwlv Capi</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NS2HX12</x:t>
   </x:si>
   <x:si>
     <x:t>4.625</x:t>
   </x:si>
   <x:si>
-    <x:t>49,505,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>49,980,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,780,658.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Pacificorp</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2055</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SX471B0</x:t>
   </x:si>
   <x:si>
     <x:t>7.375</x:t>
   </x:si>
   <x:si>
-    <x:t>42,050,000</x:t>
-[...2 lines deleted...]
-    <x:t>$43,101,745.23</x:t>
+    <x:t>42,450,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,695,270.72</x:t>
   </x:si>
   <x:si>
     <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018PJG371</x:t>
   </x:si>
   <x:si>
-    <x:t>37,100,000</x:t>
-[...2 lines deleted...]
-    <x:t>$39,957,903.63</x:t>
+    <x:t>37,450,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,458,636.17</x:t>
   </x:si>
   <x:si>
     <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HVFYC72</x:t>
   </x:si>
   <x:si>
     <x:t>6.600</x:t>
   </x:si>
   <x:si>
-    <x:t>36,900,000</x:t>
-[...2 lines deleted...]
-    <x:t>$38,644,361.41</x:t>
+    <x:t>37,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,131,423.00</x:t>
   </x:si>
   <x:si>
     <x:t>1.26%</x:t>
   </x:si>
   <x:si>
+    <x:t>Huntsman International Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NGT4PQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,870,566.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Paramount Global</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00SW8BQR6</x:t>
   </x:si>
   <x:si>
     <x:t>4.950</x:t>
   </x:si>
   <x:si>
-    <x:t>39,025,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>38,675,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,779,911.85</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Finance Unlimited Co</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ08Y98</x:t>
   </x:si>
   <x:si>
     <x:t>3.150</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,787,029.68</x:t>
-[...2 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$36,123,639.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Ireland</x:t>
   </x:si>
   <x:si>
-    <x:t>Huntsman International Llc</x:t>
-[...14 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>Fs Kkr Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012TFS794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,448,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,531,243.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordstrom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006G2HB38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,354,378.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSG4643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,980,778.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Methanex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q6Y2GK1</x:t>
   </x:si>
   <x:si>
     <x:t>5.250</x:t>
   </x:si>
   <x:si>
-    <x:t>34,625,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>34,940,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,799,125.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Canada</x:t>
   </x:si>
   <x:si>
-    <x:t>Fs Kkr Capital Corp</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>Vf Corp</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TCX6Q42</x:t>
   </x:si>
   <x:si>
     <x:t>2.950</x:t>
   </x:si>
   <x:si>
-    <x:t>37,106,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>37,456,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,308,752.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Whirlpool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NDYBB76</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,986,609.26</x:t>
-[...2 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>$33,234,547.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000BBRF6</x:t>
   </x:si>
   <x:si>
     <x:t>6.875</x:t>
   </x:si>
   <x:si>
-    <x:t>33,725,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>33,425,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,744,690.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newell Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGXVV28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,610,450.10</x:t>
   </x:si>
   <x:si>
     <x:t>Nissan Motor Acceptance Co Llc</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J9B7JK2</x:t>
   </x:si>
   <x:si>
     <x:t>7.050</x:t>
   </x:si>
   <x:si>
-    <x:t>29,750,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>30,140,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,533,162.12</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N48GCC9</x:t>
   </x:si>
   <x:si>
-    <x:t>29,675,000</x:t>
-[...2 lines deleted...]
-    <x:t>$30,327,460.72</x:t>
+    <x:t>29,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,782,391.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
-    <x:t>Newell Brands Inc</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>09/01/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0050N18L5</x:t>
   </x:si>
   <x:si>
     <x:t>5.850</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,822,744.62</x:t>
+    <x:t>$29,624,853.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004QCVDX7</x:t>
   </x:si>
   <x:si>
     <x:t>4.375</x:t>
   </x:si>
   <x:si>
-    <x:t>45,175,000</x:t>
-[...2 lines deleted...]
-    <x:t>$29,684,061.72</x:t>
+    <x:t>44,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,381,757.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Transocean International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00000W4J4</x:t>
   </x:si>
   <x:si>
-    <x:t>30,150,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>30,450,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,192,765.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018PJG317</x:t>
   </x:si>
   <x:si>
-    <x:t>27,400,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>27,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,849,293.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Telecom Italia Capital Sa</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00000X252</x:t>
   </x:si>
   <x:si>
     <x:t>7.721</x:t>
   </x:si>
   <x:si>
-    <x:t>24,725,000</x:t>
-[...2 lines deleted...]
-    <x:t>$28,138,242.92</x:t>
+    <x:t>24,975,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,811,651.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bombardier Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00008TWC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,476,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,513,543.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.92%</x:t>
   </x:si>
   <x:si>
-    <x:t>Italy</x:t>
-[...17 lines deleted...]
-    <x:t>$28,070,500.49</x:t>
+    <x:t>07/18/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00001HGB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,199,497.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockies Express Pipeline Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NSL8L43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,465,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,770,677.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00000WL60</x:t>
   </x:si>
   <x:si>
     <x:t>7.875</x:t>
   </x:si>
   <x:si>
-    <x:t>25,825,000</x:t>
-[...32 lines deleted...]
-    <x:t>$27,500,651.36</x:t>
+    <x:t>25,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,680,027.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TSW2BF2</x:t>
   </x:si>
   <x:si>
     <x:t>4.200</x:t>
   </x:si>
   <x:si>
-    <x:t>31,233,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>30,933,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,004,179.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00003HHT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,925,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,287,525.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000R05L4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,971,123.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000BKK89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,922,426.63</x:t>
   </x:si>
   <x:si>
     <x:t>Aptiv Swiss Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2054</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PNNZPC0</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,094,543.71</x:t>
-[...41 lines deleted...]
-    <x:t>$25,510,158.90</x:t>
+    <x:t>$25,632,886.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Fluor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LSDJQ97</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
-    <x:t>25,043,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>25,268,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,325,238.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Navient Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00004FRQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,285,644.53</x:t>
   </x:si>
   <x:si>
     <x:t>Diversified Healthcare Trust</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K15GWN9</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,532,489.78</x:t>
+    <x:t>$24,903,946.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZJJYVZ6</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
-    <x:t>25,487,000</x:t>
-[...2 lines deleted...]
-    <x:t>$24,407,457.95</x:t>
+    <x:t>25,787,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,686,820.69</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014H113Z3</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,371,397.64</x:t>
-[...20 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>24,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,336,657.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QRX4L45</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,923,061.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$24,334,787.07</x:t>
   </x:si>
   <x:si>
     <x:t>Hudson Pacific Properties Lp</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NDYSQH4</x:t>
   </x:si>
   <x:si>
     <x:t>4.650</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,557,634.60</x:t>
+    <x:t>$23,974,619.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Advance Auto Parts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VQQGZ91</x:t>
   </x:si>
   <x:si>
     <x:t>3.900</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,324,453.20</x:t>
+    <x:t>24,949,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,645,569.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q9KR2W9</x:t>
   </x:si>
   <x:si>
     <x:t>3.450</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,736,914.67</x:t>
+    <x:t>$23,458,639.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sealed Air Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00007X5K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,475,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,088,945.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.74%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sealed Air Corp</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>05/18/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GN95L88</x:t>
   </x:si>
   <x:si>
     <x:t>5.650</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,006,147.78</x:t>
-[...2 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$23,035,826.08</x:t>
   </x:si>
   <x:si>
     <x:t>Brandywine Operating Partnership Lp</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J6GNLG7</x:t>
   </x:si>
   <x:si>
     <x:t>3.950</x:t>
   </x:si>
   <x:si>
-    <x:t>22,250,000</x:t>
-[...2 lines deleted...]
-    <x:t>$21,772,689.11</x:t>
+    <x:t>$22,095,183.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.71%</x:t>
   </x:si>
   <x:si>
+    <x:t>04/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGX53C8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,975,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,725,217.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K4JR4P3</x:t>
   </x:si>
   <x:si>
-    <x:t>19,800,000</x:t>
-[...20 lines deleted...]
-    <x:t>$20,785,291.77</x:t>
+    <x:t>19,975,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,258,634.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GN95LD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,849,098.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00002HMW2</x:t>
   </x:si>
   <x:si>
     <x:t>7.500</x:t>
   </x:si>
   <x:si>
-    <x:t>19,575,000</x:t>
-[...2 lines deleted...]
-    <x:t>$20,334,496.94</x:t>
+    <x:t>19,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,431,945.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
+    <x:t>08/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011LS0Y42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,335,562.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Properties Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q72JRK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,186,313.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/19/2050</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TSW2BM4</x:t>
   </x:si>
   <x:si>
-    <x:t>31,250,000</x:t>
-[...26 lines deleted...]
-    <x:t>$19,832,252.44</x:t>
+    <x:t>30,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,162,443.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Americom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/25/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0065Z7P55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,930,494.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buckeye Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J6FSCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,802,914.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HZPQJY1</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,569,387.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>$19,778,344.80</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFB5MN6</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,519,131.54</x:t>
-[...35 lines deleted...]
-    <x:t>Australia</x:t>
+    <x:t>$19,766,453.63</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HTH10P4</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,353,696.79</x:t>
+    <x:t>$19,607,285.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Dpl Llc/Ohio</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00SGDXN50</x:t>
   </x:si>
   <x:si>
     <x:t>4.350</x:t>
   </x:si>
   <x:si>
-    <x:t>19,765,000</x:t>
-[...11 lines deleted...]
-    <x:t>$19,083,971.93</x:t>
+    <x:t>19,965,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,568,157.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000060XN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,050,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,431,125.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilton Re Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XWYSH90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,964,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,322,014.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.62%</x:t>
   </x:si>
   <x:si>
-    <x:t>Tenet Healthcare Corp</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>03/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BWRFF09</x:t>
   </x:si>
   <x:si>
     <x:t>7.800</x:t>
   </x:si>
   <x:si>
-    <x:t>17,325,000</x:t>
-[...2 lines deleted...]
-    <x:t>$18,394,331.72</x:t>
+    <x:t>17,475,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,685,650.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
+    <x:t>11/15/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K2ZC06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,425,589.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JXHW3R3</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,135,959.68</x:t>
-[...11 lines deleted...]
-    <x:t>$18,038,459.34</x:t>
+    <x:t>$18,419,421.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0116QXQQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,988,787.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QDGKZM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,810,692.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Yum! Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000KR6H3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,075,000</x:t>
-[...11 lines deleted...]
-    <x:t>$17,613,256.51</x:t>
+    <x:t>16,225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,741,359.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Embarq Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000CFMW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,675,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,723,572.01</x:t>
   </x:si>
   <x:si>
     <x:t>BBG019K3NT38</x:t>
   </x:si>
   <x:si>
     <x:t>5.950</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,424,671.05</x:t>
-[...11 lines deleted...]
-    <x:t>$17,405,437.72</x:t>
+    <x:t>$17,717,184.85</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PNYH763</x:t>
   </x:si>
   <x:si>
-    <x:t>16,989,000</x:t>
-[...2 lines deleted...]
-    <x:t>$17,200,998.43</x:t>
+    <x:t>17,214,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,459,712.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RDRXGW9</x:t>
   </x:si>
   <x:si>
     <x:t>4.800</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,025,376.79</x:t>
+    <x:t>$17,233,201.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q9KR2Y7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,201,641.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q08FX59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,064,985.82</x:t>
   </x:si>
   <x:si>
     <x:t>Lumen Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000JXSP2</x:t>
   </x:si>
   <x:si>
     <x:t>7.600</x:t>
   </x:si>
   <x:si>
-    <x:t>17,250,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>17,425,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,938,326.72</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XK3KNN0</x:t>
   </x:si>
   <x:si>
     <x:t>1.750</x:t>
   </x:si>
   <x:si>
-    <x:t>17,297,000</x:t>
-[...2 lines deleted...]
-    <x:t>$16,660,496.35</x:t>
+    <x:t>17,472,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,875,235.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
-    <x:t>10/15/2034</x:t>
-[...8 lines deleted...]
-    <x:t>$16,610,101.79</x:t>
+    <x:t>Kohl's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZVB4MQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,725,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,873,865.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00737P6S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,648,256.59</x:t>
   </x:si>
   <x:si>
     <x:t>Macy's Retail Holdings Llc</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007JNT9G5</x:t>
   </x:si>
   <x:si>
-    <x:t>18,125,000</x:t>
-[...29 lines deleted...]
-    <x:t>$16,231,544.32</x:t>
+    <x:t>18,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,492,280.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N0Q4YY4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,065,000</x:t>
-[...2 lines deleted...]
-    <x:t>$16,035,228.05</x:t>
+    <x:t>16,230,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,261,556.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Lp</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112HF027</x:t>
   </x:si>
   <x:si>
     <x:t>3.400</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,915,412.57</x:t>
-[...17 lines deleted...]
-    <x:t>$15,792,733.06</x:t>
+    <x:t>17,490,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,119,951.89</x:t>
   </x:si>
   <x:si>
     <x:t>Xpo Cnw Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000097KS7</x:t>
   </x:si>
   <x:si>
     <x:t>6.700</x:t>
   </x:si>
   <x:si>
-    <x:t>14,800,000</x:t>
-[...2 lines deleted...]
-    <x:t>$15,700,693.52</x:t>
+    <x:t>14,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,960,603.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00005NKC4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,850,000</x:t>
-[...11 lines deleted...]
-    <x:t>$15,556,023.45</x:t>
+    <x:t>14,975,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,758,971.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceaneering International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JXGP4D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,988,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,629,251.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015QGM561</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
-    <x:t>17,300,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$15,602,953.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009LH9PG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,522,649.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRDSD80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,973,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,421,226.71</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H1J1TV0</x:t>
   </x:si>
   <x:si>
     <x:t>3.375</x:t>
   </x:si>
   <x:si>
-    <x:t>15,625,000</x:t>
-[...26 lines deleted...]
-    <x:t>$15,277,494.84</x:t>
+    <x:t>15,475,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,272,682.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Murphy Oil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003NX70F1</x:t>
   </x:si>
   <x:si>
     <x:t>5.125</x:t>
   </x:si>
   <x:si>
-    <x:t>16,800,000</x:t>
-[...2 lines deleted...]
-    <x:t>$15,196,768.54</x:t>
+    <x:t>16,975,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,166,321.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transalta Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000V3KC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,990,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,110,594.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TN4JZS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,020,083.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CXCGR12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,000,956.53</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NDXY371</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,034,695.31</x:t>
-[...2 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$14,914,136.22</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MJH2WG3</x:t>
   </x:si>
   <x:si>
     <x:t>3.700</x:t>
   </x:si>
   <x:si>
-    <x:t>15,425,000</x:t>
-[...23 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>15,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,905,966.08</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZVD9QG5</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,682,012.37</x:t>
-[...35 lines deleted...]
-    <x:t>$14,475,636.59</x:t>
+    <x:t>$14,880,461.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bath &amp; Body Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00001TRM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,649,810.41</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bath &amp; Body Works Inc</x:t>
-[...11 lines deleted...]
-    <x:t>$14,232,553.58</x:t>
+    <x:t>Safeway Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000067R08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,050,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,224,070.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
+    <x:t>United States Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000PKZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,159,033.80</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG012HNR6J2</x:t>
   </x:si>
   <x:si>
     <x:t>2.450</x:t>
   </x:si>
   <x:si>
-    <x:t>14,880,000</x:t>
-[...20 lines deleted...]
-    <x:t>$13,922,905.05</x:t>
+    <x:t>15,080,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,125,794.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000726P0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,825,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,069,204.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>Safeway Inc</x:t>
-[...8 lines deleted...]
-    <x:t>7.250</x:t>
+    <x:t>11/01/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000KMF24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,330,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,851,487.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000BPZL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,480,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,631,429.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007J4V2Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,590,751.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0073BLQS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,494,106.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005GR5GM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,739,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,055,826.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNYH7C6</x:t>
   </x:si>
   <x:si>
     <x:t>12,925,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,868,917.09</x:t>
-[...80 lines deleted...]
-    <x:t>$13,075,202.27</x:t>
+    <x:t>$12,906,625.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Warnermedia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G4GG513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,679,943.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007VHWCG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,575,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,246,227.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F818595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,986,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,241,690.04</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012PNSRX0</x:t>
   </x:si>
   <x:si>
     <x:t>3.437</x:t>
   </x:si>
   <x:si>
-    <x:t>13,825,000</x:t>
-[...59 lines deleted...]
-    <x:t>$12,172,675.89</x:t>
+    <x:t>12,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,070,935.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/14/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175QZS82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,983,450.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LNT9BZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,945,385.45</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00007SFJ9</x:t>
   </x:si>
   <x:si>
-    <x:t>13,450,000</x:t>
-[...32 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>13,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,943,623.14</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YPMJ34</x:t>
   </x:si>
   <x:si>
     <x:t>4.900</x:t>
   </x:si>
   <x:si>
-    <x:t>17,175,000</x:t>
-[...2 lines deleted...]
-    <x:t>$11,613,844.93</x:t>
+    <x:t>17,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,513,354.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Nxt Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JYFZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,316,810.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010FXJ678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,257,688.36</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007LSWBJ9</x:t>
   </x:si>
   <x:si>
-    <x:t>15,025,000</x:t>
-[...29 lines deleted...]
-    <x:t>$11,233,125.76</x:t>
+    <x:t>15,175,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,227,818.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002D9FKF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,475,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,627,913.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0033KCB98</x:t>
   </x:si>
   <x:si>
     <x:t>4.850</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,963,022.33</x:t>
-[...14 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$10,476,571.97</x:t>
   </x:si>
   <x:si>
     <x:t>Ses Sa</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004CZ8KY0</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,756,553.13</x:t>
+    <x:t>12,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,954,659.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Luxembourg</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003MMKXQ7</x:t>
   </x:si>
   <x:si>
     <x:t>4.300</x:t>
   </x:si>
   <x:si>
-    <x:t>12,355,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$9,245,726.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0045Z3HD3</x:t>
   </x:si>
   <x:si>
     <x:t>5.150</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,993,218.74</x:t>
+    <x:t>$8,076,044.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0063HNBF9</x:t>
   </x:si>
   <x:si>
-    <x:t>10,850,000</x:t>
-[...2 lines deleted...]
-    <x:t>$7,499,109.00</x:t>
+    <x:t>10,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,499,859.91</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00171TW32</x:t>
   </x:si>
   <x:si>
     <x:t>5.900</x:t>
   </x:si>
   <x:si>
-    <x:t>9,375,000</x:t>
-[...2 lines deleted...]
-    <x:t>$7,341,802.65</x:t>
+    <x:t>9,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,404,530.91</x:t>
   </x:si>
   <x:si>
     <x:t>Xerox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000MMJZ6</x:t>
   </x:si>
   <x:si>
     <x:t>6.750</x:t>
   </x:si>
   <x:si>
-    <x:t>17,344,000</x:t>
-[...2 lines deleted...]
-    <x:t>$7,246,756.97</x:t>
+    <x:t>17,519,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,523,112.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008748H46</x:t>
   </x:si>
   <x:si>
-    <x:t>12,400,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>12,525,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,712,740.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>726,703</x:t>
-[...5 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>16,157,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,157,585.76</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-687,570.39</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-16,467,970.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2179,51 +2176,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4a9eff865045cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd81c9ace36284230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9f4986359f64063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e600aed52f040a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1f0d001402864118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R270a4828917640dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L136"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
@@ -2480,4801 +2477,4801 @@
       </x:c>
       <x:c r="J7" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K7" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H8" s="1" t="s">
+      <x:c r="I8" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J8" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="I8" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K8" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J9" s="1" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H10" s="1" t="s">
+      <x:c r="I10" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J10" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="K10" s="1" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H11" s="1" t="s">
+      <x:c r="I11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J11" s="1" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="H12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J12" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="H13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J13" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="H14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="H15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J18" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="K18" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="H19" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K19" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J20" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="H28" s="1" t="s">
+      <x:c r="I28" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H29" s="1" t="s">
+      <x:c r="I29" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J41" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J53" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="H57" s="1" t="s">
+      <x:c r="I57" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J57" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J59" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J61" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J63" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="I63" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+      <x:c r="I66" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J66" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J72" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K72" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="H73" s="1" t="s">
+      <x:c r="I73" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J73" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H74" s="1" t="s">
+      <x:c r="I74" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J74" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J79" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="I80" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J80" s="1" t="s">
         <x:v>433</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="H82" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J84" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="H85" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="I86" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J86" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="F87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G87" s="1" t="s">
+      <x:c r="I87" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J87" s="1" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J90" s="1" t="s">
         <x:v>482</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>477</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J92" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J96" s="1" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J99" s="1" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J105" s="1" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>556</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J108" s="1" t="s">
         <x:v>567</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>556</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="H110" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J110" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="F113" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G113" s="1" t="s">
+      <x:c r="H113" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="H113" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G114" s="1" t="s">
+      <x:c r="H114" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="H114" s="1" t="s">
+      <x:c r="I114" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J114" s="1" t="s">
         <x:v>600</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>601</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="H115" s="1" t="s">
+      <x:c r="I115" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J115" s="1" t="s">
         <x:v>605</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>606</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D116" s="1" t="s">
+      <x:c r="H116" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="F119" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
+      <x:c r="H120" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="F120" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="F121" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="E121" s="1" t="s">
+      <x:c r="H121" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="F121" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G121" s="1" t="s">
+      <x:c r="I121" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J121" s="1" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>628</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="H122" s="1" t="s">
+      <x:c r="I122" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J122" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="I122" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K122" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
+      <x:c r="F123" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="F123" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
+      <x:c r="H124" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
+      <x:c r="H125" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="F125" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H125" s="1" t="s">
+      <x:c r="I125" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J125" s="1" t="s">
         <x:v>650</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>651</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="E126" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="D127" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
         <x:v>658</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>574</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="K127" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="H128" s="1" t="s">
+      <x:c r="I128" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J128" s="1" t="s">
         <x:v>666</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>667</x:v>
       </x:c>
       <x:c r="K128" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="E129" s="1" t="s">
+      <x:c r="F129" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="H129" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="F129" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H129" s="1" t="s">
+      <x:c r="I129" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J129" s="1" t="s">
         <x:v>671</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>672</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="E130" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G130" s="1" t="s">
+      <x:c r="H130" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="H130" s="1" t="s">
+      <x:c r="I130" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J130" s="1" t="s">
         <x:v>676</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>677</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
+      <x:c r="F131" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="F131" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G131" s="1" t="s">
+      <x:c r="H131" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
-      <x:c r="H131" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="D132" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="E132" s="1" t="s">
+      <x:c r="F132" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G132" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="F132" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G132" s="1" t="s">
+      <x:c r="H132" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="H132" s="1" t="s">
+      <x:c r="I132" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J132" s="1" t="s">
         <x:v>688</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>677</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="K133" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L133" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12" ht="15" customHeight="1">
       <x:c r="A134" s="1">
@@ -7283,100 +7280,100 @@
       <x:c r="B134" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="K134" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L134" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="F135" s="1" t="s">
+      <x:c r="G135" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="G135" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H135" s="1" t="s">
+      <x:c r="I135" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J135" s="1" t="s">
         <x:v>701</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>702</x:v>
       </x:c>
       <x:c r="K135" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L135" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12" ht="15" customHeight="1">
       <x:c r="A136" s="2" t="s">
-        <x:v>703</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="B136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>