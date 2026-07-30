--- v4 (2026-07-06)
+++ v5 (2026-07-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cbf587221da45c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf13241323624fc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260701" sheetId="1" r:id="R270a4828917640dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260728" sheetId="1" r:id="R5dee318be6a643d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1500" uniqueCount="703">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1500" uniqueCount="706">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -58,2097 +58,2106 @@
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Nissan Motor Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7YS2P3</x:t>
   </x:si>
   <x:si>
     <x:t>4.345</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>107,603,000</x:t>
-[...2 lines deleted...]
-    <x:t>$107,315,198.62</x:t>
+    <x:t>106,053,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,887,948.67</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.46%</x:t>
+    <x:t>3.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NR6TKJ0</x:t>
   </x:si>
   <x:si>
     <x:t>7.000</x:t>
   </x:si>
   <x:si>
-    <x:t>99,858,000</x:t>
-[...2 lines deleted...]
-    <x:t>$105,222,925.73</x:t>
+    <x:t>98,433,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,988,631.57</x:t>
   </x:si>
   <x:si>
     <x:t>3.39%</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7YT6N5</x:t>
   </x:si>
   <x:si>
     <x:t>4.810</x:t>
   </x:si>
   <x:si>
-    <x:t>107,625,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>106,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,321,891.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016KD65M2</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
-    <x:t>79,875,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>78,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,391,054.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>Celanese Us Holdings Llc</x:t>
   </x:si>
   <x:si>
+    <x:t>11/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HVFYF48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,909,130.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dresdner Funding Trust I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000259Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,217,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,871,936.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Germany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HVFYDX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,771,571.04</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018PJG3C5</x:t>
   </x:si>
   <x:si>
-    <x:t>49,925,000</x:t>
-[...56 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>$51,524,574.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Resorts World Las Vegas Llc / Rwlv Capi</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NS2HX12</x:t>
   </x:si>
   <x:si>
     <x:t>4.625</x:t>
   </x:si>
   <x:si>
-    <x:t>49,980,000</x:t>
-[...2 lines deleted...]
-    <x:t>$45,780,658.43</x:t>
+    <x:t>49,255,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,070,098.64</x:t>
   </x:si>
   <x:si>
     <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Pacificorp</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2055</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SX471B0</x:t>
   </x:si>
   <x:si>
     <x:t>7.375</x:t>
   </x:si>
   <x:si>
-    <x:t>42,450,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>41,875,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,088,715.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HVFYC72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,725,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,650,730.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018PJG371</x:t>
   </x:si>
   <x:si>
-    <x:t>37,450,000</x:t>
-[...23 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>36,925,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,471,868.19</x:t>
   </x:si>
   <x:si>
     <x:t>Huntsman International Llc</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NGT4PQ0</x:t>
   </x:si>
   <x:si>
     <x:t>4.500</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,870,566.11</x:t>
-[...2 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>$35,992,728.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perrigo Finance Unlimited Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ08Y98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,148,789.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Paramount Global</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00SW8BQR6</x:t>
   </x:si>
   <x:si>
     <x:t>4.950</x:t>
   </x:si>
   <x:si>
-    <x:t>38,675,000</x:t>
-[...23 lines deleted...]
-    <x:t>Ireland</x:t>
+    <x:t>38,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,139,976.83</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012TFS794</x:t>
   </x:si>
   <x:si>
     <x:t>3.125</x:t>
   </x:si>
   <x:si>
-    <x:t>37,448,000</x:t>
-[...2 lines deleted...]
-    <x:t>$35,531,243.20</x:t>
+    <x:t>36,923,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,077,117.31</x:t>
   </x:si>
   <x:si>
     <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Nordstrom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006G2HB38</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
-    <x:t>48,200,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>47,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,870,613.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Methanex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q6Y2GK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,465,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,430,148.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vf Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TCX6Q42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,931,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,841,212.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QSG4643</x:t>
   </x:si>
   <x:si>
     <x:t>6.125</x:t>
   </x:si>
   <x:si>
-    <x:t>34,950,000</x:t>
-[...50 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>34,475,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,593,856.69</x:t>
   </x:si>
   <x:si>
     <x:t>Whirlpool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NDYBB76</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,234,547.17</x:t>
+    <x:t>$32,668,035.78</x:t>
   </x:si>
   <x:si>
     <x:t>1.07%</x:t>
   </x:si>
   <x:si>
+    <x:t>Nissan Motor Acceptance Co Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J9B7JK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,715,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,100,789.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/30/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000BBRF6</x:t>
   </x:si>
   <x:si>
     <x:t>6.875</x:t>
   </x:si>
   <x:si>
-    <x:t>33,425,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>32,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,017,188.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N48GCC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,490,852.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Newell Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2046</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CGXVV28</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
-    <x:t>33,275,000</x:t>
-[...32 lines deleted...]
-    <x:t>$30,782,391.87</x:t>
+    <x:t>32,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,207,313.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
+    <x:t>Transocean International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000W4J4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,867,038.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004QCVDX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,299,157.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0050N18L5</x:t>
   </x:si>
   <x:si>
     <x:t>5.850</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,624,853.55</x:t>
-[...38 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$28,264,992.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telecom Italia Capital Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000X252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,063,793.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bombardier Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00008TWC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,126,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,932,826.88</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018PJG317</x:t>
   </x:si>
   <x:si>
-    <x:t>27,300,000</x:t>
-[...47 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>27,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,718,366.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000WL60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,282,287.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockies Express Pipeline Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NSL8L43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,090,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,791,644.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>07/18/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00001HGB0</x:t>
   </x:si>
   <x:si>
     <x:t>7.200</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,199,497.28</x:t>
-[...35 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>$26,683,945.50</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TSW2BF2</x:t>
   </x:si>
   <x:si>
     <x:t>4.200</x:t>
   </x:si>
   <x:si>
-    <x:t>30,933,000</x:t>
-[...2 lines deleted...]
-    <x:t>$27,004,179.36</x:t>
+    <x:t>30,508,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,304,230.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00003HHT5</x:t>
   </x:si>
   <x:si>
     <x:t>6.375</x:t>
   </x:si>
   <x:si>
-    <x:t>24,925,000</x:t>
-[...2 lines deleted...]
-    <x:t>$26,287,525.13</x:t>
+    <x:t>24,575,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,808,597.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000R05L4</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,971,123.50</x:t>
+    <x:t>$25,511,766.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000BKK89</x:t>
   </x:si>
   <x:si>
     <x:t>6.000</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,922,426.63</x:t>
+    <x:t>$25,454,246.88</x:t>
   </x:si>
   <x:si>
     <x:t>Aptiv Swiss Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2054</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PNNZPC0</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,632,886.17</x:t>
+    <x:t>24,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,337,728.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.83%</x:t>
   </x:si>
   <x:si>
+    <x:t>Navient Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00004FRQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,064,135.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZPCKH43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,010,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,007,543.02</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fluor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LSDJQ97</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
-    <x:t>25,268,000</x:t>
-[...23 lines deleted...]
-    <x:t>$25,285,644.53</x:t>
+    <x:t>24,943,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,843,974.13</x:t>
   </x:si>
   <x:si>
     <x:t>Diversified Healthcare Trust</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K15GWN9</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,903,946.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$24,640,017.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZJJYVZ6</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
-    <x:t>25,787,000</x:t>
-[...2 lines deleted...]
-    <x:t>$24,686,820.69</x:t>
+    <x:t>25,437,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,521,034.79</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014H113Z3</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
-    <x:t>24,600,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$23,959,132.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QRX4L45</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,334,787.07</x:t>
+    <x:t>$23,937,836.80</x:t>
   </x:si>
   <x:si>
     <x:t>Hudson Pacific Properties Lp</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NDYSQH4</x:t>
   </x:si>
   <x:si>
     <x:t>4.650</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,974,619.72</x:t>
+    <x:t>$23,557,031.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Advance Auto Parts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VQQGZ91</x:t>
   </x:si>
   <x:si>
     <x:t>3.900</x:t>
   </x:si>
   <x:si>
-    <x:t>24,949,000</x:t>
-[...2 lines deleted...]
-    <x:t>$23,645,569.43</x:t>
+    <x:t>24,624,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,382,657.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fmc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q9KR2W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,062,802.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.76%</x:t>
   </x:si>
   <x:si>
-    <x:t>Fmc Corp</x:t>
-[...11 lines deleted...]
-    <x:t>$23,458,639.54</x:t>
+    <x:t>05/18/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GN95L88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,657,863.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brandywine Operating Partnership Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J6GNLG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,175,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,899,494.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Sealed Air Corp</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00007X5K3</x:t>
   </x:si>
   <x:si>
-    <x:t>22,475,000</x:t>
-[...35 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>22,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,798,406.02</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CGX53C8</x:t>
   </x:si>
   <x:si>
     <x:t>5.375</x:t>
   </x:si>
   <x:si>
-    <x:t>20,975,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>20,675,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,847,747.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K4JR4P3</x:t>
   </x:si>
   <x:si>
-    <x:t>19,975,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>19,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,259,860.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00002HMW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,475,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,067,332.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011LS0Y42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,925,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,064,832.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Properties Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q72JRK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,948,482.70</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2053</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GN95LD2</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,849,098.75</x:t>
-[...41 lines deleted...]
-    <x:t>$20,186,313.24</x:t>
+    <x:t>$19,873,648.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
+    <x:t>Buckeye Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J6FSCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,560,681.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dpl Llc/Ohio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SGDXN50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,715,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,491,205.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HTH10P4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,396,160.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Americom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/25/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0065Z7P55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,379,971.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HZPQJY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,189,222.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000060XN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,825,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,140,204.14</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/19/2050</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TSW2BM4</x:t>
   </x:si>
   <x:si>
-    <x:t>30,950,000</x:t>
-[...47 lines deleted...]
-    <x:t>$19,778,344.80</x:t>
+    <x:t>30,525,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,126,043.46</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFB5MN6</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,766,453.63</x:t>
-[...35 lines deleted...]
-    <x:t>BBG000060XN7</x:t>
+    <x:t>$19,012,318.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilton Re Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XWYSH90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,739,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,992,801.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWRFF09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,453,359.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JXHW3R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,293,074.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K2ZC06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,821,477.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0116QXQQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,681,876.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019K3NT38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,554,233.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000KR6H3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,324,286.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QDGKZM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,287,062.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNYH763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,989,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,275,425.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RDRXGW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,036,196.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kohl's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZVB4MQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,475,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,921,567.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XK3KNN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,247,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,662,075.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q08FX59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,626,465.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q9KR2Y7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,537,448.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Embarq Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000CFMW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,975,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,529,284.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macy's Retail Holdings Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007JNT9G5</x:t>
   </x:si>
   <x:si>
     <x:t>18,050,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,431,125.80</x:t>
-[...170 lines deleted...]
-    <x:t>$17,064,985.82</x:t>
+    <x:t>$16,412,024.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00737P6S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,406,158.91</x:t>
   </x:si>
   <x:si>
     <x:t>Lumen Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000JXSP2</x:t>
   </x:si>
   <x:si>
     <x:t>7.600</x:t>
   </x:si>
   <x:si>
-    <x:t>17,425,000</x:t>
-[...62 lines deleted...]
-    <x:t>$16,492,280.25</x:t>
+    <x:t>17,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,377,668.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Tcp Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/30/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N0Q4YY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,055,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,133,434.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
-    <x:t>Blackrock Tcp Capital Corp</x:t>
-[...11 lines deleted...]
-    <x:t>$16,261,556.17</x:t>
+    <x:t>Vornado Realty Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112HF027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,265,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,865,445.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>Vornado Realty Lp</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Xpo Cnw Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000097KS7</x:t>
   </x:si>
   <x:si>
     <x:t>6.700</x:t>
   </x:si>
   <x:si>
-    <x:t>14,950,000</x:t>
-[...2 lines deleted...]
-    <x:t>$15,960,603.37</x:t>
+    <x:t>14,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,604,053.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00005NKC4</x:t>
   </x:si>
   <x:si>
+    <x:t>$15,595,433.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015QGM561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,361,595.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRDSD80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,773,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,307,519.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H1J1TV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,122,848.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJH2WG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,748,846.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZVD9QG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,722,938.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transalta Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000V3KC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,815,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,719,443.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Murphy Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NX70F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,725,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,704,539.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NDXY371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,667,148.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009LH9PG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,639,963.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bath &amp; Body Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00001TRM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,431,842.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000PKZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,525,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,086,863.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012HNR6J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,855,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,988,800.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CXCGR12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,942,358.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TN4JZS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,919,240.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safeway Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000067R08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,900,415.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000726P0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,780,953.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000KMF24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,130,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,767,007.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0073BLQS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,254,268.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007J4V2Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,221,898.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000BPZL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,330,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,052,735.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005GR5GM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,564,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,870,526.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNYH7C6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,688,580.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Warnermedia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G4GG513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,050,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,055,746.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prospect Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PNSRX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,968,179.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00007SFJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,731,016.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F818595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,786,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,696,237.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LNT9BZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,517,926.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/14/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175QZS82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,425,405.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007LSWBJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.900</x:t>
+  </x:si>
+  <x:si>
     <x:t>14,975,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,758,971.20</x:t>
-[...344 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$11,223,154.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2045</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007VHWCG3</x:t>
   </x:si>
   <x:si>
-    <x:t>18,575,000</x:t>
-[...68 lines deleted...]
-    <x:t>$11,943,623.14</x:t>
+    <x:t>18,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,210,362.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Nxt Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JYFZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,155,905.00</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YPMJ34</x:t>
   </x:si>
   <x:si>
-    <x:t>4.900</x:t>
-[...20 lines deleted...]
-    <x:t>$11,316,810.00</x:t>
+    <x:t>16,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,998,326.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010FXJ678</x:t>
   </x:si>
   <x:si>
     <x:t>2.400</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,257,688.36</x:t>
-[...11 lines deleted...]
-    <x:t>$11,227,818.61</x:t>
+    <x:t>$10,832,707.56</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002D9FKF4</x:t>
   </x:si>
   <x:si>
-    <x:t>12,475,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>12,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,090,780.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0033KCB98</x:t>
   </x:si>
   <x:si>
     <x:t>4.850</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,476,571.97</x:t>
+    <x:t>$9,972,293.29</x:t>
   </x:si>
   <x:si>
     <x:t>Ses Sa</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004CZ8KY0</x:t>
   </x:si>
   <x:si>
-    <x:t>12,500,000</x:t>
-[...2 lines deleted...]
-    <x:t>$9,954,659.74</x:t>
+    <x:t>12,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,734,848.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Luxembourg</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003MMKXQ7</x:t>
   </x:si>
   <x:si>
     <x:t>4.300</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,245,726.04</x:t>
+    <x:t>12,305,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,105,898.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0045Z3HD3</x:t>
   </x:si>
   <x:si>
     <x:t>5.150</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,076,044.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$7,468,768.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0063HNBF9</x:t>
   </x:si>
   <x:si>
-    <x:t>10,750,000</x:t>
-[...2 lines deleted...]
-    <x:t>$7,499,859.91</x:t>
+    <x:t>10,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,175,770.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00171TW32</x:t>
   </x:si>
   <x:si>
     <x:t>5.900</x:t>
   </x:si>
   <x:si>
-    <x:t>9,275,000</x:t>
-[...2 lines deleted...]
-    <x:t>$7,404,530.91</x:t>
+    <x:t>9,175,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,997,231.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Xerox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000MMJZ6</x:t>
   </x:si>
   <x:si>
     <x:t>6.750</x:t>
   </x:si>
   <x:si>
-    <x:t>17,519,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>17,319,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,207,779.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008748H46</x:t>
   </x:si>
   <x:si>
-    <x:t>12,525,000</x:t>
-[...2 lines deleted...]
-    <x:t>$4,712,740.00</x:t>
+    <x:t>12,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,524,346.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>16,157,586</x:t>
-[...2 lines deleted...]
-    <x:t>$16,157,585.76</x:t>
+    <x:t>1,168,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,894.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-16,467,970.34</x:t>
-[...2 lines deleted...]
-    <x:t>-0.53%</x:t>
+    <x:t>$-870,322.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2176,51 +2185,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e600aed52f040a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1f0d001402864118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R270a4828917640dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7223747aead4491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R770f748aef594482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5dee318be6a643d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L136"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
@@ -2477,4903 +2486,4903 @@
       </x:c>
       <x:c r="J7" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K7" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J9" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H11" s="1" t="s">
+      <x:c r="I11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J11" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="H12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J12" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="H13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J13" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="H15" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="K17" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
+      <x:c r="K21" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="H22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="I22" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K22" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="I25" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J27" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="I28" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="I29" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="I30" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J30" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="I32" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="H32" s="1" t="s">
+      <x:c r="K32" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="H33" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="I34" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J34" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K34" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="I35" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K35" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K42" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="I43" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J43" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="I54" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J54" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J56" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J57" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="I58" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J58" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="I62" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J62" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="K62" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H66" s="1" t="s">
+      <x:c r="I66" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J66" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="H67" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J73" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K73" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J74" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="I76" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J76" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="I81" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J81" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J83" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J89" s="1" t="s">
         <x:v>477</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J90" s="1" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="H101" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="I101" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J101" s="1" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>525</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J107" s="1" t="s">
         <x:v>563</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>567</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J109" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="H110" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J110" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="H111" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="F112" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G112" s="1" t="s">
+      <x:c r="I112" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J112" s="1" t="s">
         <x:v>588</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>590</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="H113" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
+      <x:c r="H114" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="F114" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G114" s="1" t="s">
+      <x:c r="I114" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J114" s="1" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>600</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>602</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
+      <x:c r="H117" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="F117" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G117" s="1" t="s">
+      <x:c r="I117" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J117" s="1" t="s">
         <x:v>613</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>605</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
+      <x:c r="F118" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="F118" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="F119" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
         <x:v>624</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="D122" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
+      <x:c r="E122" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
         <x:v>635</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
+      <x:c r="H123" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="F123" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H123" s="1" t="s">
+      <x:c r="I123" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J123" s="1" t="s">
         <x:v>641</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>637</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="K127" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="K128" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="K133" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L133" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="K134" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L134" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="K135" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L135" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12" ht="15" customHeight="1">
       <x:c r="A136" s="2" t="s">
-        <x:v>702</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="B136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I136" s="2" t="s">
         <x:v>1</x:v>
       </x:c>