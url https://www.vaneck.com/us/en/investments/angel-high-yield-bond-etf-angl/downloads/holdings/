--- v5 (2026-07-30)
+++ v6 (2026-08-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf13241323624fc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700acab3963541ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260728" sheetId="1" r:id="R5dee318be6a643d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260818" sheetId="1" r:id="R3a2163cdc73345d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1500" uniqueCount="706">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1478" uniqueCount="730">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -58,2103 +58,2175 @@
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Nissan Motor Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7YS2P3</x:t>
   </x:si>
   <x:si>
     <x:t>4.345</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>106,053,000</x:t>
-[...2 lines deleted...]
-    <x:t>$105,887,948.67</x:t>
+    <x:t>109,303,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,996,078.13</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.48%</x:t>
+    <x:t>3.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NR6TKJ0</x:t>
   </x:si>
   <x:si>
     <x:t>7.000</x:t>
   </x:si>
   <x:si>
-    <x:t>98,433,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.39%</x:t>
+    <x:t>103,687,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,565,995.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7YT6N5</x:t>
   </x:si>
   <x:si>
     <x:t>4.810</x:t>
   </x:si>
   <x:si>
-    <x:t>106,075,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.30%</x:t>
+    <x:t>109,294,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,261,251.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016KD65M2</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
-    <x:t>78,750,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>82,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,904,996.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>Celanese Us Holdings Llc</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HVFYF48</x:t>
   </x:si>
   <x:si>
     <x:t>6.950</x:t>
   </x:si>
   <x:si>
-    <x:t>49,225,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>51,875,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,295,343.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HVFYDX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,805,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,049,829.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Dresdner Funding Trust I</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000259Q1</x:t>
   </x:si>
   <x:si>
     <x:t>8.151</x:t>
   </x:si>
   <x:si>
-    <x:t>49,217,000</x:t>
-[...2 lines deleted...]
-    <x:t>$52,871,936.97</x:t>
+    <x:t>51,651,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,946,128.36</x:t>
   </x:si>
   <x:si>
     <x:t>Germany</x:t>
   </x:si>
   <x:si>
-    <x:t>11/15/2030</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>07/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018PJG3C5</x:t>
   </x:si>
   <x:si>
-    <x:t>$51,524,574.59</x:t>
-[...2 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>51,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,743,905.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Resorts World Las Vegas Llc / Rwlv Capi</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NS2HX12</x:t>
   </x:si>
   <x:si>
     <x:t>4.625</x:t>
   </x:si>
   <x:si>
-    <x:t>49,255,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>51,684,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,087,870.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coty Inc/Hfc Prestige Products Inc/Hfc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XRQ3QR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,749,124.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Pacificorp</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2055</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SX471B0</x:t>
   </x:si>
   <x:si>
     <x:t>7.375</x:t>
   </x:si>
   <x:si>
-    <x:t>41,875,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>43,875,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,437,058.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HVFYC72</x:t>
   </x:si>
   <x:si>
     <x:t>6.600</x:t>
   </x:si>
   <x:si>
-    <x:t>36,725,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>38,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,846,070.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018PJG371</x:t>
   </x:si>
   <x:si>
-    <x:t>36,925,000</x:t>
-[...2 lines deleted...]
-    <x:t>$38,471,868.19</x:t>
+    <x:t>38,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,752,072.29</x:t>
   </x:si>
   <x:si>
     <x:t>Huntsman International Llc</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NGT4PQ0</x:t>
   </x:si>
   <x:si>
     <x:t>4.500</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,992,728.72</x:t>
-[...2 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>38,891,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,212,406.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paramount Global</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SW8BQR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,688,702.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Finance Unlimited Co</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ08Y98</x:t>
   </x:si>
   <x:si>
     <x:t>3.150</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,148,789.38</x:t>
-[...2 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>$37,605,194.49</x:t>
   </x:si>
   <x:si>
     <x:t>Ireland</x:t>
   </x:si>
   <x:si>
-    <x:t>Paramount Global</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012TFS794</x:t>
   </x:si>
   <x:si>
     <x:t>3.125</x:t>
   </x:si>
   <x:si>
-    <x:t>36,923,000</x:t>
-[...2 lines deleted...]
-    <x:t>$35,077,117.31</x:t>
+    <x:t>38,723,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,124,625.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Methanex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q6Y2GK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,157,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,451,136.16</x:t>
   </x:si>
   <x:si>
     <x:t>1.15%</x:t>
   </x:si>
   <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nordstrom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006G2HB38</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
-    <x:t>47,550,000</x:t>
-[...20 lines deleted...]
-    <x:t>$34,430,148.96</x:t>
+    <x:t>49,382,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,015,137.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vf Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TCX6Q42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,881,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,783,875.62</x:t>
   </x:si>
   <x:si>
     <x:t>1.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>Canada</x:t>
-[...17 lines deleted...]
-    <x:t>$33,841,212.67</x:t>
+    <x:t>01/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSG4643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,165,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,744,643.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whirlpool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/26/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NDYBB76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,190,893.79</x:t>
   </x:si>
   <x:si>
     <x:t>1.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>01/15/2030</x:t>
-[...26 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>Newell Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGXVV28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,068,739.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000BBRF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,998,042.57</x:t>
   </x:si>
   <x:si>
     <x:t>Nissan Motor Acceptance Co Llc</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J9B7JK2</x:t>
   </x:si>
   <x:si>
     <x:t>7.050</x:t>
   </x:si>
   <x:si>
-    <x:t>29,715,000</x:t>
-[...2 lines deleted...]
-    <x:t>$31,100,789.60</x:t>
+    <x:t>30,765,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,367,004.47</x:t>
   </x:si>
   <x:si>
     <x:t>1.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>04/30/2036</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>08/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N48GCC9</x:t>
   </x:si>
   <x:si>
-    <x:t>29,550,000</x:t>
-[...23 lines deleted...]
-    <x:t>$30,207,313.15</x:t>
+    <x:t>31,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,316,230.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Transocean International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00000W4J4</x:t>
   </x:si>
   <x:si>
-    <x:t>30,000,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>31,540,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,843,479.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0050N18L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,961,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,636,467.03</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004QCVDX7</x:t>
   </x:si>
   <x:si>
     <x:t>4.375</x:t>
   </x:si>
   <x:si>
-    <x:t>44,150,000</x:t>
-[...2 lines deleted...]
-    <x:t>$28,299,157.50</x:t>
+    <x:t>46,425,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,858,582.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telecom Italia Capital Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000X252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,659,511.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bombardier Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00008TWC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,351,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,597,204.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.93%</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2043</x:t>
-[...65 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>07/18/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00001HGB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,925,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,569,287.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00000WL60</x:t>
   </x:si>
   <x:si>
     <x:t>7.875</x:t>
   </x:si>
   <x:si>
-    <x:t>25,225,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>26,675,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,252,838.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockies Express Pipeline Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NSL8L43</x:t>
   </x:si>
   <x:si>
-    <x:t>27,090,000</x:t>
-[...17 lines deleted...]
-    <x:t>$26,683,945.50</x:t>
+    <x:t>28,440,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,252,307.58</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TSW2BF2</x:t>
   </x:si>
   <x:si>
     <x:t>4.200</x:t>
   </x:si>
   <x:si>
-    <x:t>30,508,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>32,208,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,204,080.09</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00003HHT5</x:t>
   </x:si>
   <x:si>
     <x:t>6.375</x:t>
   </x:si>
   <x:si>
-    <x:t>24,575,000</x:t>
-[...2 lines deleted...]
-    <x:t>$25,808,597.30</x:t>
+    <x:t>25,875,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,262,192.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000BKK89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,850,972.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000R05L4</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,511,766.58</x:t>
+    <x:t>25,840,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,691,699.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.84%</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2034</x:t>
-[...8 lines deleted...]
-    <x:t>$25,454,246.88</x:t>
+    <x:t>Fluor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LSDJQ97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,118,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,282,506.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Aptiv Swiss Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2054</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PNNZPC0</x:t>
   </x:si>
   <x:si>
-    <x:t>24,650,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>25,820,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,237,462.73</x:t>
   </x:si>
   <x:si>
     <x:t>Navient Corp</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00004FRQ6</x:t>
   </x:si>
   <x:si>
     <x:t>5.625</x:t>
   </x:si>
   <x:si>
-    <x:t>29,275,000</x:t>
-[...35 lines deleted...]
-    <x:t>$24,843,974.13</x:t>
+    <x:t>30,740,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,206,417.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QRX4L45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,676,454.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NDYSQH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,933,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,350,333.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZJJYVZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,112,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,320,166.87</x:t>
   </x:si>
   <x:si>
     <x:t>Diversified Healthcare Trust</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K15GWN9</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,640,017.41</x:t>
-[...20 lines deleted...]
-    <x:t>BBG014H113Z3</x:t>
+    <x:t>25,825,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,296,484.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advance Auto Parts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VQQGZ91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,799,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,742,682.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fmc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q9KR2W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,313,031.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GN95L88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,829,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,792,842.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sealed Air Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00007X5K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,375,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,162,325.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brandywine Operating Partnership Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J6GNLG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,107,206.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGX53C8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,749,364.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K4JR4P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,442,395.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00002HMW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,428,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,388,833.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Service Properties Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q72JRK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,107,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,202,547.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GN95LD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,690,426.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011LS0Y42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,616,455.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buckeye Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J6FSCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,525,725.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HTH10P4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,486,398.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dpl Llc/Ohio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SGDXN50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,637,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,448,515.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000060XN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,645,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,211,503.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XFB5MN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,654,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,176,857.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TSW2BM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,269,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,167,216.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HZPQJY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,677,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,099,151.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilton Re Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XWYSH90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,639,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,835,615.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Americom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/25/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0065Z7P55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,895,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,483,714.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWRFF09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,098,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,348,935.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K2ZC06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,675,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,825,087.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JXHW3R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,460,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,654,462.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QDGKZM8</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,959,132.76</x:t>
-[...365 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>20,759,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,604,161.84</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0116QXQQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,681,876.63</x:t>
+    <x:t>20,651,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,428,022.89</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000KR6H3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,720,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,270,217.49</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG019K3NT38</x:t>
   </x:si>
   <x:si>
     <x:t>5.950</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,554,233.61</x:t>
-[...14 lines deleted...]
-    <x:t>$17,324,286.67</x:t>
+    <x:t>18,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,014,804.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG00QDGKZM8</x:t>
-[...2 lines deleted...]
-    <x:t>$17,287,062.52</x:t>
+    <x:t>05/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RDRXGW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,920,804.00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PNYH763</x:t>
   </x:si>
   <x:si>
-    <x:t>16,989,000</x:t>
-[...14 lines deleted...]
-    <x:t>$17,036,196.60</x:t>
+    <x:t>17,439,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,788,437.09</x:t>
   </x:si>
   <x:si>
     <x:t>0.56%</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XK3KNN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,060,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,560,860.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00737P6S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,036,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,274,223.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q08FX59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,235,862.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q9KR2Y7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,175,766.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumen Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000JXSP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,127,755.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Tcp Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/30/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N0Q4YY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,780,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,066,252.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macy's Retail Holdings Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007JNT9G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,895,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,047,155.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vornado Realty Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112HF027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,128,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,768,648.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpo Cnw Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000097KS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,460,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,396,970.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00005NKC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,372,783.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015QGM561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,301,760.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZVD9QG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,992,975.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJH2WG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,175,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,889,123.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Murphy Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NX70F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,565,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,605,207.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NDXY371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,125,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,578,859.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transalta Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000V3KC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,490,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,525,102.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H1J1TV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,470,830.78</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kohl's Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>07/17/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009LH9PG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,050,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,321,191.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZVB4MQ2</x:t>
   </x:si>
   <x:si>
     <x:t>3.625</x:t>
   </x:si>
   <x:si>
-    <x:t>18,475,000</x:t>
-[...44 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>16,515,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,106,925.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bath &amp; Body Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00001TRM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,091,462.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000PKZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,175,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,045,898.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TN4JZS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,392,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,690,998.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRDSD80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,098,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,602,501.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CXCGR12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,361,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,485,680.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012HNR6J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,330,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,472,725.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000726P0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,288,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,356,612.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safeway Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000067R08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,580,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,348,239.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000KMF24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,830,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,197,129.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007J4V2Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,502,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,944,477.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0073BLQS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,749,954.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000BPZL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,925,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,735,716.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Global Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G4GG513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,354,696.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005GR5GM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,139,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,139,729.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNYH7C6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,125,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,120,552.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Embarq Llc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000CFMW2</x:t>
   </x:si>
   <x:si>
     <x:t>7.995</x:t>
   </x:si>
   <x:si>
-    <x:t>59,975,000</x:t>
-[...443 lines deleted...]
-    <x:t>$12,055,746.01</x:t>
+    <x:t>61,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,098,059.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/14/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175QZS82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,790,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,756,403.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG01F818595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,311,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,559,424.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00007SFJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,551,813.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LNT9BZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,459,020.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012PNSRX0</x:t>
   </x:si>
   <x:si>
     <x:t>3.437</x:t>
   </x:si>
   <x:si>
-    <x:t>12,625,000</x:t>
-[...26 lines deleted...]
-    <x:t>$11,696,237.42</x:t>
+    <x:t>13,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,402,377.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010FXJ678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,141,202.09</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>03/01/2034</x:t>
-[...20 lines deleted...]
-    <x:t>$11,425,405.84</x:t>
+    <x:t>01/15/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007VHWCG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,350,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,032,254.97</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007LSWBJ9</x:t>
   </x:si>
   <x:si>
     <x:t>4.900</x:t>
   </x:si>
   <x:si>
-    <x:t>14,975,000</x:t>
-[...17 lines deleted...]
-    <x:t>$11,210,362.85</x:t>
+    <x:t>15,695,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,005,193.93</x:t>
   </x:si>
   <x:si>
     <x:t>Crane Nxt Co</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2048</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JYFZ482</x:t>
   </x:si>
   <x:si>
-    <x:t>17,300,000</x:t>
-[...2 lines deleted...]
-    <x:t>$11,155,905.00</x:t>
+    <x:t>18,002,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,454,772.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YPMJ34</x:t>
   </x:si>
   <x:si>
-    <x:t>16,800,000</x:t>
-[...17 lines deleted...]
-    <x:t>$10,832,707.56</x:t>
+    <x:t>17,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,254,952.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0033KCB98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,650,690.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002D9FKF4</x:t>
   </x:si>
   <x:si>
-    <x:t>12,300,000</x:t>
-[...2 lines deleted...]
-    <x:t>$10,090,780.09</x:t>
+    <x:t>12,875,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,460,115.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2042</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Ses Sa</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004CZ8KY0</x:t>
   </x:si>
   <x:si>
-    <x:t>12,325,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>12,955,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,813,959.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Luxembourg</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003MMKXQ7</x:t>
   </x:si>
   <x:si>
     <x:t>4.300</x:t>
   </x:si>
   <x:si>
-    <x:t>12,305,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>12,880,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,275,923.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0045Z3HD3</x:t>
   </x:si>
   <x:si>
     <x:t>5.150</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,468,768.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>13,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,428,635.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00171TW32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,451,282.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0063HNBF9</x:t>
   </x:si>
   <x:si>
-    <x:t>10,625,000</x:t>
-[...20 lines deleted...]
-    <x:t>$6,997,231.29</x:t>
+    <x:t>10,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,392,544.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Xerox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000MMJZ6</x:t>
   </x:si>
   <x:si>
     <x:t>6.750</x:t>
   </x:si>
   <x:si>
-    <x:t>17,319,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>17,804,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,798,466.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008748H46</x:t>
   </x:si>
   <x:si>
-    <x:t>12,400,000</x:t>
-[...2 lines deleted...]
-    <x:t>$4,524,346.66</x:t>
+    <x:t>12,725,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,804,111.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>1,168,895</x:t>
-[...5 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>3,891,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,891,944.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-870,322.12</x:t>
+    <x:t>$-799,266.88</x:t>
   </x:si>
   <x:si>
     <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -2185,56 +2257,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7223747aead4491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R770f748aef594482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5dee318be6a643d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcce102c1b024af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7d7ce33f20e3482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a2163cdc73345d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L136"/>
+  <x:dimension ref="A1:L134"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2515,4892 +2587,4816 @@
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="H9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J9" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="I9" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K9" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K19" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="H33" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K33" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="K35" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J62" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="K127" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="K128" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="K133" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L133" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12" ht="15" customHeight="1">
-      <x:c r="A134" s="1">
-[...2 lines deleted...]
-      <x:c r="B134" s="1" t="s">
+      <x:c r="A134" s="2" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="B134" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
-[...61 lines deleted...]
-      <x:c r="K135" s="1" t="s">
+      <x:c r="C134" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L135" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="B136" s="2" t="s">
+      <x:c r="D134" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C136" s="2" t="s">
+      <x:c r="E134" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D136" s="2" t="s">
+      <x:c r="F134" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E136" s="2" t="s">
+      <x:c r="G134" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F136" s="2" t="s">
+      <x:c r="H134" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G136" s="2" t="s">
+      <x:c r="I134" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H136" s="2" t="s">
+      <x:c r="J134" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I136" s="2" t="s">
+      <x:c r="K134" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J136" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="L136" s="2" t="s">
+      <x:c r="L134" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A136:L136"/>
+    <x:mergeCell ref="A134:L134"/>
   </x:mergeCells>
 </x:worksheet>
 </file>