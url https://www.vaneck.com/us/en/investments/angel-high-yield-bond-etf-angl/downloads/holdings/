--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700acab3963541ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cefee0a0cf24a10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260818" sheetId="1" r:id="R3a2163cdc73345d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ANGL_asof_20260908" sheetId="1" r:id="Ree6d59f375734ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1478" uniqueCount="730">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/18/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1489" uniqueCount="725">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -58,2178 +58,2163 @@
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Nissan Motor Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7YS2P3</x:t>
   </x:si>
   <x:si>
     <x:t>4.345</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>109,303,000</x:t>
-[...2 lines deleted...]
-    <x:t>$109,996,078.13</x:t>
+    <x:t>109,703,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,723,758.70</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.47%</x:t>
+    <x:t>3.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NR6TKJ0</x:t>
   </x:si>
   <x:si>
     <x:t>7.000</x:t>
   </x:si>
   <x:si>
-    <x:t>103,687,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.46%</x:t>
+    <x:t>102,912,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,683,236.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7YT6N5</x:t>
   </x:si>
   <x:si>
     <x:t>4.810</x:t>
   </x:si>
   <x:si>
-    <x:t>109,294,000</x:t>
-[...2 lines deleted...]
-    <x:t>$104,261,251.68</x:t>
+    <x:t>110,519,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,430,851.28</x:t>
   </x:si>
   <x:si>
     <x:t>3.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016KD65M2</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
-    <x:t>82,650,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>82,450,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,728,231.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>Celanese Us Holdings Llc</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HVFYF48</x:t>
   </x:si>
   <x:si>
     <x:t>6.950</x:t>
   </x:si>
   <x:si>
-    <x:t>51,875,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>51,450,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,212,840.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dresdner Funding Trust I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000259Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,548,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,901,650.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Germany</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HVFYDX1</x:t>
   </x:si>
   <x:si>
     <x:t>6.800</x:t>
   </x:si>
   <x:si>
-    <x:t>51,805,000</x:t>
-[...26 lines deleted...]
-    <x:t>Germany</x:t>
+    <x:t>51,530,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,627,410.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018PJG3C5</x:t>
   </x:si>
   <x:si>
-    <x:t>51,850,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>51,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,455,640.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Resorts World Las Vegas Llc / Rwlv Capi</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NS2HX12</x:t>
   </x:si>
   <x:si>
     <x:t>4.625</x:t>
   </x:si>
   <x:si>
-    <x:t>51,684,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>51,934,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,947,385.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Coty Inc/Hfc Prestige Products Inc/Hfc</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRQ3QR9</x:t>
   </x:si>
   <x:si>
     <x:t>5.600</x:t>
   </x:si>
   <x:si>
-    <x:t>46,500,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>46,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,909,982.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Pacificorp</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2055</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SX471B0</x:t>
   </x:si>
   <x:si>
     <x:t>7.375</x:t>
   </x:si>
   <x:si>
-    <x:t>43,875,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>43,725,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,376,086.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HVFYC72</x:t>
   </x:si>
   <x:si>
     <x:t>6.600</x:t>
   </x:si>
   <x:si>
-    <x:t>38,550,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>38,450,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,804,184.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018PJG371</x:t>
   </x:si>
   <x:si>
-    <x:t>38,750,000</x:t>
-[...2 lines deleted...]
-    <x:t>$40,752,072.29</x:t>
+    <x:t>38,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,668,094.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paramount Global</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SW8BQR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,136,183.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Huntsman International Llc</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NGT4PQ0</x:t>
   </x:si>
   <x:si>
     <x:t>4.500</x:t>
   </x:si>
   <x:si>
-    <x:t>38,891,000</x:t>
-[...23 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>38,641,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,863,813.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Finance Unlimited Co</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ08Y98</x:t>
   </x:si>
   <x:si>
     <x:t>3.150</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,605,194.49</x:t>
+    <x:t>$37,848,534.98</x:t>
   </x:si>
   <x:si>
     <x:t>Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012TFS794</x:t>
   </x:si>
   <x:si>
     <x:t>3.125</x:t>
   </x:si>
   <x:si>
-    <x:t>38,723,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>38,648,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,036,293.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Methanex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q6Y2GK1</x:t>
   </x:si>
   <x:si>
     <x:t>5.250</x:t>
   </x:si>
   <x:si>
-    <x:t>36,157,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>36,082,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,344,894.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Canada</x:t>
   </x:si>
   <x:si>
     <x:t>Nordstrom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006G2HB38</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
-    <x:t>49,382,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>49,682,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,605,767.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSG4643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,065,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,560,119.19</x:t>
   </x:si>
   <x:si>
     <x:t>Vf Corp</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TCX6Q42</x:t>
   </x:si>
   <x:si>
     <x:t>2.950</x:t>
   </x:si>
   <x:si>
-    <x:t>38,881,000</x:t>
-[...20 lines deleted...]
-    <x:t>$35,744,643.76</x:t>
+    <x:t>38,656,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,385,137.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Whirlpool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NDYBB76</x:t>
   </x:si>
   <x:si>
-    <x:t>36,275,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>36,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,321,604.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000BBRF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,507,501.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic Arts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z6PWCP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,449,466.10</x:t>
   </x:si>
   <x:si>
     <x:t>Newell Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2046</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CGXVV28</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
-    <x:t>34,075,000</x:t>
-[...20 lines deleted...]
-    <x:t>$32,998,042.57</x:t>
+    <x:t>34,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,862,054.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Nissan Motor Acceptance Co Llc</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J9B7JK2</x:t>
   </x:si>
   <x:si>
     <x:t>7.050</x:t>
   </x:si>
   <x:si>
-    <x:t>30,765,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>30,990,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,770,484.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z6PWD79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,528,697.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N48GCC9</x:t>
   </x:si>
   <x:si>
-    <x:t>31,000,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>30,925,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,242,958.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Transocean International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00000W4J4</x:t>
   </x:si>
   <x:si>
-    <x:t>31,540,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>31,415,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,834,179.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004QCVDX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,695,554.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telecom Italia Capital Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000X252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,795,856.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italy</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0050N18L5</x:t>
   </x:si>
   <x:si>
     <x:t>5.850</x:t>
   </x:si>
   <x:si>
-    <x:t>40,961,000</x:t>
-[...41 lines deleted...]
-    <x:t>Italy</x:t>
+    <x:t>40,736,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,673,122.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Bombardier Inc</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00008TWC6</x:t>
   </x:si>
   <x:si>
     <x:t>7.450</x:t>
   </x:si>
   <x:si>
-    <x:t>26,351,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>26,277,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,377,077.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TSW2BF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,583,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,622,470.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000WL60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,493,027.64</x:t>
   </x:si>
   <x:si>
     <x:t>07/18/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00001HGB0</x:t>
   </x:si>
   <x:si>
     <x:t>7.200</x:t>
   </x:si>
   <x:si>
-    <x:t>25,925,000</x:t>
-[...23 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>$28,445,882.83</x:t>
   </x:si>
   <x:si>
     <x:t>Rockies Express Pipeline Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NSL8L43</x:t>
   </x:si>
   <x:si>
-    <x:t>28,440,000</x:t>
-[...17 lines deleted...]
-    <x:t>$28,204,080.09</x:t>
+    <x:t>28,340,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,238,296.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00003HHT5</x:t>
   </x:si>
   <x:si>
     <x:t>6.375</x:t>
   </x:si>
   <x:si>
-    <x:t>25,875,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>25,725,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,300,053.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000BKK89</x:t>
   </x:si>
   <x:si>
     <x:t>6.000</x:t>
   </x:si>
   <x:si>
-    <x:t>25,850,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$26,863,572.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000R05L4</x:t>
   </x:si>
   <x:si>
-    <x:t>25,840,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>25,765,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,607,282.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Navient Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00004FRQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,615,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,574,841.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptiv Swiss Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNNZPC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,770,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,463,538.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Fluor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LSDJQ97</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
-    <x:t>26,118,000</x:t>
-[...38 lines deleted...]
-    <x:t>$26,206,417.25</x:t>
+    <x:t>25,818,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,991,086.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K15GWN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,293,492.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZJJYVZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,487,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,276,098.87</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QRX4L45</x:t>
   </x:si>
   <x:si>
-    <x:t>26,300,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>$24,891,203.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Hudson Pacific Properties Lp</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NDYSQH4</x:t>
   </x:si>
   <x:si>
     <x:t>4.650</x:t>
   </x:si>
   <x:si>
-    <x:t>25,933,000</x:t>
-[...35 lines deleted...]
-    <x:t>$25,296,484.25</x:t>
+    <x:t>25,758,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,738,606.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Advance Auto Parts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VQQGZ91</x:t>
   </x:si>
   <x:si>
     <x:t>3.900</x:t>
   </x:si>
   <x:si>
-    <x:t>25,799,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>25,749,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,619,232.64</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>05/18/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GN95L88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,779,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,470,725.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q9KR2W9</x:t>
   </x:si>
   <x:si>
     <x:t>3.450</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,313,031.02</x:t>
-[...20 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$24,423,053.81</x:t>
   </x:si>
   <x:si>
     <x:t>Sealed Air Corp</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00007X5K3</x:t>
   </x:si>
   <x:si>
-    <x:t>23,375,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>23,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,841,280.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Brandywine Operating Partnership Lp</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J6GNLG7</x:t>
   </x:si>
   <x:si>
     <x:t>3.950</x:t>
   </x:si>
   <x:si>
-    <x:t>23,300,000</x:t>
-[...2 lines deleted...]
-    <x:t>$23,107,206.63</x:t>
+    <x:t>22,925,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,754,599.77</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CGX53C8</x:t>
   </x:si>
   <x:si>
     <x:t>5.375</x:t>
   </x:si>
   <x:si>
-    <x:t>21,950,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>21,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,503,496.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00002HMW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,403,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,466,962.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K4JR4P3</x:t>
   </x:si>
   <x:si>
-    <x:t>20,650,000</x:t>
-[...20 lines deleted...]
-    <x:t>$21,388,833.42</x:t>
+    <x:t>20,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,396,947.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GN95LD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,326,893.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Service Properties Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q72JRK8</x:t>
   </x:si>
   <x:si>
-    <x:t>22,107,000</x:t>
-[...17 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>21,907,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,064,033.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TSW2BM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,594,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,671,075.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buckeye Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J6FSCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,588,616.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dpl Llc/Ohio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SGDXN50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,587,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,272,188.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011LS0Y42</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,616,455.36</x:t>
-[...17 lines deleted...]
-    <x:t>Australia</x:t>
+    <x:t>21,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,195,850.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000060XN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,620,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,191,710.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HZPQJY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,602,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,183,862.31</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HTH10P4</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,486,398.74</x:t>
-[...32 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>20,375,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,176,004.83</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFB5MN6</x:t>
   </x:si>
   <x:si>
-    <x:t>20,654,000</x:t>
-[...29 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>20,604,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,174,108.85</x:t>
   </x:si>
   <x:si>
     <x:t>Wilton Re Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2049</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XWYSH90</x:t>
   </x:si>
   <x:si>
-    <x:t>20,639,000</x:t>
-[...2 lines deleted...]
-    <x:t>$19,835,615.92</x:t>
+    <x:t>20,614,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,990,436.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Ses Americom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/25/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0065Z7P55</x:t>
   </x:si>
   <x:si>
     <x:t>5.300</x:t>
   </x:si>
   <x:si>
-    <x:t>25,895,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>25,995,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,341,919.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JXHW3R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,610,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,823,444.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K2ZC06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,719,070.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000KR6H3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,745,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,337,044.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QDGKZM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,609,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,278,716.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0116QXQQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,626,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,962,661.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019K3NT38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,889,083.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNYH763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,464,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,851,846.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RDRXGW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,050,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,839,302.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q9KR2Y7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,631,997.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00737P6S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,036,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,386,508.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XK3KNN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,835,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,346,595.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumen Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000JXSP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,975,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,272,534.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q08FX59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,252,551.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Tcp Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/30/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N0Q4YY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,755,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,038,977.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macy's Retail Holdings Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007JNT9G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,895,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,950,096.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vornado Realty Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112HF027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,028,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,545,239.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BWRFF09</x:t>
   </x:si>
   <x:si>
     <x:t>7.800</x:t>
   </x:si>
   <x:si>
-    <x:t>18,098,000</x:t>
-[...242 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>15,282,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,513,824.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Xpo Cnw Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000097KS7</x:t>
   </x:si>
   <x:si>
     <x:t>6.700</x:t>
   </x:si>
   <x:si>
-    <x:t>15,460,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>15,409,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,443,287.93</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00005NKC4</x:t>
   </x:si>
   <x:si>
-    <x:t>15,500,000</x:t>
-[...2 lines deleted...]
-    <x:t>$16,372,783.36</x:t>
+    <x:t>15,450,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,224,365.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H1J1TV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,962,328.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015QGM561</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
-    <x:t>18,150,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$15,952,697.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJH2WG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,825,707.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NDXY371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,776,431.29</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZVD9QG5</x:t>
   </x:si>
   <x:si>
     <x:t>18,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,992,975.20</x:t>
-[...17 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$15,753,084.99</x:t>
   </x:si>
   <x:si>
     <x:t>Murphy Oil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003NX70F1</x:t>
   </x:si>
   <x:si>
     <x:t>5.125</x:t>
   </x:si>
   <x:si>
-    <x:t>17,565,000</x:t>
-[...17 lines deleted...]
-    <x:t>$15,578,859.09</x:t>
+    <x:t>17,515,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,613,767.18</x:t>
   </x:si>
   <x:si>
     <x:t>Transalta Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000V3KC9</x:t>
   </x:si>
   <x:si>
     <x:t>6.500</x:t>
   </x:si>
   <x:si>
-    <x:t>15,490,000</x:t>
-[...14 lines deleted...]
-    <x:t>$15,470,830.78</x:t>
+    <x:t>15,465,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,247,905.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Kohl's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2045</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009LH9PG7</x:t>
   </x:si>
   <x:si>
     <x:t>5.550</x:t>
   </x:si>
   <x:si>
-    <x:t>22,050,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>22,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,221,158.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZVB4MQ2</x:t>
   </x:si>
   <x:si>
     <x:t>3.625</x:t>
   </x:si>
   <x:si>
-    <x:t>16,515,000</x:t>
-[...2 lines deleted...]
-    <x:t>$15,106,925.48</x:t>
+    <x:t>16,465,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,177,575.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00000PKZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,125,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,070,379.06</x:t>
   </x:si>
   <x:si>
     <x:t>Bath &amp; Body Works Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00001TRM1</x:t>
   </x:si>
   <x:si>
-    <x:t>14,625,000</x:t>
-[...20 lines deleted...]
-    <x:t>$15,045,898.66</x:t>
+    <x:t>14,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,805,897.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012HNR6J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,455,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,650,802.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CXCGR12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,761,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,560,295.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2050</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TN4JZS4</x:t>
   </x:si>
   <x:si>
     <x:t>4.600</x:t>
   </x:si>
   <x:si>
-    <x:t>25,392,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>25,767,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,546,482.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000726P0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,263,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,189,975.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safeway Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000067R08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,455,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,125,760.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007J4V2Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,452,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,090,411.36</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRDSD80</x:t>
   </x:si>
   <x:si>
-    <x:t>14,098,000</x:t>
-[...59 lines deleted...]
-    <x:t>$14,348,239.51</x:t>
+    <x:t>13,973,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,063,842.36</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000KMF24</x:t>
   </x:si>
   <x:si>
     <x:t>6.450</x:t>
   </x:si>
   <x:si>
-    <x:t>14,830,000</x:t>
-[...17 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>14,755,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,945,390.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2044</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0073BLQS5</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,749,954.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$13,677,496.43</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000BPZL6</x:t>
   </x:si>
   <x:si>
-    <x:t>12,925,000</x:t>
-[...2 lines deleted...]
-    <x:t>$13,735,716.40</x:t>
+    <x:t>12,875,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,667,628.03</x:t>
   </x:si>
   <x:si>
     <x:t>Discovery Global Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4GG513</x:t>
   </x:si>
   <x:si>
     <x:t>4.279</x:t>
   </x:si>
   <x:si>
-    <x:t>15,775,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>15,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,279,070.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNYH7C6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,278,646.86</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005GR5GM6</x:t>
   </x:si>
   <x:si>
     <x:t>5.350</x:t>
   </x:si>
   <x:si>
-    <x:t>14,139,000</x:t>
-[...17 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>14,164,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,273,882.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00007SFJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,025,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,649,647.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/14/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175QZS82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,367,223.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007VHWCG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,250,070.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007LSWBJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,670,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,178,348.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F818595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,461,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,153,267.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LNT9BZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,950,384.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010FXJ678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,683,325.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YPMJ34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,925,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,512,752.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crane Nxt Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JYFZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,027,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,477,190.00</x:t>
   </x:si>
   <x:si>
     <x:t>Embarq Llc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000CFMW2</x:t>
   </x:si>
   <x:si>
     <x:t>7.995</x:t>
   </x:si>
   <x:si>
-    <x:t>61,625,000</x:t>
-[...152 lines deleted...]
-    <x:t>$11,254,952.24</x:t>
+    <x:t>62,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,021,818.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0033KCB98</x:t>
   </x:si>
   <x:si>
     <x:t>4.850</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,650,690.35</x:t>
-[...2 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$10,910,784.85</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002D9FKF4</x:t>
   </x:si>
   <x:si>
-    <x:t>12,875,000</x:t>
-[...2 lines deleted...]
-    <x:t>$10,460,115.30</x:t>
+    <x:t>$10,522,518.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Ses Sa</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004CZ8KY0</x:t>
   </x:si>
   <x:si>
-    <x:t>12,955,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>12,905,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,690,579.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Luxembourg</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003MMKXQ7</x:t>
   </x:si>
   <x:si>
     <x:t>4.300</x:t>
   </x:si>
   <x:si>
     <x:t>12,880,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,275,923.70</x:t>
+    <x:t>$9,331,668.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0045Z3HD3</x:t>
   </x:si>
   <x:si>
     <x:t>5.150</x:t>
   </x:si>
   <x:si>
-    <x:t>13,075,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$7,812,781.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0063HNBF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,739,296.63</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00171TW32</x:t>
   </x:si>
   <x:si>
     <x:t>5.900</x:t>
   </x:si>
   <x:si>
-    <x:t>9,750,000</x:t>
-[...17 lines deleted...]
-    <x:t>$7,392,544.10</x:t>
+    <x:t>9,675,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,383,973.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Xerox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000MMJZ6</x:t>
   </x:si>
   <x:si>
     <x:t>6.750</x:t>
   </x:si>
   <x:si>
-    <x:t>17,804,000</x:t>
-[...2 lines deleted...]
-    <x:t>$6,798,466.44</x:t>
+    <x:t>18,054,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,696,905.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008748H46</x:t>
   </x:si>
   <x:si>
-    <x:t>12,725,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>12,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,621,419.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>3,891,945</x:t>
-[...2 lines deleted...]
-    <x:t>$3,891,944.88</x:t>
+    <x:t>3,861,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,861,052.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-799,266.88</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$-408,170.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2257,56 +2242,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcce102c1b024af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7d7ce33f20e3482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a2163cdc73345d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8db476dfce14e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7b4d44a82a784a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree6d59f375734ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L134"/>
+  <x:dimension ref="A1:L135"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2587,4816 +2572,4854 @@
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K19" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="H34" s="1" t="s">
+      <x:c r="I34" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J34" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="I34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J34" s="1" t="s">
+      <x:c r="K34" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="H42" s="1" t="s">
+      <x:c r="I42" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="I42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K42" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="I43" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J43" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="H43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K43" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="H44" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="H46" s="1" t="s">
+      <x:c r="I46" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="I47" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J47" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="H48" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="I49" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="I50" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J50" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="I52" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J52" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="I54" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J54" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="I56" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J56" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="H57" s="1" t="s">
+      <x:c r="I57" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J57" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H59" s="1" t="s">
+      <x:c r="I59" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J59" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H61" s="1" t="s">
+      <x:c r="I61" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J61" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J64" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="H68" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="I69" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J69" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="H69" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K69" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="F78" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="H78" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="I79" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J79" s="1" t="s">
         <x:v>447</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="I80" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J80" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="H83" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="H84" s="1" t="s">
+      <x:c r="I84" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J84" s="1" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="H85" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="F86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="H86" s="1" t="s">
+      <x:c r="I86" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J86" s="1" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J88" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>495</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="F90" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="H90" s="1" t="s">
+      <x:c r="I90" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J90" s="1" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="I92" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J92" s="1" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>512</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J96" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K96" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="I97" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J97" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>533</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
+      <x:c r="H99" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="F99" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G100" s="1" t="s">
+      <x:c r="H100" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="H100" s="1" t="s">
+      <x:c r="I100" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J100" s="1" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>555</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J103" s="1" t="s">
         <x:v>567</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>571</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="F104" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G104" s="1" t="s">
+      <x:c r="H104" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="H104" s="1" t="s">
+      <x:c r="I104" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J104" s="1" t="s">
         <x:v>577</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>571</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>589</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>593</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J109" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="H110" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="H111" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G111" s="1" t="s">
+      <x:c r="I111" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J111" s="1" t="s">
         <x:v>609</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
         <x:v>627</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>630</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="I116" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J116" s="1" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>636</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="K127" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="K128" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="H131" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="K133" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L133" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A134" s="1">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B134" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J134" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="K134" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L133" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="B134" s="2" t="s">
+      <x:c r="L134" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A135" s="2" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="B135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C134" s="2" t="s">
+      <x:c r="C135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D134" s="2" t="s">
+      <x:c r="D135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E134" s="2" t="s">
+      <x:c r="E135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F134" s="2" t="s">
+      <x:c r="F135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G134" s="2" t="s">
+      <x:c r="G135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H134" s="2" t="s">
+      <x:c r="H135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I134" s="2" t="s">
+      <x:c r="I135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J134" s="2" t="s">
+      <x:c r="J135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K134" s="2" t="s">
+      <x:c r="K135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L134" s="2" t="s">
+      <x:c r="L135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A134:L134"/>
+    <x:mergeCell ref="A135:L135"/>
   </x:mergeCells>
 </x:worksheet>
 </file>