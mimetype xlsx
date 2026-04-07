--- v6 (2026-03-13)
+++ v7 (2026-04-07)
@@ -1,675 +1,714 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384694811b3f4935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d48862903504db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260312" sheetId="1" r:id="Rf35bf955d3cb43f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260402" sheetId="1" r:id="R4c489fd3a9924455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="210">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/12/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="223">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>ARCC US</x:t>
+    <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>11,320,251</x:t>
+    <x:t>10,743,774</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$199,123,215.09</x:t>
+    <x:t>$194,354,871.66</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.15%</x:t>
-[...2 lines deleted...]
-    <x:t>OBDC US</x:t>
+    <x:t>13.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>10,882,947</x:t>
-[...8 lines deleted...]
-    <x:t>BXSL US</x:t>
+    <x:t>10,523,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,286,187.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Main Street Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXT422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,882,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,085,290.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golub Capital BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PXNF64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,362,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,697,603.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fs Kkr Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001YCZP63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,886,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,846,158.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXSL</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MS80PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>4,382,305</x:t>
-[...44 lines deleted...]
-    <x:t>HTGC US</x:t>
+    <x:t>1,692,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,241,112.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTGC</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2R8K2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,554,894</x:t>
-[...26 lines deleted...]
-    <x:t>TSLX US</x:t>
+    <x:t>2,615,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,973,378.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Technology Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MXMSTD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,347,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,462,016.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,734,759</x:t>
-[...8 lines deleted...]
-    <x:t>CSWC US</x:t>
+    <x:t>1,419,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,104,586.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>1,055,005</x:t>
-[...8 lines deleted...]
-    <x:t>TRIN US</x:t>
+    <x:t>901,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,172,192.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRIN</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T6WFZ96</x:t>
   </x:si>
   <x:si>
-    <x:t>1,389,432</x:t>
-[...8 lines deleted...]
-    <x:t>MSDL US</x:t>
+    <x:t>1,246,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,675,266.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midcap Financial Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CBNX94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,382,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,756,430.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oaktree Specialty Lending Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TKZRB3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,320,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,037,966.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSDL</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R40RNG8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,322,779</x:t>
-[...8 lines deleted...]
-    <x:t>PSEC US</x:t>
+    <x:t>1,052,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,870,468.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSBD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldman Sachs BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004DDDKH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,586,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,321,778.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSEC</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3RGN4</x:t>
   </x:si>
   <x:si>
-    <x:t>7,002,573</x:t>
-[...62 lines deleted...]
-    <x:t>PFLT US</x:t>
+    <x:t>5,304,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,845,522.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFLT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LV74X3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,821,455</x:t>
-[...8 lines deleted...]
-    <x:t>BBDC US</x:t>
+    <x:t>1,487,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,209,370.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Barings BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F54FK1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,679,569</x:t>
-[...8 lines deleted...]
-    <x:t>CGBD US</x:t>
+    <x:t>1,363,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,412,913.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GQVWWP4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,244,695</x:t>
-[...8 lines deleted...]
-    <x:t>NMFC US</x:t>
+    <x:t>995,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,913,726.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMFC</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG22J4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,704,411</x:t>
-[...5 lines deleted...]
-    <x:t>FDUS US</x:t>
+    <x:t>1,359,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,797,320.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDUS</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K9JH07</x:t>
   </x:si>
   <x:si>
-    <x:t>668,755</x:t>
-[...8 lines deleted...]
-    <x:t>BCSF US</x:t>
+    <x:t>568,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,097,513.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slr Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V86JM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,312,288.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCSF</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JDV0M15</x:t>
   </x:si>
   <x:si>
-    <x:t>893,158</x:t>
-[...26 lines deleted...]
-    <x:t>KBDC US</x:t>
+    <x:t>729,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,173,587.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gladstone Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C32KN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>596,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,583,033.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Kayne Anderson BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z6ZX0D7</x:t>
   </x:si>
   <x:si>
-    <x:t>765,943</x:t>
-[...8 lines deleted...]
-    <x:t>NCDL US</x:t>
+    <x:t>612,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,530,759.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSIF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msc Income Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FNF0VB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>689,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,519,919.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCDL</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Churchill Direct Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S1L7066</x:t>
   </x:si>
   <x:si>
-    <x:t>779,753</x:t>
-[...23 lines deleted...]
-    <x:t>GLAD US</x:t>
+    <x:t>525,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,885,150.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLAD</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJYTQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>414,781</x:t>
-[...8 lines deleted...]
-    <x:t>CION US</x:t>
+    <x:t>338,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,061,870.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CION</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009KJ66B4</x:t>
   </x:si>
   <x:si>
-    <x:t>948,585</x:t>
-[...8 lines deleted...]
-    <x:t>TCPC US</x:t>
+    <x:t>774,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,289,732.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCPC</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P0TNW2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,557,530</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>1,264,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,550,410.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797QD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T8LCHN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272,221,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,947,834.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.98%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TN7</x:t>
   </x:si>
   <x:si>
-    <x:t>United States Treasury Bill</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG01ZDC8DQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>287,427,000</x:t>
-[...23 lines deleted...]
-    <x:t>19.28%</x:t>
+    <x:t>274,277,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,522,093.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Mvbdc Tr (Gross) Swap</x:t>
   </x:si>
   <x:si>
-    <x:t>198,461</x:t>
+    <x:t>214,337</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>491627390.74</x:t>
+    <x:t>543787758.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>3,350</x:t>
   </x:si>
   <x:si>
-    <x:t>8298616.65</x:t>
+    <x:t>8499181.15</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>4,640,941</x:t>
+    <x:t>57,877,758</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,640,940.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$57,877,757.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-30,247,087.63</x:t>
-[...2 lines deleted...]
-    <x:t>-2.15%</x:t>
+    <x:t>$-38,843,000.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -697,56 +736,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9119ba45f27445ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rece74fa9932f4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf35bf955d3cb43f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5543a6224b9d419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6022b6a720c248d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c489fd3a9924455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I38"/>
+  <x:dimension ref="A1:I40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1350,500 +1389,558 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A38" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I38" s="2" t="s">
+      <x:c r="A38" s="1">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A39" s="1">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A40" s="2" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="B40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A38:I38"/>
+    <x:mergeCell ref="A40:I40"/>
   </x:mergeCells>
 </x:worksheet>
 </file>