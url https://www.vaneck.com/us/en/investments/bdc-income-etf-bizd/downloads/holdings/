--- v0 (2026-04-03)
+++ v1 (2026-04-28)
@@ -1,711 +1,714 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb01d6d11adc848f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcfd83ab71f84f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260401" sheetId="1" r:id="R4ed88425c0f347b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260424" sheetId="1" r:id="R92b17892464e47a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="222">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="223">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>10,534,774</x:t>
+    <x:t>12,020,413</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$186,781,543.02</x:t>
+    <x:t>$224,421,110.71</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>13.41%</x:t>
+    <x:t>14.38%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>10,318,880</x:t>
-[...5 lines deleted...]
-    <x:t>7.97%</x:t>
+    <x:t>11,774,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,693,881.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.50%</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXT422</x:t>
   </x:si>
   <x:si>
-    <x:t>1,845,772</x:t>
-[...5 lines deleted...]
-    <x:t>6.88%</x:t>
+    <x:t>2,118,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,531,678.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.34%</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXNF64</x:t>
   </x:si>
   <x:si>
-    <x:t>3,296,621</x:t>
-[...5 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>3,761,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,990,959.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fs Kkr Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001YCZP63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,348,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,743,379.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hercules Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2R8K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,926,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,390,170.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
   </x:si>
   <x:si>
     <x:t>BXSL</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MS80PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,659,992</x:t>
-[...23 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>1,894,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,322,033.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>OTF</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Technology Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MXMSTD8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,282,314</x:t>
-[...23 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>3,745,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,575,360.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,391,889</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>1,588,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,682,317.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>884,207</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>1,008,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,709,009.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T6WFZ96</x:t>
   </x:si>
   <x:si>
-    <x:t>1,222,425</x:t>
-[...5 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>1,394,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,093,711.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oaktree Specialty Lending Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TKZRB3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,477,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,183,667.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morgan Stanley Direct Lending Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R40RNG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,177,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,696,442.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBNX94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,355,248</x:t>
-[...20 lines deleted...]
-    <x:t>$14,486,495.67</x:t>
+    <x:t>1,546,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,504,897.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSBD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldman Sachs BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004DDDKH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,774,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,875,124.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prospect Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3RGN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,935,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,202,986.80</x:t>
   </x:si>
   <x:si>
     <x:t>1.04%</x:t>
   </x:si>
   <x:si>
-    <x:t>MSDL</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>PFLT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LV74X3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,458,204</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>1,663,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,358,818.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>BBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Barings BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F54FK1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,336,985</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>1,526,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,437,406.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>CGBD</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GQVWWP4</x:t>
   </x:si>
   <x:si>
-    <x:t>976,418</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>1,114,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,800,572.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG22J4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,333,409</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>1,521,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,308,352.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K9JH07</x:t>
   </x:si>
   <x:si>
-    <x:t>557,819</x:t>
-[...2 lines deleted...]
-    <x:t>$9,650,268.70</x:t>
+    <x:t>636,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,710,404.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slr Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V86JM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,204,414.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gladstone Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C32KN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>667,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,871,328.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCSF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Specialty Finance Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JDV0M15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>815,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,712,359.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.69%</x:t>
   </x:si>
   <x:si>
-    <x:t>SLRC</x:t>
-[...29 lines deleted...]
-    <x:t>$8,794,869.00</x:t>
+    <x:t>KBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kayne Anderson BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z6ZX0D7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,764,242.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>GAIN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>MSIF</x:t>
   </x:si>
   <x:si>
     <x:t>Msc Income Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FNF0VB5</x:t>
   </x:si>
   <x:si>
-    <x:t>676,452</x:t>
-[...20 lines deleted...]
-    <x:t>$8,244,411.91</x:t>
+    <x:t>771,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,532,174.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>NCDL</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Churchill Direct Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S1L7066</x:t>
   </x:si>
   <x:si>
-    <x:t>515,354</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>588,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,209,010.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>GLAD</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJYTQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>332,052</x:t>
-[...2 lines deleted...]
-    <x:t>$5,804,268.96</x:t>
+    <x:t>378,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,941,704.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cion Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009KJ66B4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,481,472.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>CION</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>TCPC</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P0TNW2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,239,418</x:t>
-[...8 lines deleted...]
-    <x:t>912797QD2</x:t>
+    <x:t>1,414,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,854,663.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01T8LCHN4</x:t>
-[...2 lines deleted...]
-    <x:t>272,221,000</x:t>
+    <x:t>BBG021GJB4R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>276,911,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$271,837,239.17</x:t>
-[...2 lines deleted...]
-    <x:t>19.52%</x:t>
+    <x:t>$272,197,282.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.44%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TN7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZDC8DQ5</x:t>
   </x:si>
   <x:si>
     <x:t>274,277,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$271,412,530.55</x:t>
-[...2 lines deleted...]
-    <x:t>19.49%</x:t>
+    <x:t>$272,085,384.15</x:t>
   </x:si>
   <x:si>
     <x:t>Mvbdc Tr (Gross) Swap</x:t>
   </x:si>
   <x:si>
     <x:t>214,337</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>534879483.86</x:t>
+    <x:t>561682325.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>3,350</x:t>
   </x:si>
   <x:si>
-    <x:t>8359948.45</x:t>
+    <x:t>8778865.95</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>57,858,478</x:t>
+    <x:t>16,643,593</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$57,858,478.06</x:t>
-[...2 lines deleted...]
-    <x:t>4.16%</x:t>
+    <x:t>$16,643,592.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-47,814,282.93</x:t>
-[...2 lines deleted...]
-    <x:t>-3.43%</x:t>
+    <x:t>$-5,163,746.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -733,51 +736,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100e7986e0dd4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6d8d1eb1b6054ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ed88425c0f347b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b07986e1b9b4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf8a86727aed4498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92b17892464e47a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1299,636 +1302,636 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="2" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>