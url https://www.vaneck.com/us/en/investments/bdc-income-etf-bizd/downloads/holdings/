--- v1 (2026-04-28)
+++ v2 (2026-05-18)
@@ -1,714 +1,711 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcfd83ab71f84f4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39477d7189bb4d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260424" sheetId="1" r:id="R92b17892464e47a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260515" sheetId="1" r:id="R31232f8405ab4311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="223">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/24/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="222">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>12,020,413</x:t>
+    <x:t>12,020,281</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$224,421,110.71</x:t>
+    <x:t>$227,183,310.90</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.38%</x:t>
+    <x:t>14.67%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>11,774,080</x:t>
-[...5 lines deleted...]
-    <x:t>8.50%</x:t>
+    <x:t>11,773,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,985,957.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.52%</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXT422</x:t>
   </x:si>
   <x:si>
-    <x:t>2,118,603</x:t>
-[...5 lines deleted...]
-    <x:t>7.34%</x:t>
+    <x:t>2,118,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,882,512.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.90%</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXNF64</x:t>
   </x:si>
   <x:si>
-    <x:t>3,761,547</x:t>
-[...5 lines deleted...]
-    <x:t>3.20%</x:t>
+    <x:t>3,761,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,125,059.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
   </x:si>
   <x:si>
     <x:t>FSK</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001YCZP63</x:t>
   </x:si>
   <x:si>
-    <x:t>4,348,230</x:t>
-[...5 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>4,348,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,743,214.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Secured Lending Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MS80PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,894,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,495,897.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2R8K2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,926,510</x:t>
-[...23 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>2,926,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,448,125.69</x:t>
   </x:si>
   <x:si>
     <x:t>OTF</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Technology Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MXMSTD8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,745,528</x:t>
-[...5 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>3,745,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,836,911.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,588,139</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>1,588,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,157,190.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>1,008,894</x:t>
-[...2 lines deleted...]
-    <x:t>$23,709,009.00</x:t>
+    <x:t>1,008,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,779,160.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinity Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00T6WFZ96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,394,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,502,127.25</x:t>
   </x:si>
   <x:si>
     <x:t>1.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>TRIN</x:t>
-[...14 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>MSDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morgan Stanley Direct Lending Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R40RNG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,177,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,943,819.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TKZRB3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,477,146</x:t>
-[...23 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>1,477,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,873,224.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBNX94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,546,369</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>1,546,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,040,765.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DDDKH1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,774,461</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>1,774,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,845,731.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001LV74X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,663,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,109,049.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barings BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F54FK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,526,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,131,838.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3RGN4</x:t>
   </x:si>
   <x:si>
-    <x:t>5,935,160</x:t>
-[...41 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>5,935,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,938,579.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>CGBD</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GQVWWP4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,114,062</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>1,114,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,477,169.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG22J4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,521,428</x:t>
-[...2 lines deleted...]
-    <x:t>$12,308,352.52</x:t>
+    <x:t>1,521,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,308,166.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K9JH07</x:t>
   </x:si>
   <x:si>
-    <x:t>636,435</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>636,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,958,237.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gladstone Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C32KN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>667,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,957,810.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCSF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Specialty Finance Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JDV0M15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>815,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,900,009.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kayne Anderson BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z6ZX0D7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,065,734.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V86JM5</x:t>
   </x:si>
   <x:si>
     <x:t>713,657</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,204,414.90</x:t>
-[...56 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>$9,441,682.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>MSIF</x:t>
   </x:si>
   <x:si>
     <x:t>Msc Income Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FNF0VB5</x:t>
   </x:si>
   <x:si>
-    <x:t>771,836</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>771,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,308,100.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>NCDL</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Churchill Direct Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S1L7066</x:t>
   </x:si>
   <x:si>
     <x:t>588,038</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,209,010.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>$7,809,144.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>GLAD</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJYTQ4</x:t>
   </x:si>
   <x:si>
     <x:t>378,914</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,941,704.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$7,278,937.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Tcp Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001P0TNW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,414,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,868,710.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>CION</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009KJ66B4</x:t>
   </x:si>
   <x:si>
-    <x:t>866,507</x:t>
-[...23 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>866,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,831,457.51</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>276,911,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$272,197,282.50</x:t>
-[...2 lines deleted...]
-    <x:t>17.44%</x:t>
+    <x:t>$272,751,566.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.62%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TN7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZDC8DQ5</x:t>
   </x:si>
   <x:si>
     <x:t>274,277,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$272,085,384.15</x:t>
+    <x:t>$272,660,263.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Mvbdc Tr (Gross) Swap</x:t>
   </x:si>
   <x:si>
     <x:t>214,337</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>561682325.71</x:t>
+    <x:t>557372865.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>3,350</x:t>
   </x:si>
   <x:si>
-    <x:t>8778865.95</x:t>
+    <x:t>8711510.85</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>16,643,593</x:t>
+    <x:t>8,938,235</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,643,592.64</x:t>
-[...2 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>$8,938,234.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-5,163,746.54</x:t>
-[...2 lines deleted...]
-    <x:t>-0.33%</x:t>
+    <x:t>$-261,984.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -736,51 +733,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b07986e1b9b4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf8a86727aed4498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92b17892464e47a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0578694a41624429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R226553bdf6f94514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31232f8405ab4311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1041,897 +1038,897 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="H36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
+      <x:c r="G38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F39" s="1" t="s">
+      <x:c r="G39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="2" t="s">
-        <x:v>222</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>