--- v2 (2026-05-18)
+++ v3 (2026-06-07)
@@ -1,711 +1,723 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39477d7189bb4d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8ed8d1416042ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260515" sheetId="1" r:id="R31232f8405ab4311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260604" sheetId="1" r:id="R1af65012a76543fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="222">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="226">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>12,020,281</x:t>
+    <x:t>12,370,994</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$227,183,310.90</x:t>
+    <x:t>$233,811,786.60</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.67%</x:t>
+    <x:t>14.68%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>11,773,948</x:t>
-[...5 lines deleted...]
-    <x:t>8.52%</x:t>
+    <x:t>12,117,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,927,580.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.60%</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXT422</x:t>
   </x:si>
   <x:si>
-    <x:t>2,118,583</x:t>
-[...5 lines deleted...]
-    <x:t>6.90%</x:t>
+    <x:t>2,180,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,432,887.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.12%</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXNF64</x:t>
   </x:si>
   <x:si>
-    <x:t>3,761,490</x:t>
-[...5 lines deleted...]
-    <x:t>3.17%</x:t>
+    <x:t>3,871,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,061,616.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>FSK</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001YCZP63</x:t>
   </x:si>
   <x:si>
-    <x:t>4,348,198</x:t>
-[...2 lines deleted...]
-    <x:t>$47,743,214.04</x:t>
+    <x:t>4,475,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,091,375.29</x:t>
   </x:si>
   <x:si>
     <x:t>3.08%</x:t>
   </x:si>
   <x:si>
+    <x:t>HTGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hercules Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2R8K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,011,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,894,488.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BXSL</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MS80PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,894,084</x:t>
-[...20 lines deleted...]
-    <x:t>$45,448,125.69</x:t>
+    <x:t>1,949,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,394,934.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
   </x:si>
   <x:si>
     <x:t>OTF</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Technology Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MXMSTD8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,745,471</x:t>
-[...5 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>3,854,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,291,169.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,588,110</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>1,634,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,881,067.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinity Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00T6WFZ96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,435,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,675,368.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>1,008,874</x:t>
-[...2 lines deleted...]
-    <x:t>$23,779,160.18</x:t>
+    <x:t>1,038,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,452,294.70</x:t>
   </x:si>
   <x:si>
     <x:t>1.54%</x:t>
   </x:si>
   <x:si>
-    <x:t>TRIN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>MSDL</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R40RNG8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,177,416</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>1,211,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,769,728.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TKZRB3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,477,126</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>1,520,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,577,125.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBNX94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,546,349</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>1,591,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,203,790.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DDDKH1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,774,438</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>1,826,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,636,991.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LV74X3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,663,803</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>1,712,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,264,042.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prospect Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3RGN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,108,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,926,933.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>BBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Barings BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F54FK1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,526,958</x:t>
-[...23 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>1,571,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,232,257.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Mountain Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG22J4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,565,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,542,025.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>CGBD</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GQVWWP4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,114,033</x:t>
-[...23 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>1,146,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,370,832.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K9JH07</x:t>
   </x:si>
   <x:si>
-    <x:t>636,415</x:t>
-[...2 lines deleted...]
-    <x:t>$11,958,237.85</x:t>
+    <x:t>654,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,300,881.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
   </x:si>
   <x:si>
+    <x:t>BCSF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Specialty Finance Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JDV0M15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>839,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,109,191.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C32KN7</x:t>
   </x:si>
   <x:si>
-    <x:t>667,752</x:t>
-[...23 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>687,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,865,517.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>KBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Kayne Anderson BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z6ZX0D7</x:t>
   </x:si>
   <x:si>
-    <x:t>685,210</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>705,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,246,178.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V86JM5</x:t>
   </x:si>
   <x:si>
-    <x:t>713,657</x:t>
-[...2 lines deleted...]
-    <x:t>$9,441,682.11</x:t>
+    <x:t>734,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,658,004.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>MSIF</x:t>
   </x:si>
   <x:si>
     <x:t>Msc Income Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FNF0VB5</x:t>
   </x:si>
   <x:si>
-    <x:t>771,816</x:t>
-[...2 lines deleted...]
-    <x:t>$9,308,100.96</x:t>
+    <x:t>794,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,579,933.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>NCDL</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Churchill Direct Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S1L7066</x:t>
   </x:si>
   <x:si>
-    <x:t>588,038</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>605,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,843,275.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>GLAD</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJYTQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>378,914</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>389,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,623,600.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cion Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009KJ66B4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>891,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,171,166.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P0TNW2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,414,147</x:t>
-[...20 lines deleted...]
-    <x:t>$5,831,457.51</x:t>
+    <x:t>1,455,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,545,112.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
-    <x:t>276,911,000</x:t>
+    <x:t>277,519,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$272,751,566.94</x:t>
-[...2 lines deleted...]
-    <x:t>17.62%</x:t>
+    <x:t>$273,833,489.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.19%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TN7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZDC8DQ5</x:t>
   </x:si>
   <x:si>
     <x:t>274,277,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$272,660,263.25</x:t>
-[...2 lines deleted...]
-    <x:t>17.61%</x:t>
+    <x:t>$273,149,340.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Mvbdc Tr (Gross) Swap</x:t>
   </x:si>
   <x:si>
     <x:t>214,337</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>557372865.99</x:t>
+    <x:t>560578275.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>3,350</x:t>
-[...2 lines deleted...]
-    <x:t>8711510.85</x:t>
+    <x:t>3,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9389307.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6015433.80</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>8,938,235</x:t>
+    <x:t>16,766,480</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,938,234.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$16,766,479.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-261,984.67</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$745,714.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -733,56 +745,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0578694a41624429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R226553bdf6f94514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31232f8405ab4311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R394b71b025b64ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcb6ac5ec78a247aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1af65012a76543fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I40"/>
+  <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1038,906 +1050,935 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="G38" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A40" s="2" t="s">
+      <x:c r="A40" s="1">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="B40" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I40" s="2" t="s">
+      <x:c r="D40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A41" s="2" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="B41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A40:I40"/>
+    <x:mergeCell ref="A41:I41"/>
   </x:mergeCells>
 </x:worksheet>
 </file>