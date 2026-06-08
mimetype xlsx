--- v3 (2026-06-07)
+++ v4 (2026-06-08)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8ed8d1416042ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d31b39766c47f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260604" sheetId="1" r:id="R1af65012a76543fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260604" sheetId="1" r:id="Rfe58704188d845aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="226">
   <x:si>
     <x:t>Daily Holdings (%)  06/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -745,51 +745,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R394b71b025b64ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcb6ac5ec78a247aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1af65012a76543fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3701806b69c34e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2f64f0f9bb2a4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe58704188d845aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">