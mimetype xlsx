--- v4 (2026-06-08)
+++ v5 (2026-06-29)
@@ -1,723 +1,717 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d31b39766c47f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re627eafa16e94459" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260604" sheetId="1" r:id="Rfe58704188d845aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260625" sheetId="1" r:id="R99e72bfff2cd47b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="226">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="224">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>12,370,994</x:t>
+    <x:t>12,478,825</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$233,811,786.60</x:t>
+    <x:t>$224,494,061.75</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.68%</x:t>
+    <x:t>14.35%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>12,117,485</x:t>
-[...5 lines deleted...]
-    <x:t>8.60%</x:t>
+    <x:t>8,753,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,492,677.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Secured Lending Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MS80PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,652,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,506,640.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.59%</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXT422</x:t>
   </x:si>
   <x:si>
-    <x:t>2,180,563</x:t>
-[...5 lines deleted...]
-    <x:t>7.12%</x:t>
+    <x:t>1,640,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,320,684.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hercules Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2R8K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,133,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,760,803.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXNF64</x:t>
   </x:si>
   <x:si>
-    <x:t>3,871,237</x:t>
-[...5 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>3,677,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,596,697.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Technology Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MXMSTD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,391,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,017,538.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>FSK</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001YCZP63</x:t>
   </x:si>
   <x:si>
-    <x:t>4,475,057</x:t>
-[...59 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>4,415,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,689,383.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,634,469</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>1,904,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,859,444.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T6WFZ96</x:t>
   </x:si>
   <x:si>
-    <x:t>1,435,449</x:t>
-[...5 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>1,802,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,454,340.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>1,038,314</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>1,245,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,027,046.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R40RNG8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,211,732</x:t>
-[...5 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>1,614,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,650,956.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TKZRB3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,520,223</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>1,765,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,148,873.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSBD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldman Sachs BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004DDDKH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,121,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,665,118.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prospect Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3RGN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,432,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,611,776.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBNX94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,591,470</x:t>
-[...23 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>1,651,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,183,034.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barings BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F54FK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,826,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,865,300.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQVWWP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,393,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,670,543.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LV74X3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,712,370</x:t>
-[...41 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>1,989,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,460,887.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidus Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K9JH07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,992,619.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCSF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Specialty Finance Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JDV0M15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,066,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,839,191.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gladstone Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C32KN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>798,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,894,521.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG22J4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,565,796</x:t>
-[...77 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>1,647,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,366,790.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSIF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msc Income Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FNF0VB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>909,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,399,760.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slr Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V86JM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>842,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,367,137.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen Churchill Direct Lending Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00S1L7066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>762,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,476,731.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>KBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Kayne Anderson BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z6ZX0D7</x:t>
   </x:si>
   <x:si>
-    <x:t>705,174</x:t>
-[...59 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>665,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,078,137.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>GLAD</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJYTQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>389,954</x:t>
-[...5 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>452,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,488,076.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>CION</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009KJ66B4</x:t>
   </x:si>
   <x:si>
-    <x:t>891,787</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>998,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,998,983.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P0TNW2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,455,410</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>1,682,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,281,706.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>277,519,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$273,833,489.40</x:t>
-[...2 lines deleted...]
-    <x:t>17.19%</x:t>
+    <x:t>$274,370,083.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.54%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TN7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZDC8DQ5</x:t>
   </x:si>
   <x:si>
     <x:t>274,277,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$273,149,340.28</x:t>
-[...2 lines deleted...]
-    <x:t>17.15%</x:t>
+    <x:t>$273,734,033.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Mvbdc Tr (Gross) Swap</x:t>
   </x:si>
   <x:si>
     <x:t>214,337</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>560578275.82</x:t>
+    <x:t>540948864.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>3,590</x:t>
-[...8 lines deleted...]
-    <x:t>6015433.80</x:t>
+    <x:t>7,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18121056.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11609590.40</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>16,766,480</x:t>
+    <x:t>14,342,912</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,766,479.63</x:t>
-[...2 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>$14,342,911.74</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$745,714.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$-2,579,324.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -745,51 +739,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3701806b69c34e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2f64f0f9bb2a4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe58704188d845aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf09d79942c294e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R96f35c39e9974ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99e72bfff2cd47b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1572,404 +1566,404 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="H36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
+      <x:c r="G39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="G39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="2" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>