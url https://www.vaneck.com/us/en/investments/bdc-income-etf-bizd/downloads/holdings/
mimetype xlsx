--- v5 (2026-06-29)
+++ v6 (2026-07-19)
@@ -1,717 +1,720 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re627eafa16e94459" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60dd84cb81d34aa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260625" sheetId="1" r:id="R99e72bfff2cd47b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260716" sheetId="1" r:id="Rf5441c6e72ff4f99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="224">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/25/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="225">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>12,478,825</x:t>
+    <x:t>12,468,456</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$224,494,061.75</x:t>
+    <x:t>$239,519,039.76</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.35%</x:t>
+    <x:t>14.53%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>8,753,996</x:t>
-[...5 lines deleted...]
-    <x:t>5.98%</x:t>
+    <x:t>8,746,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,875,863.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Main Street Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXT422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,638,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,019,840.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
   </x:si>
   <x:si>
     <x:t>BXSL</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MS80PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,652,197</x:t>
-[...23 lines deleted...]
-    <x:t>5.26%</x:t>
+    <x:t>3,649,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,273,301.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.36%</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2R8K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,133,911</x:t>
-[...5 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>3,131,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,259,397.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fs Kkr Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001YCZP63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,412,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,020,341.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXNF64</x:t>
   </x:si>
   <x:si>
-    <x:t>3,677,153</x:t>
-[...5 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>3,674,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,975,739.67</x:t>
   </x:si>
   <x:si>
     <x:t>OTF</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Technology Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MXMSTD8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,391,955</x:t>
-[...23 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>4,388,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,155,617.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,904,904</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>1,903,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,707,602.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T6WFZ96</x:t>
   </x:si>
   <x:si>
-    <x:t>1,802,032</x:t>
-[...5 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>1,800,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,229,504.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>1,245,796</x:t>
-[...5 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>1,244,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,136,002.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R40RNG8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,614,339</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>1,612,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,404,340.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TKZRB3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,765,896</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>1,764,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,931,840.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DDDKH1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,121,372</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>2,119,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,203,621.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3RGN4</x:t>
   </x:si>
   <x:si>
-    <x:t>7,432,562</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>7,426,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,303,470.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBNX94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,651,330</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>1,649,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,450,151.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>BBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Barings BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F54FK1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,826,204</x:t>
-[...2 lines deleted...]
-    <x:t>$14,865,300.56</x:t>
+    <x:t>1,824,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,820,192.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidus Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K9JH07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,721,804.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>CGBD</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GQVWWP4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,393,214</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>1,392,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,895,181.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LV74X3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,989,118</x:t>
-[...23 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>1,987,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,528,420.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JDV0M15</x:t>
   </x:si>
   <x:si>
-    <x:t>1,066,378</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>1,065,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,840,637.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>GAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C32KN7</x:t>
   </x:si>
   <x:si>
-    <x:t>798,290</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>797,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,432,409.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG22J4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,647,361</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>1,645,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,900,334.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slr Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V86JM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>841,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,183,428.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>MSIF</x:t>
   </x:si>
   <x:si>
     <x:t>Msc Income Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FNF0VB5</x:t>
   </x:si>
   <x:si>
-    <x:t>909,070</x:t>
-[...20 lines deleted...]
-    <x:t>$10,367,137.32</x:t>
+    <x:t>908,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,554,782.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>NCDL</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Churchill Direct Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S1L7066</x:t>
   </x:si>
   <x:si>
-    <x:t>762,408</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>761,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,895,639.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>KBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Kayne Anderson BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z6ZX0D7</x:t>
   </x:si>
   <x:si>
-    <x:t>665,065</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>664,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,250,132.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>GLAD</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJYTQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>452,939</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>452,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,141,570.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>CION</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009KJ66B4</x:t>
   </x:si>
   <x:si>
-    <x:t>998,167</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>997,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,353,087.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P0TNW2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,682,072</x:t>
-[...2 lines deleted...]
-    <x:t>$5,281,706.08</x:t>
+    <x:t>1,680,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,613,467.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>277,519,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$274,370,083.49</x:t>
-[...17 lines deleted...]
-    <x:t>17.50%</x:t>
+    <x:t>$274,952,643.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797VT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023GCLB36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268,787,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,685,460.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Mvbdc Tr (Gross) Swap</x:t>
   </x:si>
   <x:si>
     <x:t>214,337</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>540948864.69</x:t>
+    <x:t>578399968.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>7,180</x:t>
-[...8 lines deleted...]
-    <x:t>11609590.40</x:t>
+    <x:t>3,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9687808.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6206674.20</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>14,342,912</x:t>
+    <x:t>21,429,840</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,342,911.74</x:t>
+    <x:t>$21,429,839.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,579,324.46</x:t>
-[...2 lines deleted...]
-    <x:t>-0.62%</x:t>
+    <x:t>$18,681,244.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -739,51 +742,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf09d79942c294e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R96f35c39e9974ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99e72bfff2cd47b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d33f8865c4497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R82111fa0b29b45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf5441c6e72ff4f99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1044,573 +1047,573 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
@@ -1885,85 +1888,85 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="2" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>