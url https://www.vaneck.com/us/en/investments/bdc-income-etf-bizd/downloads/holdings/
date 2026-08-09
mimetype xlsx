--- v6 (2026-07-19)
+++ v7 (2026-08-09)
@@ -1,720 +1,720 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60dd84cb81d34aa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703b3f082a3f45a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260716" sheetId="1" r:id="Rf5441c6e72ff4f99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260806" sheetId="1" r:id="R598f2431678d4c09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="225">
   <x:si>
-    <x:t>Daily Holdings (%)  07/16/2026</x:t>
+    <x:t>Daily Holdings (%)  08/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>12,468,456</x:t>
+    <x:t>12,082,677</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$239,519,039.76</x:t>
+    <x:t>$237,062,122.74</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.53%</x:t>
+    <x:t>14.27%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>8,746,726</x:t>
-[...5 lines deleted...]
-    <x:t>5.94%</x:t>
+    <x:t>8,476,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,864,838.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXT422</x:t>
   </x:si>
   <x:si>
-    <x:t>1,638,816</x:t>
-[...5 lines deleted...]
-    <x:t>5.52%</x:t>
+    <x:t>1,588,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,769,613.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
   </x:si>
   <x:si>
     <x:t>BXSL</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MS80PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,649,165</x:t>
-[...5 lines deleted...]
-    <x:t>5.36%</x:t>
+    <x:t>3,536,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,400,896.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2R8K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,131,301</x:t>
-[...2 lines deleted...]
-    <x:t>$51,259,397.37</x:t>
+    <x:t>3,034,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,736,332.45</x:t>
   </x:si>
   <x:si>
     <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>FSK</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001YCZP63</x:t>
   </x:si>
   <x:si>
-    <x:t>4,412,272</x:t>
-[...5 lines deleted...]
-    <x:t>2.97%</x:t>
+    <x:t>4,275,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,796,195.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Technology Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MXMSTD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,252,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,181,096.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXNF64</x:t>
   </x:si>
   <x:si>
-    <x:t>3,674,099</x:t>
-[...20 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>3,560,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,498,797.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,903,309</x:t>
-[...5 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>1,844,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,471,705.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T6WFZ96</x:t>
   </x:si>
   <x:si>
-    <x:t>1,800,531</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>1,744,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,708,620.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>1,244,775</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>1,206,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,854,761.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R40RNG8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,612,974</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>1,563,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,149,740.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TKZRB3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,764,428</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>1,709,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,749,139.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DDDKH1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,119,605</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>2,053,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,670,805.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barings BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F54FK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,768,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,268,001.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3RGN4</x:t>
   </x:si>
   <x:si>
-    <x:t>7,426,382</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>7,196,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,904,468.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBNX94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,649,965</x:t>
-[...23 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>1,598,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,525,095.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K9JH07</x:t>
   </x:si>
   <x:si>
-    <x:t>760,242</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>736,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,162,479.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>CGBD</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GQVWWP4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,392,073</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>1,349,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,380,542.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LV74X3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,987,472</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>1,925,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,059,661.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JDV0M15</x:t>
   </x:si>
   <x:si>
-    <x:t>1,065,484</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>1,032,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,360,860.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>GAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C32KN7</x:t>
   </x:si>
   <x:si>
-    <x:t>797,649</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>772,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,031,582.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG22J4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,645,966</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>1,595,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,202,216.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V86JM5</x:t>
   </x:si>
   <x:si>
-    <x:t>841,492</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>815,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,543,548.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>MSIF</x:t>
   </x:si>
   <x:si>
     <x:t>Msc Income Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FNF0VB5</x:t>
   </x:si>
   <x:si>
-    <x:t>908,329</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>880,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,386,478.00</x:t>
   </x:si>
   <x:si>
     <x:t>NCDL</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Churchill Direct Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S1L7066</x:t>
   </x:si>
   <x:si>
-    <x:t>761,789</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>738,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,249,671.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>KBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Kayne Anderson BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z6ZX0D7</x:t>
   </x:si>
   <x:si>
-    <x:t>664,521</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>643,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,937,623.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>GLAD</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJYTQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>452,553</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>438,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,556,012.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>CION</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009KJ66B4</x:t>
   </x:si>
   <x:si>
-    <x:t>997,345</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>966,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,035,719.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P0TNW2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,680,679</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>1,628,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,351,789.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797VT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023GCLB36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304,773,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,643,161.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.04%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
-    <x:t>United States Treasury Bill</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>277,519,000</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...20 lines deleted...]
-    <x:t>16.00%</x:t>
+    <x:t>$275,556,663.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Mvbdc Tr (Gross) Swap</x:t>
   </x:si>
   <x:si>
     <x:t>214,337</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>578399968.70</x:t>
+    <x:t>589721677.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>3,590</x:t>
   </x:si>
   <x:si>
-    <x:t>9687808.86</x:t>
+    <x:t>9877439.84</x:t>
   </x:si>
   <x:si>
     <x:t>2,300</x:t>
   </x:si>
   <x:si>
-    <x:t>6206674.20</x:t>
+    <x:t>6328164.80</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>21,429,840</x:t>
+    <x:t>5,004,044</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,429,839.54</x:t>
-[...2 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>$5,004,043.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,681,244.08</x:t>
-[...2 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$25,249,370.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -742,51 +742,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d33f8865c4497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R82111fa0b29b45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf5441c6e72ff4f99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe0f8c192974f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R393be2948ec74179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R598f2431678d4c09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1047,573 +1047,573 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">