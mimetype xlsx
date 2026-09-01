--- v7 (2026-08-09)
+++ v8 (2026-09-01)
@@ -1,720 +1,723 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703b3f082a3f45a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R092a4ab9ddd145e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260806" sheetId="1" r:id="R598f2431678d4c09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260828" sheetId="1" r:id="R3d395364330e48ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="225">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="226">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>12,082,677</x:t>
+    <x:t>12,198,871</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$237,062,122.74</x:t>
+    <x:t>$243,367,476.45</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>14.27%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>8,476,113</x:t>
-[...5 lines deleted...]
-    <x:t>5.77%</x:t>
+    <x:t>8,557,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,529,919.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.66%</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXT422</x:t>
   </x:si>
   <x:si>
-    <x:t>1,588,140</x:t>
-[...5 lines deleted...]
-    <x:t>5.40%</x:t>
+    <x:t>1,603,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,880,241.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>BXSL</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MS80PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,536,269</x:t>
-[...5 lines deleted...]
-    <x:t>5.14%</x:t>
+    <x:t>3,570,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,364,380.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2R8K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,034,389</x:t>
-[...5 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>3,063,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,551,063.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
   </x:si>
   <x:si>
     <x:t>FSK</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001YCZP63</x:t>
   </x:si>
   <x:si>
-    <x:t>4,275,774</x:t>
-[...5 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>4,316,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,924,826.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
   </x:si>
   <x:si>
     <x:t>OTF</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Technology Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MXMSTD8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,252,524</x:t>
-[...5 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>4,293,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,859,028.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXNF64</x:t>
   </x:si>
   <x:si>
-    <x:t>3,560,398</x:t>
-[...5 lines deleted...]
-    <x:t>2.80%</x:t>
+    <x:t>3,594,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,837,911.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,844,393</x:t>
-[...5 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>1,862,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,896,409.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T6WFZ96</x:t>
   </x:si>
   <x:si>
-    <x:t>1,744,808</x:t>
-[...5 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>1,761,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,694,999.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>1,206,253</x:t>
-[...5 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>1,217,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,018,486.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R40RNG8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,563,090</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>1,578,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,955,891.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TKZRB3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,709,838</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>1,726,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,476,074.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DDDKH1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,053,994</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>2,073,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,944,885.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Barings BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F54FK1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,768,261</x:t>
-[...2 lines deleted...]
-    <x:t>$16,268,001.20</x:t>
+    <x:t>1,785,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,692,339.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3RGN4</x:t>
   </x:si>
   <x:si>
-    <x:t>7,196,592</x:t>
-[...2 lines deleted...]
-    <x:t>$15,904,468.32</x:t>
+    <x:t>7,265,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,348,016.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.96%</x:t>
   </x:si>
   <x:si>
+    <x:t>CGBD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQVWWP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,361,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,044,147.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MFIC</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBNX94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,598,877</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>1,614,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,528,998.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K9JH07</x:t>
   </x:si>
   <x:si>
-    <x:t>736,758</x:t>
-[...23 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>743,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,653,982.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LV74X3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,925,981</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>1,944,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,369,685.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gladstone Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C32KN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,821,314.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JDV0M15</x:t>
   </x:si>
   <x:si>
-    <x:t>1,032,524</x:t>
-[...23 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>1,042,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,436,321.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG22J4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,595,061</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>1,610,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,142,438.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSIF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msc Income Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FNF0VB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,241,675.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V86JM5</x:t>
   </x:si>
   <x:si>
-    <x:t>815,433</x:t>
-[...20 lines deleted...]
-    <x:t>$10,386,478.00</x:t>
+    <x:t>823,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,307,578.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>NCDL</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Churchill Direct Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S1L7066</x:t>
   </x:si>
   <x:si>
-    <x:t>738,202</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>745,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,174,815.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gladstone Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DJYTQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>442,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,808,730.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>KBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Kayne Anderson BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z6ZX0D7</x:t>
   </x:si>
   <x:si>
-    <x:t>643,921</x:t>
-[...23 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>650,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,711,621.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>CION</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009KJ66B4</x:t>
   </x:si>
   <x:si>
-    <x:t>966,445</x:t>
-[...2 lines deleted...]
-    <x:t>$7,035,719.60</x:t>
+    <x:t>975,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,201,094.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P0TNW2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,628,664</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>1,644,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,774,635.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VT1</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023GCLB36</x:t>
   </x:si>
   <x:si>
-    <x:t>304,773,000</x:t>
+    <x:t>347,067,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$299,643,161.44</x:t>
-[...2 lines deleted...]
-    <x:t>18.04%</x:t>
+    <x:t>$342,098,864.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>277,519,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$275,556,663.15</x:t>
-[...2 lines deleted...]
-    <x:t>16.59%</x:t>
+    <x:t>$276,239,809.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Mvbdc Tr (Gross) Swap</x:t>
   </x:si>
   <x:si>
     <x:t>214,337</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>589721677.71</x:t>
+    <x:t>600996661.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>3,590</x:t>
   </x:si>
   <x:si>
-    <x:t>9877439.84</x:t>
+    <x:t>10066288.20</x:t>
   </x:si>
   <x:si>
     <x:t>2,300</x:t>
   </x:si>
   <x:si>
-    <x:t>6328164.80</x:t>
+    <x:t>6449154.00</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>5,004,044</x:t>
+    <x:t>3,840,544</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,004,043.79</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$3,840,543.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,249,370.89</x:t>
-[...2 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>$-94,225.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -742,51 +745,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe0f8c192974f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R393be2948ec74179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R598f2431678d4c09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R983b7b2bb5c84a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdc71855273064365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d395364330e48ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1569,404 +1572,404 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="2" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>