--- v4 (2026-03-19)
+++ v5 (2026-04-09)
@@ -1,564 +1,549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0b575fa2114e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3132fa7ebddb40af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260318" sheetId="1" r:id="R8c675ad76f634692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260408" sheetId="1" r:id="Rb1f0f9adf1974519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/18/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>GILD US</x:t>
+    <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
-    <x:t>469,824</x:t>
+    <x:t>388,117</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$66,381,432.96</x:t>
+    <x:t>$54,934,080.18</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>17.04%</x:t>
-[...2 lines deleted...]
-    <x:t>AMGN US</x:t>
+    <x:t>14.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>184,885</x:t>
-[...8 lines deleted...]
-    <x:t>VRTX US</x:t>
+    <x:t>152,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,452,367.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
-    <x:t>80,708</x:t>
-[...8 lines deleted...]
-    <x:t>REGN US</x:t>
+    <x:t>66,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,615,678.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
-    <x:t>40,154</x:t>
-[...8 lines deleted...]
-    <x:t>ARGX US</x:t>
+    <x:t>35,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,879,527.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
-    <x:t>22,521</x:t>
-[...8 lines deleted...]
-    <x:t>NTRA US</x:t>
+    <x:t>26,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,973,930.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWM5P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,620,597.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,076,759.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTRA</x:t>
   </x:si>
   <x:si>
     <x:t>Natera Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BQ86</x:t>
   </x:si>
   <x:si>
-    <x:t>74,920</x:t>
-[...8 lines deleted...]
-    <x:t>ALNY US</x:t>
+    <x:t>73,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,508,022.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGNJ5</x:t>
   </x:si>
   <x:si>
-    <x:t>44,593</x:t>
-[...44 lines deleted...]
-    <x:t>BIIB US</x:t>
+    <x:t>45,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,016,520.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4XJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,806,412.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
   </x:si>
   <x:si>
     <x:t>Biogen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C17X76</x:t>
   </x:si>
   <x:si>
-    <x:t>71,963</x:t>
-[...26 lines deleted...]
-    <x:t>ONC US</x:t>
+    <x:t>75,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,503,473.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONC</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6WF7T5</x:t>
   </x:si>
   <x:si>
-    <x:t>41,836</x:t>
-[...8 lines deleted...]
-    <x:t>MRNA US</x:t>
+    <x:t>40,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,617,471.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
   </x:si>
   <x:si>
     <x:t>Moderna Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PHHZT1</x:t>
   </x:si>
   <x:si>
-    <x:t>215,959</x:t>
-[...8 lines deleted...]
-    <x:t>ILMN US</x:t>
+    <x:t>225,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,762,148.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RVMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Revolution Medicines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00829F4P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,527,464.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN</x:t>
   </x:si>
   <x:si>
     <x:t>Illumina Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSMS70</x:t>
   </x:si>
   <x:si>
-    <x:t>79,703</x:t>
-[...26 lines deleted...]
-    <x:t>INCY US</x:t>
+    <x:t>74,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,568,384.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY</x:t>
   </x:si>
   <x:si>
     <x:t>Incyte Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNPSQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>79,479</x:t>
-[...8 lines deleted...]
-    <x:t>NBIX US</x:t>
+    <x:t>88,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,468,717.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biontech Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q70B3V1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,252,301.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GJS7C1</x:t>
   </x:si>
   <x:si>
-    <x:t>55,117</x:t>
-[...26 lines deleted...]
-    <x:t>ICLR US</x:t>
+    <x:t>54,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,236,835.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C15114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,262,506.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZWZ05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,212,807.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles River Laboratories Internationa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5BL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,796,918.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICLR</x:t>
   </x:si>
   <x:si>
     <x:t>Icon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTSZQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>54,100</x:t>
-[...20 lines deleted...]
-    <x:t>$4,561,315.32</x:t>
+    <x:t>42,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,528,163.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QGEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qiagen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GTYWL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,365,169.17</x:t>
   </x:si>
   <x:si>
     <x:t>1.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>BMRN US</x:t>
-[...68 lines deleted...]
-    <x:t>TEM US</x:t>
+    <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
-    <x:t>74,017</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>75,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,599,977.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>408,542</x:t>
+    <x:t>332,690</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$408,541.61</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$332,690.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$224,342.11</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$-91,581.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,56 +571,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05b838c9aba54689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R977c9a04cc1c497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c675ad76f634692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d6d0bd429e34794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc53b0244d2034fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1f0f9adf1974519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I31"/>
+  <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1297,239 +1282,210 @@
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="H29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I29" s="1" t="s">
+    </x:row>
+    <x:row r="30" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A30" s="2" t="s">
         <x:v>167</x:v>
       </x:c>
-    </x:row>
-[...54 lines deleted...]
-      <x:c r="I31" s="2" t="s">
+      <x:c r="B30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A31:I31"/>
+    <x:mergeCell ref="A30:I30"/>
   </x:mergeCells>
 </x:worksheet>
 </file>