--- v5 (2026-04-09)
+++ v6 (2026-04-12)
@@ -1,549 +1,549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3132fa7ebddb40af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26feee341da442c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260408" sheetId="1" r:id="Rb1f0f9adf1974519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260409" sheetId="1" r:id="R21749d380c80415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
   <x:si>
-    <x:t>Daily Holdings (%)  04/08/2026</x:t>
+    <x:t>Daily Holdings (%)  04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
     <x:t>388,117</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$54,934,080.18</x:t>
+    <x:t>$55,147,544.53</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.70%</x:t>
+    <x:t>14.79%</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
     <x:t>152,804</x:t>
   </x:si>
   <x:si>
-    <x:t>$53,452,367.24</x:t>
-[...2 lines deleted...]
-    <x:t>14.30%</x:t>
+    <x:t>$54,337,102.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.58%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
     <x:t>66,714</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,615,678.88</x:t>
-[...2 lines deleted...]
-    <x:t>7.92%</x:t>
+    <x:t>$29,806,480.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
     <x:t>35,949</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,879,527.97</x:t>
-[...2 lines deleted...]
-    <x:t>7.46%</x:t>
+    <x:t>$27,603,439.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.40%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
     <x:t>26,716</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,973,930.12</x:t>
-[...2 lines deleted...]
-    <x:t>5.61%</x:t>
+    <x:t>$21,386,158.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
   </x:si>
   <x:si>
     <x:t>INSM</x:t>
   </x:si>
   <x:si>
     <x:t>Insmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWM5P3</x:t>
   </x:si>
   <x:si>
     <x:t>103,762</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,620,597.16</x:t>
-[...2 lines deleted...]
-    <x:t>4.45%</x:t>
+    <x:t>$16,559,377.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
   </x:si>
   <x:si>
     <x:t>IQV</x:t>
   </x:si>
   <x:si>
     <x:t>Iqvia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00333FYS2</x:t>
   </x:si>
   <x:si>
     <x:t>93,177</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,076,759.58</x:t>
-[...2 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>$15,745,049.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>NTRA</x:t>
   </x:si>
   <x:si>
     <x:t>Natera Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BQ86</x:t>
   </x:si>
   <x:si>
     <x:t>73,557</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,508,022.31</x:t>
-[...2 lines deleted...]
-    <x:t>4.15%</x:t>
+    <x:t>$14,932,071.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGNJ5</x:t>
   </x:si>
   <x:si>
     <x:t>45,887</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,016,520.75</x:t>
-[...2 lines deleted...]
-    <x:t>4.02%</x:t>
+    <x:t>$14,742,575.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>UTHR</x:t>
   </x:si>
   <x:si>
     <x:t>United Therapeutics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4XJ1</x:t>
   </x:si>
   <x:si>
     <x:t>23,735</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,806,412.15</x:t>
-[...2 lines deleted...]
-    <x:t>3.69%</x:t>
+    <x:t>$13,642,165.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
   </x:si>
   <x:si>
     <x:t>BIIB</x:t>
   </x:si>
   <x:si>
     <x:t>Biogen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C17X76</x:t>
   </x:si>
   <x:si>
     <x:t>75,061</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,503,473.90</x:t>
-[...2 lines deleted...]
-    <x:t>3.61%</x:t>
+    <x:t>$13,294,053.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
   </x:si>
   <x:si>
     <x:t>ONC</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6WF7T5</x:t>
   </x:si>
   <x:si>
     <x:t>40,416</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,617,471.04</x:t>
-[...2 lines deleted...]
-    <x:t>3.38%</x:t>
+    <x:t>$12,667,182.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
   </x:si>
   <x:si>
     <x:t>MRNA</x:t>
   </x:si>
   <x:si>
     <x:t>Moderna Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PHHZT1</x:t>
   </x:si>
   <x:si>
     <x:t>225,761</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,762,148.10</x:t>
-[...2 lines deleted...]
-    <x:t>3.15%</x:t>
+    <x:t>$11,577,024.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>RVMD</x:t>
   </x:si>
   <x:si>
     <x:t>Revolution Medicines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00829F4P8</x:t>
   </x:si>
   <x:si>
     <x:t>108,811</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,527,464.25</x:t>
-[...2 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>$10,469,794.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>ILMN</x:t>
   </x:si>
   <x:si>
     <x:t>Illumina Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSMS70</x:t>
   </x:si>
   <x:si>
     <x:t>74,753</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,568,384.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>$9,244,703.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>INCY</x:t>
   </x:si>
   <x:si>
     <x:t>Incyte Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNPSQ9</x:t>
   </x:si>
   <x:si>
     <x:t>88,317</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,468,717.13</x:t>
-[...2 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>$8,563,216.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
     <x:t>89,621</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,252,301.68</x:t>
+    <x:t>$8,243,339.58</x:t>
   </x:si>
   <x:si>
     <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GJS7C1</x:t>
   </x:si>
   <x:si>
     <x:t>54,351</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,236,835.65</x:t>
-[...2 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>$7,154,765.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
     <x:t>95,318</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,262,506.78</x:t>
-[...2 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>$5,296,821.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
     <x:t>91,133</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,212,807.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$5,130,787.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>CRL</x:t>
   </x:si>
   <x:si>
     <x:t>Charles River Laboratories Internationa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG5BL8</x:t>
   </x:si>
   <x:si>
     <x:t>27,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,796,918.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>$4,810,070.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>ICLR</x:t>
   </x:si>
   <x:si>
     <x:t>Icon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTSZQ6</x:t>
   </x:si>
   <x:si>
     <x:t>42,502</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,528,163.08</x:t>
-[...2 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>$4,534,963.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>QGEN</x:t>
   </x:si>
   <x:si>
     <x:t>Qiagen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GTYWL7</x:t>
   </x:si>
   <x:si>
     <x:t>105,771</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,365,169.17</x:t>
-[...2 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>$4,337,668.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
     <x:t>75,789</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,599,977.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$3,346,842.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>332,690</x:t>
+    <x:t>332,722</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$332,690.42</x:t>
+    <x:t>$332,721.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-91,581.27</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-95,101.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -571,51 +571,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d6d0bd429e34794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc53b0244d2034fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1f0f9adf1974519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8575c7a00b5c4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R83348044bd844486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R21749d380c80415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">