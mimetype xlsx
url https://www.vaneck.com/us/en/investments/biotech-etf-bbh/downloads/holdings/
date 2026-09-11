--- v6 (2026-08-19)
+++ v7 (2026-09-11)
@@ -1,546 +1,549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07464bb7b6754f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14379880ab2e403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260817" sheetId="1" r:id="R5497ee84624c4fff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260909" sheetId="1" r:id="Rb2001b54875a4994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="167">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>166,568</x:t>
+    <x:t>171,705</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,855,287.84</x:t>
+    <x:t>$67,183,015.35</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>16.15%</x:t>
+    <x:t>14.48%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
-    <x:t>400,338</x:t>
-[...5 lines deleted...]
-    <x:t>12.85%</x:t>
+    <x:t>412,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,107,424.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.95%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
-    <x:t>72,485</x:t>
-[...5 lines deleted...]
-    <x:t>8.64%</x:t>
+    <x:t>74,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,938,086.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.39%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
-    <x:t>39,388</x:t>
-[...5 lines deleted...]
-    <x:t>7.33%</x:t>
+    <x:t>40,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,793,012.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,553,794.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natera Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001J1BQ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,405,945.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
   </x:si>
   <x:si>
     <x:t>RVMD</x:t>
   </x:si>
   <x:si>
     <x:t>Revolution Medicines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00829F4P8</x:t>
   </x:si>
   <x:si>
-    <x:t>111,381</x:t>
-[...23 lines deleted...]
-    <x:t>5.21%</x:t>
+    <x:t>114,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,844,986.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
   </x:si>
   <x:si>
     <x:t>IQV</x:t>
   </x:si>
   <x:si>
     <x:t>Iqvia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00333FYS2</x:t>
   </x:si>
   <x:si>
-    <x:t>88,160</x:t>
-[...5 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>90,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,353,828.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
-    <x:t>21,198</x:t>
-[...5 lines deleted...]
-    <x:t>4.84%</x:t>
+    <x:t>21,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,902,478.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSMS70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,074,265.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,422,361.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>ONC</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6WF7T5</x:t>
   </x:si>
   <x:si>
-    <x:t>38,996</x:t>
-[...41 lines deleted...]
-    <x:t>3.18%</x:t>
+    <x:t>40,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,109,849.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGNJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,393,296.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>INSM</x:t>
   </x:si>
   <x:si>
     <x:t>Insmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWM5P3</x:t>
   </x:si>
   <x:si>
-    <x:t>99,048</x:t>
-[...20 lines deleted...]
-    <x:t>$12,244,241.46</x:t>
+    <x:t>102,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,150,737.60</x:t>
   </x:si>
   <x:si>
     <x:t>2.83%</x:t>
   </x:si>
   <x:si>
-    <x:t>ALNY</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>INCY</x:t>
   </x:si>
   <x:si>
     <x:t>Incyte Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNPSQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>86,946</x:t>
-[...5 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>89,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,294,024.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>UTHR</x:t>
   </x:si>
   <x:si>
     <x:t>United Therapeutics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4XJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>20,628</x:t>
-[...5 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>21,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,777,020.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
-    <x:t>82,542</x:t>
-[...5 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>85,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,349,489.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GJS7C1</x:t>
   </x:si>
   <x:si>
-    <x:t>48,865</x:t>
-[...5 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>50,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,814,556.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>CRL</x:t>
   </x:si>
   <x:si>
     <x:t>Charles River Laboratories Internationa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG5BL8</x:t>
   </x:si>
   <x:si>
-    <x:t>26,203</x:t>
-[...2 lines deleted...]
-    <x:t>$7,510,827.92</x:t>
+    <x:t>27,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,519,068.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>ICLR</x:t>
   </x:si>
   <x:si>
     <x:t>Icon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTSZQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>43,319</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>44,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,123,238.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
-    <x:t>86,310</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>88,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,428,154.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
-    <x:t>92,530</x:t>
-[...5 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>95,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,143,619.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>QGEN</x:t>
   </x:si>
   <x:si>
     <x:t>Qiagen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GTYWL7</x:t>
   </x:si>
   <x:si>
-    <x:t>107,713</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>111,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,718,945.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
-    <x:t>67,091</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>69,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,238,186.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>127,745</x:t>
+    <x:t>39,876</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$127,744.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$39,875.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-95,111.53</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$322,573.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -568,51 +571,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfde1f642da1d4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rab974e4ae86f4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5497ee84624c4fff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R654115aec0854761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc3d3c6f61c794580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb2001b54875a4994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1221,259 +1224,259 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>