--- v7 (2026-09-11)
+++ v8 (2026-10-01)
@@ -1,549 +1,549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14379880ab2e403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7eb32eade5a4655" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260909" sheetId="1" r:id="Rb2001b54875a4994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260929" sheetId="1" r:id="R7be546482c7549b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
   <x:si>
-    <x:t>Daily Holdings (%)  09/09/2026</x:t>
+    <x:t>Daily Holdings (%)  09/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>171,705</x:t>
+    <x:t>182,681</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$67,183,015.35</x:t>
+    <x:t>$77,390,978.84</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.48%</x:t>
+    <x:t>15.78%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
-    <x:t>412,684</x:t>
-[...5 lines deleted...]
-    <x:t>12.95%</x:t>
+    <x:t>431,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,275,807.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.31%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
-    <x:t>74,720</x:t>
-[...5 lines deleted...]
-    <x:t>8.39%</x:t>
+    <x:t>76,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,398,610.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.24%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
-    <x:t>40,603</x:t>
-[...5 lines deleted...]
-    <x:t>7.07%</x:t>
+    <x:t>41,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,390,831.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
   </x:si>
   <x:si>
     <x:t>MRNA</x:t>
   </x:si>
   <x:si>
     <x:t>Moderna Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PHHZT1</x:t>
   </x:si>
   <x:si>
-    <x:t>195,810</x:t>
-[...5 lines deleted...]
-    <x:t>5.72%</x:t>
+    <x:t>153,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,256,135.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.37%</x:t>
   </x:si>
   <x:si>
     <x:t>NTRA</x:t>
   </x:si>
   <x:si>
     <x:t>Natera Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BQ86</x:t>
   </x:si>
   <x:si>
-    <x:t>73,888</x:t>
-[...5 lines deleted...]
-    <x:t>5.26%</x:t>
+    <x:t>63,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,144,190.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argenx Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GHB88X9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,662,969.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,806,481.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
   </x:si>
   <x:si>
     <x:t>RVMD</x:t>
   </x:si>
   <x:si>
     <x:t>Revolution Medicines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00829F4P8</x:t>
   </x:si>
   <x:si>
-    <x:t>114,816</x:t>
-[...41 lines deleted...]
-    <x:t>4.72%</x:t>
+    <x:t>100,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,511,797.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ILMN</x:t>
   </x:si>
   <x:si>
     <x:t>Illumina Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSMS70</x:t>
   </x:si>
   <x:si>
-    <x:t>73,533</x:t>
-[...5 lines deleted...]
-    <x:t>3.25%</x:t>
+    <x:t>72,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,612,016.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guardant Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006D97VY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,618,292.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGNJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,568,354.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beone Medicines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6WF7T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,432,438.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>BIIB</x:t>
   </x:si>
   <x:si>
     <x:t>Biogen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C17X76</x:t>
   </x:si>
   <x:si>
-    <x:t>68,440</x:t>
-[...41 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>58,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,390,090.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPSQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,034,531.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
   </x:si>
   <x:si>
     <x:t>INSM</x:t>
   </x:si>
   <x:si>
     <x:t>Insmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWM5P3</x:t>
   </x:si>
   <x:si>
-    <x:t>102,102</x:t>
-[...23 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>90,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,437,920.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>UTHR</x:t>
   </x:si>
   <x:si>
     <x:t>United Therapeutics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4XJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>21,264</x:t>
-[...5 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>20,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,713,175.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
-    <x:t>85,086</x:t>
-[...5 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>78,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,764,654.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles River Laboratories Internationa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5BL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,350,758.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GJS7C1</x:t>
   </x:si>
   <x:si>
-    <x:t>50,371</x:t>
-[...23 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>47,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,614,928.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>ICLR</x:t>
   </x:si>
   <x:si>
     <x:t>Icon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTSZQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>44,657</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>35,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,088,479.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
-    <x:t>88,971</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>78,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,662,576.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tempus Ai Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZQYJF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,470,925.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
-    <x:t>95,383</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>91,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,451,283.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>QGEN</x:t>
   </x:si>
   <x:si>
     <x:t>Qiagen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GTYWL7</x:t>
   </x:si>
   <x:si>
-    <x:t>111,034</x:t>
-[...41 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>103,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,580,748.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$322,573.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$-1,268,274.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -571,59 +571,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R654115aec0854761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc3d3c6f61c794580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb2001b54875a4994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ead8fa855c14194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R614b1d08c8f74ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7be546482c7549b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="16" customWidth="1"/>
+    <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1380,60 +1380,60 @@
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">