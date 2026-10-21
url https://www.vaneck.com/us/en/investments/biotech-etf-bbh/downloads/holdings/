--- v8 (2026-10-01)
+++ v9 (2026-10-21)
@@ -1,549 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7eb32eade5a4655" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0adc2fea05aa4bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260929" sheetId="1" r:id="R7be546482c7549b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20261020" sheetId="1" r:id="Rf01ba5ce6d774b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>182,681</x:t>
+    <x:t>185,419</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$77,390,978.84</x:t>
+    <x:t>$81,387,815.86</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>15.78%</x:t>
+    <x:t>16.16%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
-    <x:t>431,490</x:t>
-[...5 lines deleted...]
-    <x:t>13.31%</x:t>
+    <x:t>437,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,544,493.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.61%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
-    <x:t>76,697</x:t>
-[...5 lines deleted...]
-    <x:t>8.24%</x:t>
+    <x:t>77,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,063,443.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,746,081.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.49%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
-    <x:t>41,826</x:t>
-[...23 lines deleted...]
-    <x:t>6.37%</x:t>
+    <x:t>42,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,279,948.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.81%</x:t>
   </x:si>
   <x:si>
     <x:t>NTRA</x:t>
   </x:si>
   <x:si>
     <x:t>Natera Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BQ86</x:t>
   </x:si>
   <x:si>
-    <x:t>63,071</x:t>
-[...5 lines deleted...]
-    <x:t>5.33%</x:t>
+    <x:t>58,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,942,379.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,039,501.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
-    <x:t>23,348</x:t>
-[...23 lines deleted...]
-    <x:t>4.45%</x:t>
+    <x:t>23,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,611,494.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
   </x:si>
   <x:si>
     <x:t>RVMD</x:t>
   </x:si>
   <x:si>
     <x:t>Revolution Medicines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00829F4P8</x:t>
   </x:si>
   <x:si>
-    <x:t>100,312</x:t>
-[...5 lines deleted...]
-    <x:t>4.18%</x:t>
+    <x:t>101,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,011,738.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
   </x:si>
   <x:si>
     <x:t>ILMN</x:t>
   </x:si>
   <x:si>
     <x:t>Illumina Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSMS70</x:t>
   </x:si>
   <x:si>
-    <x:t>72,103</x:t>
-[...5 lines deleted...]
-    <x:t>4.00%</x:t>
+    <x:t>73,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,607,921.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,566,065.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beone Medicines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6WF7T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,351,847.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>GH</x:t>
   </x:si>
   <x:si>
     <x:t>Guardant Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006D97VY9</x:t>
   </x:si>
   <x:si>
-    <x:t>82,250</x:t>
-[...5 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>83,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,588,134.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGNJ5</x:t>
   </x:si>
   <x:si>
-    <x:t>53,404</x:t>
-[...41 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>54,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,519,016.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4XJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,341,800.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
   </x:si>
   <x:si>
     <x:t>INCY</x:t>
   </x:si>
   <x:si>
     <x:t>Incyte Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNPSQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>89,566</x:t>
-[...5 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>90,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,601,119.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>INSM</x:t>
   </x:si>
   <x:si>
     <x:t>Insmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWM5P3</x:t>
   </x:si>
   <x:si>
-    <x:t>90,270</x:t>
-[...23 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>91,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,765,572.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles River Laboratories Internationa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5BL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,952,179.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
-    <x:t>78,773</x:t>
-[...23 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>80,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,297,246.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GJS7C1</x:t>
   </x:si>
   <x:si>
-    <x:t>47,813</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>48,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,891,260.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>ICLR</x:t>
   </x:si>
   <x:si>
     <x:t>Icon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTSZQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>35,741</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>36,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,326,058.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
-    <x:t>78,234</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>79,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,763,360.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZWZ05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,221,603.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QGEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qiagen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GTYWL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,126,089.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
-    <x:t>66,250</x:t>
-[...41 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>67,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,493,276.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>751,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,896.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,268,274.70</x:t>
-[...2 lines deleted...]
-    <x:t>-0.26%</x:t>
+    <x:t>$-160,035.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -571,59 +589,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ead8fa855c14194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R614b1d08c8f74ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7be546482c7549b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9da61eda5b437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R58d5aa8ab4ff49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf01ba5ce6d774b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I30"/>
+  <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="12" customWidth="1"/>
+    <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1406,86 +1424,115 @@
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A30" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I30" s="2" t="s">
+      <x:c r="A30" s="1">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A31" s="2" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A30:I30"/>
+    <x:mergeCell ref="A31:I31"/>
   </x:mergeCells>
 </x:worksheet>
 </file>