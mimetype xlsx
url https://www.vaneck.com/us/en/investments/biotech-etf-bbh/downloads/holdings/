--- v0 (2026-05-04)
+++ v1 (2026-05-06)
@@ -1,546 +1,546 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697d18df1dbb42f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9904438f21446e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260501" sheetId="1" r:id="Rc2be64de0c5047e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260504" sheetId="1" r:id="R9ef4ea909a434fb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
   <x:si>
-    <x:t>Daily Holdings (%)  05/01/2026</x:t>
+    <x:t>Daily Holdings (%)  05/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
     <x:t>384,167</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,575,585.55</x:t>
+    <x:t>$50,975,119.23</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.18%</x:t>
+    <x:t>14.10%</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
     <x:t>151,250</x:t>
   </x:si>
   <x:si>
-    <x:t>$49,885,275.00</x:t>
-[...2 lines deleted...]
-    <x:t>13.99%</x:t>
+    <x:t>$48,982,312.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.55%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
     <x:t>66,036</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,993,981.12</x:t>
+    <x:t>$28,385,574.60</x:t>
   </x:si>
   <x:si>
     <x:t>7.85%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
     <x:t>35,583</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,958,627.86</x:t>
-[...2 lines deleted...]
-    <x:t>7.00%</x:t>
+    <x:t>$25,235,819.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.98%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
     <x:t>26,444</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,718,874.00</x:t>
-[...2 lines deleted...]
-    <x:t>5.81%</x:t>
+    <x:t>$21,448,463.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RVMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Revolution Medicines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00829F4P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,929,273.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>NTRA</x:t>
   </x:si>
   <x:si>
     <x:t>Natera Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BQ86</x:t>
   </x:si>
   <x:si>
     <x:t>72,809</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,091,849.52</x:t>
-[...20 lines deleted...]
-    <x:t>4.21%</x:t>
+    <x:t>$15,403,472.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>IQV</x:t>
   </x:si>
   <x:si>
     <x:t>Iqvia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00333FYS2</x:t>
   </x:si>
   <x:si>
     <x:t>92,229</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,550,969.33</x:t>
-[...2 lines deleted...]
-    <x:t>4.08%</x:t>
+    <x:t>$14,843,335.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWM5P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,379,867.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
   </x:si>
   <x:si>
     <x:t>BIIB</x:t>
   </x:si>
   <x:si>
     <x:t>Biogen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C17X76</x:t>
   </x:si>
   <x:si>
     <x:t>74,297</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,897,996.82</x:t>
-[...20 lines deleted...]
-    <x:t>3.84%</x:t>
+    <x:t>$13,909,141.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4XJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,654,601.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGNJ5</x:t>
   </x:si>
   <x:si>
     <x:t>45,421</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,449,612.31</x:t>
-[...20 lines deleted...]
-    <x:t>3.76%</x:t>
+    <x:t>$13,532,051.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
   </x:si>
   <x:si>
     <x:t>ONC</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6WF7T5</x:t>
   </x:si>
   <x:si>
     <x:t>40,004</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,755,575.44</x:t>
-[...2 lines deleted...]
-    <x:t>3.30%</x:t>
+    <x:t>$11,886,788.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
   </x:si>
   <x:si>
     <x:t>MRNA</x:t>
   </x:si>
   <x:si>
     <x:t>Moderna Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PHHZT1</x:t>
   </x:si>
   <x:si>
     <x:t>223,463</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,138,516.31</x:t>
-[...2 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>$10,569,799.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
   </x:si>
   <x:si>
     <x:t>ILMN</x:t>
   </x:si>
   <x:si>
     <x:t>Illumina Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSMS70</x:t>
   </x:si>
   <x:si>
     <x:t>73,993</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,046,769.54</x:t>
-[...2 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>$10,312,404.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
     <x:t>88,709</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,652,675.86</x:t>
-[...2 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>$8,813,239.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>INCY</x:t>
   </x:si>
   <x:si>
     <x:t>Incyte Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNPSQ9</x:t>
   </x:si>
   <x:si>
     <x:t>87,419</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,471,775.29</x:t>
-[...2 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>$8,491,881.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GJS7C1</x:t>
   </x:si>
   <x:si>
     <x:t>53,797</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,089,368.66</x:t>
-[...2 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>$7,212,563.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
     <x:t>94,348</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,191,026.96</x:t>
-[...2 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>$5,164,609.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
     <x:t>90,205</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,876,482.30</x:t>
-[...2 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>$5,002,769.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>ICLR</x:t>
   </x:si>
   <x:si>
     <x:t>Icon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTSZQ6</x:t>
   </x:si>
   <x:si>
     <x:t>42,070</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,747,599.50</x:t>
-[...2 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>$4,710,577.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>CRL</x:t>
   </x:si>
   <x:si>
     <x:t>Charles River Laboratories Internationa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG5BL8</x:t>
   </x:si>
   <x:si>
     <x:t>27,122</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,496,285.16</x:t>
-[...2 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>$4,673,663.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
     <x:t>75,017</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,125,935.00</x:t>
+    <x:t>$4,186,698.77</x:t>
   </x:si>
   <x:si>
     <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>QGEN</x:t>
   </x:si>
   <x:si>
     <x:t>Qiagen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GTYWL7</x:t>
   </x:si>
   <x:si>
     <x:t>104,695</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,585,803.75</x:t>
-[...2 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>$3,555,442.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>228,260</x:t>
+    <x:t>228,324</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$228,259.88</x:t>
+    <x:t>$228,324.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-66,948.40</x:t>
+    <x:t>$-77,078.87</x:t>
   </x:si>
   <x:si>
     <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -571,51 +571,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0377750b835e47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R769536e372724087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc2be64de0c5047e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e03afd7fca40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re177443245b14c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ef4ea909a434fb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">