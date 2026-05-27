--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,549 +1,549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9904438f21446e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc4fc8aacde4463" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260504" sheetId="1" r:id="R9ef4ea909a434fb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260526" sheetId="1" r:id="R4dccad83edb84584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
   <x:si>
-    <x:t>Daily Holdings (%)  05/04/2026</x:t>
+    <x:t>Daily Holdings (%)  05/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
-    <x:t>384,167</x:t>
+    <x:t>384,392</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,975,119.23</x:t>
+    <x:t>$51,404,742.16</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.10%</x:t>
+    <x:t>14.35%</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>151,250</x:t>
-[...5 lines deleted...]
-    <x:t>13.55%</x:t>
+    <x:t>151,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,840,151.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.19%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
-    <x:t>66,036</x:t>
-[...5 lines deleted...]
-    <x:t>7.85%</x:t>
+    <x:t>66,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,803,202.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.04%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
-    <x:t>35,583</x:t>
-[...5 lines deleted...]
-    <x:t>6.98%</x:t>
+    <x:t>35,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,595,010.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.31%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
-    <x:t>26,444</x:t>
-[...5 lines deleted...]
-    <x:t>5.93%</x:t>
+    <x:t>26,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,391,057.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
   </x:si>
   <x:si>
     <x:t>RVMD</x:t>
   </x:si>
   <x:si>
     <x:t>Revolution Medicines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00829F4P8</x:t>
   </x:si>
   <x:si>
-    <x:t>107,703</x:t>
-[...5 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>107,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,692,030.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,949,846.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>NTRA</x:t>
   </x:si>
   <x:si>
     <x:t>Natera Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BQ86</x:t>
   </x:si>
   <x:si>
-    <x:t>72,809</x:t>
-[...23 lines deleted...]
-    <x:t>4.11%</x:t>
+    <x:t>72,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,636,293.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,353,760.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4XJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,597,154.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGNJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,429,293.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beone Medicines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6WF7T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,106,370.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>INSM</x:t>
   </x:si>
   <x:si>
     <x:t>Insmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWM5P3</x:t>
   </x:si>
   <x:si>
-    <x:t>102,706</x:t>
-[...77 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>102,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,188,134.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSMS70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,751,732.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>MRNA</x:t>
   </x:si>
   <x:si>
     <x:t>Moderna Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PHHZT1</x:t>
   </x:si>
   <x:si>
-    <x:t>223,463</x:t>
-[...23 lines deleted...]
-    <x:t>2.85%</x:t>
+    <x:t>223,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,515,625.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPSQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,493,239.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neurocrine Biosciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GJS7C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,382,945.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
-    <x:t>88,709</x:t>
-[...41 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>88,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,188,202.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTSZQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,792,288.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZWZ05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,772,895.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
-    <x:t>94,348</x:t>
-[...41 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>94,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,528,511.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>CRL</x:t>
   </x:si>
   <x:si>
     <x:t>Charles River Laboratories Internationa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG5BL8</x:t>
   </x:si>
   <x:si>
-    <x:t>27,122</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>27,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,253,182.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QGEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qiagen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GTYWL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,723,028.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
-    <x:t>75,017</x:t>
-[...20 lines deleted...]
-    <x:t>$3,555,442.20</x:t>
+    <x:t>75,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,502,392.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>228,324</x:t>
+    <x:t>20,078</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$228,324.35</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$20,078.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-77,078.87</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$269,205.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -571,51 +571,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e03afd7fca40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re177443245b14c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ef4ea909a434fb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e50c2e9448c4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R898d69d19d9548f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4dccad83edb84584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">