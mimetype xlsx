--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,549 +1,549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc4fc8aacde4463" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8414de7490d846f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260526" sheetId="1" r:id="R4dccad83edb84584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260615" sheetId="1" r:id="R2567c5158d254463"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
   <x:si>
-    <x:t>Daily Holdings (%)  05/26/2026</x:t>
+    <x:t>Daily Holdings (%)  06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>AMGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBS2Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,048,158.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.47%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
     <x:t>384,392</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...26 lines deleted...]
-    <x:t>14.19%</x:t>
+    <x:t>$47,779,925.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.04%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
     <x:t>66,073</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,803,202.89</x:t>
-[...2 lines deleted...]
-    <x:t>8.04%</x:t>
+    <x:t>$29,763,243.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argenx Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GHB88X9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,395,932.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.38%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
     <x:t>35,604</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,595,010.48</x:t>
-[...17 lines deleted...]
-    <x:t>$21,391,057.80</x:t>
+    <x:t>$21,895,747.92</x:t>
   </x:si>
   <x:si>
     <x:t>5.97%</x:t>
   </x:si>
   <x:si>
     <x:t>RVMD</x:t>
   </x:si>
   <x:si>
     <x:t>Revolution Medicines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00829F4P8</x:t>
   </x:si>
   <x:si>
     <x:t>107,767</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,692,030.63</x:t>
-[...2 lines deleted...]
-    <x:t>4.66%</x:t>
+    <x:t>$17,249,186.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
   </x:si>
   <x:si>
     <x:t>IQV</x:t>
   </x:si>
   <x:si>
     <x:t>Iqvia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00333FYS2</x:t>
   </x:si>
   <x:si>
     <x:t>92,283</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,949,846.00</x:t>
-[...2 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>$16,462,364.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>NTRA</x:t>
   </x:si>
   <x:si>
     <x:t>Natera Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BQ86</x:t>
   </x:si>
   <x:si>
     <x:t>72,850</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,636,293.50</x:t>
-[...2 lines deleted...]
-    <x:t>4.09%</x:t>
+    <x:t>$15,806,264.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>BIIB</x:t>
   </x:si>
   <x:si>
     <x:t>Biogen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C17X76</x:t>
   </x:si>
   <x:si>
     <x:t>74,341</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,353,760.28</x:t>
-[...2 lines deleted...]
-    <x:t>4.01%</x:t>
+    <x:t>$14,767,096.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGNJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,079,358.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
   </x:si>
   <x:si>
     <x:t>UTHR</x:t>
   </x:si>
   <x:si>
     <x:t>United Therapeutics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4XJ1</x:t>
   </x:si>
   <x:si>
     <x:t>23,507</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,597,154.01</x:t>
-[...20 lines deleted...]
-    <x:t>3.75%</x:t>
+    <x:t>$12,918,741.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSMS70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,355,701.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,655,955.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ONC</x:t>
   </x:si>
   <x:si>
     <x:t>Beone Medicines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6WF7T5</x:t>
   </x:si>
   <x:si>
     <x:t>40,029</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,106,370.76</x:t>
-[...2 lines deleted...]
-    <x:t>3.38%</x:t>
+    <x:t>$10,735,777.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>INSM</x:t>
   </x:si>
   <x:si>
     <x:t>Insmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWM5P3</x:t>
   </x:si>
   <x:si>
     <x:t>102,766</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,188,134.42</x:t>
-[...38 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>$10,015,574.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>INCY</x:t>
   </x:si>
   <x:si>
     <x:t>Incyte Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNPSQ9</x:t>
   </x:si>
   <x:si>
     <x:t>87,469</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,493,239.90</x:t>
-[...2 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>$8,920,088.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GJS7C1</x:t>
   </x:si>
   <x:si>
     <x:t>53,830</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,382,945.90</x:t>
+    <x:t>$8,586,423.30</x:t>
   </x:si>
   <x:si>
     <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
     <x:t>88,761</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,188,202.25</x:t>
-[...2 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>$8,059,498.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>ICLR</x:t>
   </x:si>
   <x:si>
     <x:t>Icon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTSZQ6</x:t>
   </x:si>
   <x:si>
     <x:t>42,093</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,792,288.05</x:t>
-[...2 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>$6,217,977.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C15114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,302,616.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles River Laboratories Internationa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5BL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,114,510.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
     <x:t>90,259</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,772,895.92</x:t>
-[...38 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>$5,022,913.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tempus Ai Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZQYJF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,927,243.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>QGEN</x:t>
   </x:si>
   <x:si>
     <x:t>Qiagen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GTYWL7</x:t>
   </x:si>
   <x:si>
     <x:t>104,756</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,723,028.24</x:t>
-[...20 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$3,877,019.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>20,078</x:t>
+    <x:t>337,724</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,078.17</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$337,724.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$269,205.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$198,476.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -571,51 +571,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e50c2e9448c4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R898d69d19d9548f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4dccad83edb84584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262d22956c314ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcb4d1db159b445ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2567c5158d254463" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">