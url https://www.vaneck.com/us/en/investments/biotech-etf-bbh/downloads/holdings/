--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,549 +1,549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8414de7490d846f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674efc9b50254ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260615" sheetId="1" r:id="R2567c5158d254463"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260702" sheetId="1" r:id="Rb063b1e3e9524ae6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
   <x:si>
-    <x:t>Daily Holdings (%)  06/15/2026</x:t>
+    <x:t>Daily Holdings (%)  07/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>151,337</x:t>
+    <x:t>166,568</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$53,048,158.61</x:t>
+    <x:t>$62,321,417.20</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.47%</x:t>
+    <x:t>15.15%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
-    <x:t>384,392</x:t>
-[...5 lines deleted...]
-    <x:t>13.04%</x:t>
+    <x:t>400,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,552,369.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.78%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
-    <x:t>66,073</x:t>
-[...5 lines deleted...]
-    <x:t>8.12%</x:t>
+    <x:t>72,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,274,979.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regeneron Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C734W3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,770,386.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RVMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Revolution Medicines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00829F4P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,077,740.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natera Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001J1BQ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,020,819.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
-    <x:t>26,460</x:t>
-[...41 lines deleted...]
-    <x:t>4.71%</x:t>
+    <x:t>21,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,919,336.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
   </x:si>
   <x:si>
     <x:t>IQV</x:t>
   </x:si>
   <x:si>
     <x:t>Iqvia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00333FYS2</x:t>
   </x:si>
   <x:si>
-    <x:t>92,283</x:t>
-[...23 lines deleted...]
-    <x:t>4.31%</x:t>
+    <x:t>88,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,252,646.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alnylam Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGNJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,750,975.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,150,491.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
   </x:si>
   <x:si>
     <x:t>BIIB</x:t>
   </x:si>
   <x:si>
     <x:t>Biogen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C17X76</x:t>
   </x:si>
   <x:si>
-    <x:t>74,341</x:t>
-[...23 lines deleted...]
-    <x:t>3.57%</x:t>
+    <x:t>66,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,349,071.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSMS70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,459,299.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beone Medicines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6WF7T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,607,159.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>UTHR</x:t>
   </x:si>
   <x:si>
     <x:t>United Therapeutics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4XJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>23,507</x:t>
-[...59 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>20,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,467,311.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>INSM</x:t>
   </x:si>
   <x:si>
     <x:t>Insmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWM5P3</x:t>
   </x:si>
   <x:si>
-    <x:t>102,766</x:t>
-[...5 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>99,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,053,756.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>INCY</x:t>
   </x:si>
   <x:si>
     <x:t>Incyte Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNPSQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>87,469</x:t>
-[...5 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>86,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,160,509.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GJS7C1</x:t>
   </x:si>
   <x:si>
-    <x:t>53,830</x:t>
-[...5 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>48,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,515,214.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
-    <x:t>88,761</x:t>
-[...5 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>82,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,051,559.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ICLR</x:t>
   </x:si>
   <x:si>
     <x:t>Icon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTSZQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>42,093</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>43,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,496,786.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
-    <x:t>94,403</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>86,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,113,337.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>CRL</x:t>
   </x:si>
   <x:si>
     <x:t>Charles River Laboratories Internationa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG5BL8</x:t>
   </x:si>
   <x:si>
-    <x:t>27,137</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>26,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,044,770.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
-    <x:t>90,259</x:t>
-[...5 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>92,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,458,344.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QGEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qiagen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GTYWL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,319,291.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
-    <x:t>75,062</x:t>
-[...23 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>67,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,043,574.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>337,724</x:t>
+    <x:t>209,538</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$337,724.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$209,537.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$198,476.69</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$-70,947.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -571,51 +571,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262d22956c314ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcb4d1db159b445ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2567c5158d254463" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1596a981ab74df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R42172a8bdecf4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb063b1e3e9524ae6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">