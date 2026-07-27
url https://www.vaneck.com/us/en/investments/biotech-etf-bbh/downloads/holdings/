--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,549 +1,549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674efc9b50254ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ba0f02749a4865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260702" sheetId="1" r:id="Rb063b1e3e9524ae6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260724" sheetId="1" r:id="R8e54f63393284bdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
   <x:si>
-    <x:t>Daily Holdings (%)  07/02/2026</x:t>
+    <x:t>Daily Holdings (%)  07/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
     <x:t>166,568</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$62,321,417.20</x:t>
+    <x:t>$62,636,230.72</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>15.15%</x:t>
+    <x:t>15.80%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
     <x:t>400,338</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,552,369.26</x:t>
-[...2 lines deleted...]
-    <x:t>12.78%</x:t>
+    <x:t>$51,767,706.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
     <x:t>72,485</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,274,979.40</x:t>
-[...2 lines deleted...]
-    <x:t>9.30%</x:t>
+    <x:t>$34,601,439.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.73%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
     <x:t>39,388</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,770,386.76</x:t>
-[...2 lines deleted...]
-    <x:t>6.26%</x:t>
+    <x:t>$25,838,921.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.52%</x:t>
   </x:si>
   <x:si>
     <x:t>RVMD</x:t>
   </x:si>
   <x:si>
     <x:t>Revolution Medicines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00829F4P8</x:t>
   </x:si>
   <x:si>
     <x:t>111,381</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,077,740.44</x:t>
-[...2 lines deleted...]
-    <x:t>5.12%</x:t>
+    <x:t>$21,076,626.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argenx Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GHB88X9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,464,427.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
   </x:si>
   <x:si>
     <x:t>NTRA</x:t>
   </x:si>
   <x:si>
     <x:t>Natera Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BQ86</x:t>
   </x:si>
   <x:si>
     <x:t>71,677</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,020,819.64</x:t>
-[...20 lines deleted...]
-    <x:t>4.84%</x:t>
+    <x:t>$18,778,657.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>IQV</x:t>
   </x:si>
   <x:si>
     <x:t>Iqvia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00333FYS2</x:t>
   </x:si>
   <x:si>
     <x:t>88,160</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,252,646.40</x:t>
-[...2 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>$18,341,688.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illumina Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSMS70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,845,216.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGNJ5</x:t>
   </x:si>
   <x:si>
     <x:t>50,358</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,750,975.24</x:t>
-[...2 lines deleted...]
-    <x:t>3.83%</x:t>
+    <x:t>$13,685,793.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,424,202.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beone Medicines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6WF7T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,708,796.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Therapeutics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4XJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,901,279.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWM5P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,590,212.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>MRNA</x:t>
   </x:si>
   <x:si>
     <x:t>Moderna Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PHHZT1</x:t>
   </x:si>
   <x:si>
     <x:t>189,951</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,150,491.76</x:t>
-[...92 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>$10,270,650.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
   </x:si>
   <x:si>
     <x:t>INCY</x:t>
   </x:si>
   <x:si>
     <x:t>Incyte Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNPSQ9</x:t>
   </x:si>
   <x:si>
     <x:t>86,946</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,160,509.56</x:t>
-[...2 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>$10,230,935.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GJS7C1</x:t>
   </x:si>
   <x:si>
     <x:t>48,865</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,515,214.90</x:t>
-[...2 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>$8,589,001.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Biontech Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q70B3V1</x:t>
   </x:si>
   <x:si>
     <x:t>82,542</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,051,559.39</x:t>
-[...2 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>$7,373,476.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>ICLR</x:t>
   </x:si>
   <x:si>
     <x:t>Icon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTSZQ6</x:t>
   </x:si>
   <x:si>
     <x:t>43,319</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,496,786.14</x:t>
-[...2 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>$7,180,557.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
     <x:t>86,310</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,113,337.30</x:t>
-[...2 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>$6,179,796.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>CRL</x:t>
   </x:si>
   <x:si>
     <x:t>Charles River Laboratories Internationa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG5BL8</x:t>
   </x:si>
   <x:si>
     <x:t>26,203</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,044,770.07</x:t>
-[...2 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>$5,937,075.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
     <x:t>92,530</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,458,344.70</x:t>
-[...2 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>$5,489,804.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>QGEN</x:t>
   </x:si>
   <x:si>
     <x:t>Qiagen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GTYWL7</x:t>
   </x:si>
   <x:si>
     <x:t>107,713</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,319,291.30</x:t>
-[...2 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>$4,456,086.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
     <x:t>67,091</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,043,574.57</x:t>
-[...2 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$2,864,114.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>209,538</x:t>
+    <x:t>243,832</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$209,537.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$243,831.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-70,947.06</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-155,050.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -571,51 +571,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1596a981ab74df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R42172a8bdecf4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb063b1e3e9524ae6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8fc419b9cbd4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R759c0efc93d648c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e54f63393284bdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">