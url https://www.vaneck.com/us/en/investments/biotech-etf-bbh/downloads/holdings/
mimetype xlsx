--- v5 (2026-07-27)
+++ v6 (2026-08-19)
@@ -1,549 +1,546 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ba0f02749a4865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07464bb7b6754f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260724" sheetId="1" r:id="R8e54f63393284bdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BBH_asof_20260817" sheetId="1" r:id="R5497ee84624c4fff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/24/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="167">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
     <x:t>166,568</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$62,636,230.72</x:t>
+    <x:t>$69,855,287.84</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>15.80%</x:t>
+    <x:t>16.15%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
     <x:t>400,338</x:t>
   </x:si>
   <x:si>
-    <x:t>$51,767,706.78</x:t>
-[...2 lines deleted...]
-    <x:t>13.06%</x:t>
+    <x:t>$55,614,954.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.85%</x:t>
   </x:si>
   <x:si>
     <x:t>VRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Vertex Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1S2X2</x:t>
   </x:si>
   <x:si>
     <x:t>72,485</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,601,439.60</x:t>
-[...2 lines deleted...]
-    <x:t>8.73%</x:t>
+    <x:t>$37,369,641.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.64%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
     <x:t>39,388</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,838,921.88</x:t>
-[...2 lines deleted...]
-    <x:t>6.52%</x:t>
+    <x:t>$31,706,946.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.33%</x:t>
   </x:si>
   <x:si>
     <x:t>RVMD</x:t>
   </x:si>
   <x:si>
     <x:t>Revolution Medicines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00829F4P8</x:t>
   </x:si>
   <x:si>
     <x:t>111,381</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,076,626.63</x:t>
-[...2 lines deleted...]
-    <x:t>5.32%</x:t>
+    <x:t>$23,612,772.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natera Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001J1BQ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,519,479.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,267,718.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
   </x:si>
   <x:si>
     <x:t>ARGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argenx Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GHB88X9</x:t>
   </x:si>
   <x:si>
     <x:t>21,198</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,464,427.56</x:t>
-[...38 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>$20,940,232.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beone Medicines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6WF7T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,136,439.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,886,305.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>ILMN</x:t>
   </x:si>
   <x:si>
     <x:t>Illumina Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSMS70</x:t>
   </x:si>
   <x:si>
     <x:t>71,334</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,845,216.06</x:t>
-[...2 lines deleted...]
-    <x:t>3.49%</x:t>
+    <x:t>$13,777,092.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWM5P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,709,839.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,244,241.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
   </x:si>
   <x:si>
     <x:t>ALNY</x:t>
   </x:si>
   <x:si>
     <x:t>Alnylam Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGNJ5</x:t>
   </x:si>
   <x:si>
     <x:t>50,358</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,685,793.66</x:t>
-[...38 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>$11,310,406.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPSQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,737,831.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>UTHR</x:t>
   </x:si>
   <x:si>
     <x:t>United Therapeutics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4XJ1</x:t>
   </x:si>
   <x:si>
     <x:t>20,628</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,901,279.16</x:t>
-[...56 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>$10,488,925.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biontech Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q70B3V1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,560,847.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIX</x:t>
   </x:si>
   <x:si>
     <x:t>Neurocrine Biosciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GJS7C1</x:t>
   </x:si>
   <x:si>
     <x:t>48,865</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,589,001.05</x:t>
-[...20 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>$7,549,153.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles River Laboratories Internationa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5BL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,510,827.92</x:t>
   </x:si>
   <x:si>
     <x:t>ICLR</x:t>
   </x:si>
   <x:si>
     <x:t>Icon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTSZQ6</x:t>
   </x:si>
   <x:si>
     <x:t>43,319</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,180,557.44</x:t>
-[...2 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>$7,340,404.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
     <x:t>86,310</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,179,796.00</x:t>
-[...20 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>$6,247,980.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
     <x:t>92,530</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,489,804.90</x:t>
-[...2 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$6,166,199.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>QGEN</x:t>
   </x:si>
   <x:si>
     <x:t>Qiagen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GTYWL7</x:t>
   </x:si>
   <x:si>
     <x:t>107,713</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,456,086.81</x:t>
-[...2 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>$4,588,573.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>TEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tempus Ai Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZQYJF9</x:t>
   </x:si>
   <x:si>
     <x:t>67,091</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,864,114.79</x:t>
-[...2 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$3,464,579.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>243,832</x:t>
+    <x:t>127,745</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$243,831.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$127,744.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-155,050.03</x:t>
-[...2 lines deleted...]
-    <x:t>-0.04%</x:t>
+    <x:t>$-95,111.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -571,51 +568,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8fc419b9cbd4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R759c0efc93d648c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e54f63393284bdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfde1f642da1d4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rab974e4ae86f4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5497ee84624c4fff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1224,259 +1221,259 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="2" t="s">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>