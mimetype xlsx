--- v0 (2026-04-21)
+++ v1 (2026-05-12)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc701330197634bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb3808faff4c4a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260420" sheetId="1" r:id="R0b5cc4ad53a04e72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260508" sheetId="1" r:id="R2c682ce16fa84b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="12">
   <x:si>
-    <x:t>Daily Holdings (%)  04/20/2026</x:t>
+    <x:t>Daily Holdings (%)  05/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Bitcoin</x:t>
   </x:si>
   <x:si>
-    <x:t>16,955</x:t>
-[...2 lines deleted...]
-    <x:t>$1,294,011,522.57</x:t>
+    <x:t>16,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,329,206,917.46</x:t>
   </x:si>
   <x:si>
     <x:t>100.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -103,51 +103,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re32e9e4857f444c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0bd857ed099e4839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b5cc4ad53a04e72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57769eadcd1f4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0c787f4a5b9d473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c682ce16fa84b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E5"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="19" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>