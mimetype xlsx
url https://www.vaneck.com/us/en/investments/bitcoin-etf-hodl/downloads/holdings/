--- v1 (2026-05-12)
+++ v2 (2026-06-01)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb3808faff4c4a52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4205eee978804c3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260508" sheetId="1" r:id="R2c682ce16fa84b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260528" sheetId="1" r:id="Rf6fe0a01b99e4931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="12">
   <x:si>
-    <x:t>Daily Holdings (%)  05/08/2026</x:t>
+    <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Bitcoin</x:t>
   </x:si>
   <x:si>
-    <x:t>16,602</x:t>
-[...2 lines deleted...]
-    <x:t>$1,329,206,917.46</x:t>
+    <x:t>16,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,221,735,330.83</x:t>
   </x:si>
   <x:si>
     <x:t>100.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -103,51 +103,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57769eadcd1f4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0c787f4a5b9d473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c682ce16fa84b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d54268b4a1e42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R12d1b8563cfd47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6fe0a01b99e4931" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E5"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="19" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>