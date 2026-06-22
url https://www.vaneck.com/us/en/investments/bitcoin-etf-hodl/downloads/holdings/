--- v2 (2026-06-01)
+++ v3 (2026-06-22)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4205eee978804c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R205bb1fdd36247de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260528" sheetId="1" r:id="Rf6fe0a01b99e4931"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260617" sheetId="1" r:id="Rf81ee219bf774f94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="12">
   <x:si>
-    <x:t>Daily Holdings (%)  05/28/2026</x:t>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Bitcoin</x:t>
   </x:si>
   <x:si>
-    <x:t>16,651</x:t>
-[...2 lines deleted...]
-    <x:t>$1,221,735,330.83</x:t>
+    <x:t>16,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,061,819,368.84</x:t>
   </x:si>
   <x:si>
     <x:t>100.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -103,51 +103,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d54268b4a1e42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R12d1b8563cfd47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6fe0a01b99e4931" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6ae185811f64d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R58ade4665f6b41dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf81ee219bf774f94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E5"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="19" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>