--- v3 (2026-06-22)
+++ v4 (2026-07-15)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R205bb1fdd36247de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9cb22e98b543f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260617" sheetId="1" r:id="Rf81ee219bf774f94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260714" sheetId="1" r:id="R2050f24c849b49e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="12">
   <x:si>
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+    <x:t>Daily Holdings (%)  07/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Bitcoin</x:t>
   </x:si>
   <x:si>
-    <x:t>16,425</x:t>
-[...2 lines deleted...]
-    <x:t>$1,061,819,368.84</x:t>
+    <x:t>16,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,070,641,434.14</x:t>
   </x:si>
   <x:si>
     <x:t>100.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -103,51 +103,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6ae185811f64d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R58ade4665f6b41dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf81ee219bf774f94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc87755a52e5433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7cb0300dbff84253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2050f24c849b49e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E5"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="19" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>