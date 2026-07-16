--- v4 (2026-07-15)
+++ v5 (2026-07-16)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9cb22e98b543f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87fb81af7ff14017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260714" sheetId="1" r:id="R2050f24c849b49e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260714" sheetId="1" r:id="R26b145351acc4194"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="12">
   <x:si>
     <x:t>Daily Holdings (%)  07/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
@@ -103,51 +103,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc87755a52e5433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7cb0300dbff84253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2050f24c849b49e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8713e5ccf334639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0d7699e8e0414e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26b145351acc4194" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E5"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="19" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>