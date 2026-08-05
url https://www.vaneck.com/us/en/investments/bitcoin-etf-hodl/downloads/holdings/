--- v5 (2026-07-16)
+++ v6 (2026-08-05)
@@ -1,81 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87fb81af7ff14017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ea6ab46aa54edc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260714" sheetId="1" r:id="R26b145351acc4194"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260804" sheetId="1" r:id="R75d88277bb6c46b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="12">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Bitcoin</x:t>
   </x:si>
   <x:si>
-    <x:t>16,587</x:t>
-[...2 lines deleted...]
-    <x:t>$1,070,641,434.14</x:t>
+    <x:t>16,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,074,740,041.36</x:t>
   </x:si>
   <x:si>
     <x:t>100.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other Cash And Liabilities</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-23,086.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -103,59 +115,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8713e5ccf334639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0d7699e8e0414e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26b145351acc4194" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff77ae1eb98348ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2ec574234cf34457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75d88277bb6c46b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E5"/>
+  <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="19" customWidth="1"/>
+    <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5" ht="15" customHeight="1">
       <x:c r="A2" s="2" t="s">
         <x:v>1</x:v>
@@ -185,50 +197,67 @@
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5" ht="15" customHeight="1">
       <x:c r="A4" s="1">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
-    <x:row r="5" spans="1:5" ht="30" customHeight="1">
-      <x:c r="A5" s="2" t="s">
+    <x:row r="5" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A5" s="1">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B5" s="2" t="s">
-[...8 lines deleted...]
-      <x:c r="E5" s="2" t="s">
+      <x:c r="C5" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D5" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E5" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:5" ht="30" customHeight="1">
+      <x:c r="A6" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B6" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C6" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D6" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E6" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A2:E2"/>
-    <x:mergeCell ref="A5:E5"/>
+    <x:mergeCell ref="A6:E6"/>
   </x:mergeCells>
 </x:worksheet>
 </file>