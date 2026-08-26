--- v6 (2026-08-05)
+++ v7 (2026-08-26)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ea6ab46aa54edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c7fc621d0f4e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260804" sheetId="1" r:id="R75d88277bb6c46b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260824" sheetId="1" r:id="R6bff084c8eeb45d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  08/04/2026</x:t>
+    <x:t>Daily Holdings (%)  08/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Bitcoin</x:t>
   </x:si>
   <x:si>
-    <x:t>16,722</x:t>
-[...5 lines deleted...]
-    <x:t>100.00%</x:t>
+    <x:t>15,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,214,608,125.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other Cash And Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-23,086.22</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$-137,737.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff77ae1eb98348ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2ec574234cf34457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75d88277bb6c46b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d31d43a5a9438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7180911b55c04386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bff084c8eeb45d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>