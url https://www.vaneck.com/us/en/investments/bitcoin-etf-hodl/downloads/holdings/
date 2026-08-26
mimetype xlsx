--- v7 (2026-08-26)
+++ v8 (2026-08-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c7fc621d0f4e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09cd8e8ca5634af3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260824" sheetId="1" r:id="R6bff084c8eeb45d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260825" sheetId="1" r:id="R9c1160321ebf4deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  08/24/2026</x:t>
+    <x:t>Daily Holdings (%)  08/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Bitcoin</x:t>
   </x:si>
   <x:si>
     <x:t>15,407</x:t>
   </x:si>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d31d43a5a9438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7180911b55c04386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bff084c8eeb45d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7107b730241a41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re95dc08901414888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c1160321ebf4deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>