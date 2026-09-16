--- v8 (2026-08-26)
+++ v9 (2026-09-16)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09cd8e8ca5634af3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0be458df7442d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260825" sheetId="1" r:id="R9c1160321ebf4deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HODL_asof_20260914" sheetId="1" r:id="Rda81e053a13c4118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  08/25/2026</x:t>
+    <x:t>Daily Holdings (%)  09/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Bitcoin</x:t>
   </x:si>
   <x:si>
-    <x:t>15,407</x:t>
-[...2 lines deleted...]
-    <x:t>$1,214,608,125.35</x:t>
+    <x:t>14,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,107,590.05</x:t>
   </x:si>
   <x:si>
     <x:t>100.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other Cash And Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-137,737.14</x:t>
+    <x:t>$-90,001.35</x:t>
   </x:si>
   <x:si>
     <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7107b730241a41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re95dc08901414888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c1160321ebf4deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb38c0d286cb34b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9ff12c6d57a840c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda81e053a13c4118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>