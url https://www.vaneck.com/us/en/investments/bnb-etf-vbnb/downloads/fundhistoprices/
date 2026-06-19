--- v0 (2026-05-29)
+++ v1 (2026-06-19)
@@ -1,360 +1,906 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970b7252473b48f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d851db9b074318" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBNB_asof_05_27_26" sheetId="1" r:id="Re7b1533b619f4227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VBNB_asof_06_18_26" sheetId="1" r:id="R3c9a631b0e1f494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="104">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="286">
   <x:si>
     <x:t>VanEck BNB ETF - VBNB</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Change</x:t>
   </x:si>
   <x:si>
     <x:t>% Change</x:t>
   </x:si>
   <x:si>
     <x:t>Last Trade</x:t>
   </x:si>
   <x:si>
     <x:t>Volume</x:t>
   </x:si>
   <x:si>
     <x:t>Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>% Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>AUM</x:t>
   </x:si>
   <x:si>
     <x:t>Index Level</x:t>
   </x:si>
   <x:si>
+    <x:t>06/18/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.4142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,241,415.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.4031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,340,313.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/16/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.5762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,357,624.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>606.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.1435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,414,344.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>621.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.5177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,351,769.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.4817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,113,352.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>604.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.8677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,058,091.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>588.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.1033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,079,292.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>594.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.6121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,125,092.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.8693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,968,239.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>588.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>574.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-7.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>562.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.6009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,124,077.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.2988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>971,952.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.5728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-5.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,022,912.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.9538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,078,150.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.9053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>996,213.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>707.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>717.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/29/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>640.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.8705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>994,821.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>639.70</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.3611</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.12</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.47</x:t>
   </x:si>
   <x:si>
     <x:t>25.36</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1,014,445.20</x:t>
   </x:si>
   <x:si>
-    <x:t>n.a.</x:t>
+    <x:t>652.31</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.4813</x:t>
   </x:si>
   <x:si>
-    <x:t>0.17</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.68</x:t>
   </x:si>
   <x:si>
     <x:t>25.48</x:t>
   </x:si>
   <x:si>
     <x:t>1,019,250.80</x:t>
   </x:si>
   <x:si>
+    <x:t>655.40</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.3089</x:t>
   </x:si>
   <x:si>
-    <x:t>0</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>25.31</x:t>
   </x:si>
   <x:si>
     <x:t>1,012,355.20</x:t>
   </x:si>
   <x:si>
+    <x:t>661.60</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/24/2026</x:t>
   </x:si>
   <x:si>
+    <x:t>655.02</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/23/2026</x:t>
   </x:si>
   <x:si>
+    <x:t>651.19</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t>-0.21</x:t>
   </x:si>
   <x:si>
     <x:t>-0.81</x:t>
   </x:si>
   <x:si>
+    <x:t>650.96</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.5167</x:t>
   </x:si>
   <x:si>
     <x:t>0.28</x:t>
   </x:si>
   <x:si>
     <x:t>1.12</x:t>
   </x:si>
   <x:si>
     <x:t>25.52</x:t>
   </x:si>
   <x:si>
     <x:t>1,020,668.80</x:t>
   </x:si>
   <x:si>
+    <x:t>656.31</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.2346</x:t>
   </x:si>
   <x:si>
     <x:t>0.36</x:t>
   </x:si>
   <x:si>
     <x:t>1.44</x:t>
   </x:si>
   <x:si>
     <x:t>25.23</x:t>
   </x:si>
   <x:si>
     <x:t>1,009,382.00</x:t>
   </x:si>
   <x:si>
+    <x:t>649.05</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t>24.8752</x:t>
   </x:si>
   <x:si>
     <x:t>-0.09</x:t>
   </x:si>
   <x:si>
     <x:t>-0.35</x:t>
   </x:si>
   <x:si>
     <x:t>24.88</x:t>
   </x:si>
   <x:si>
     <x:t>995,008.00</x:t>
   </x:si>
   <x:si>
+    <x:t>639.81</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t>24.9616</x:t>
   </x:si>
   <x:si>
     <x:t>-1.23</x:t>
   </x:si>
   <x:si>
     <x:t>-4.69</x:t>
   </x:si>
   <x:si>
     <x:t>24.96</x:t>
   </x:si>
   <x:si>
     <x:t>998,462.80</x:t>
   </x:si>
   <x:si>
+    <x:t>642.03</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.1888</x:t>
   </x:si>
   <x:si>
     <x:t>26.19</x:t>
   </x:si>
   <x:si>
     <x:t>1,047,550.00</x:t>
   </x:si>
   <x:si>
+    <x:t>654.39</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/16/2026</x:t>
   </x:si>
   <x:si>
+    <x:t>656.60</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t>-0.28</x:t>
   </x:si>
   <x:si>
     <x:t>-1.06</x:t>
   </x:si>
   <x:si>
+    <x:t>673.59</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.4698</x:t>
   </x:si>
   <x:si>
     <x:t>0.41</x:t>
   </x:si>
   <x:si>
     <x:t>1.58</x:t>
   </x:si>
   <x:si>
     <x:t>26.47</x:t>
   </x:si>
   <x:si>
     <x:t>1,058,791.20</x:t>
   </x:si>
   <x:si>
+    <x:t>680.82</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.0584</x:t>
   </x:si>
   <x:si>
     <x:t>0.33</x:t>
   </x:si>
   <x:si>
     <x:t>1.27</x:t>
   </x:si>
   <x:si>
     <x:t>26.06</x:t>
   </x:si>
   <x:si>
     <x:t>1,042,334.40</x:t>
   </x:si>
   <x:si>
+    <x:t>670.24</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.7311</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.01</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>25.73</x:t>
   </x:si>
   <x:si>
     <x:t>1,029,245.60</x:t>
   </x:si>
   <x:si>
+    <x:t>661.82</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.7379</x:t>
   </x:si>
   <x:si>
     <x:t>0.56</x:t>
   </x:si>
   <x:si>
     <x:t>2.22</x:t>
   </x:si>
   <x:si>
     <x:t>25.74</x:t>
   </x:si>
   <x:si>
     <x:t>1,029,514.40</x:t>
   </x:si>
   <x:si>
+    <x:t>662.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.1788</x:t>
   </x:si>
   <x:si>
     <x:t>25.18</x:t>
   </x:si>
   <x:si>
     <x:t>1,007,153.20</x:t>
   </x:si>
   <x:si>
+    <x:t>660.99</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/09/2026</x:t>
   </x:si>
   <x:si>
+    <x:t>650.78</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.72</x:t>
   </x:si>
   <x:si>
+    <x:t>647.62</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.0000</x:t>
   </x:si>
   <x:si>
     <x:t>25.00</x:t>
   </x:si>
   <x:si>
     <x:t>100,000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>643.02</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -382,56 +928,56 @@
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="5">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cb20b8551d94a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd562bf03ff674386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7b1533b619f4227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R896891f344a44c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R10155685d1424e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c9a631b0e1f494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J24"/>
+  <x:dimension ref="A1:J46"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="14" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="14" customWidth="1"/>
     <x:col min="7" max="7" width="24" customWidth="1"/>
     <x:col min="8" max="8" width="26" customWidth="1"/>
     <x:col min="9" max="9" width="19" customWidth="1"/>
     <x:col min="10" max="10" width="18" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
@@ -482,686 +1028,1390 @@
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="J2" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:10" ht="15" customHeight="1">
       <x:c r="A3" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B3" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C3" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D3" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E3" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F3" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G3" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H3" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="J3" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10" ht="15" customHeight="1">
       <x:c r="A4" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C4" s="4" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D4" s="4" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E4" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F4" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G4" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H4" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="I4" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="J4" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10" ht="15" customHeight="1">
       <x:c r="A5" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C5" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D5" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E5" s="4" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F5" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G5" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H5" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J5" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C6" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D6" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E6" s="4" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F6" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G6" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H6" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I6" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J6" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C7" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D7" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E7" s="4" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F7" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G7" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H7" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J7" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C8" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D8" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E8" s="4" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F8" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G8" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H8" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I8" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J8" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C9" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H9" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J9" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C10" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H10" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I10" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J10" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C11" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D11" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E11" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F11" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G11" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H11" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J11" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C12" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D12" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E12" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F12" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G12" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H12" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I12" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J12" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C13" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D13" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E13" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F13" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G13" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H13" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J13" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C14" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D14" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E14" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F14" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G14" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H14" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I14" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J14" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C15" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D15" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E15" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F15" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G15" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H15" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J15" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C16" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D16" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E16" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F16" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G16" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H16" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I16" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J16" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C17" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D17" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E17" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F17" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G17" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H17" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J17" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C18" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D18" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E18" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F18" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G18" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H18" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I18" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J18" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C19" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D19" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E19" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F19" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G19" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H19" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J19" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C20" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D20" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E20" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F20" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G20" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H20" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I20" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J20" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C21" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D21" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E21" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F21" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G21" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H21" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J21" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C22" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D22" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E22" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F22" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G22" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H22" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I22" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J22" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C23" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D23" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E23" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F23" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G23" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H23" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J23" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>170</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A24" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C24" s="4" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D24" s="4" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E24" s="4" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F24" s="4" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="G24" s="4" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H24" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I24" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="J24" s="4" t="s">
+        <x:v>179</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A25" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E25" s="4" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="F25" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G25" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H25" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I25" s="4" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="J25" s="4" t="s">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A26" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C26" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D26" s="4" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E26" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F26" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G26" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H26" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="J26" s="4" t="s">
+        <x:v>191</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A27" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D27" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E27" s="4" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="F27" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G27" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H27" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I27" s="4" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="J27" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A28" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C28" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D28" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E28" s="4" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="F28" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G28" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H28" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I28" s="4" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="J28" s="4" t="s">
+        <x:v>198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A29" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E29" s="4" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="F29" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G29" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H29" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I29" s="4" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="J29" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A30" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C30" s="4" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D30" s="4" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E30" s="4" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="F30" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G30" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H30" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I30" s="4" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="J30" s="4" t="s">
+        <x:v>204</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A31" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C31" s="4" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D31" s="4" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E31" s="4" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F31" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G31" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H31" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I31" s="4" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="J31" s="4" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A32" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C32" s="4" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D32" s="4" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E32" s="4" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F32" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G32" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H32" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I32" s="4" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="J32" s="4" t="s">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A33" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C33" s="4" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D33" s="4" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E33" s="4" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="F33" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G33" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H33" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I33" s="4" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="J33" s="4" t="s">
+        <x:v>225</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A34" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C34" s="4" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D34" s="4" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E34" s="4" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="F34" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G34" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H34" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I34" s="4" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="J34" s="4" t="s">
+        <x:v>232</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A35" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C35" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D35" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E35" s="4" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="F35" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G35" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H35" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I35" s="4" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="J35" s="4" t="s">
+        <x:v>237</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A36" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C36" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D36" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E36" s="4" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="F36" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G36" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H36" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I36" s="4" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="J36" s="4" t="s">
+        <x:v>239</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A37" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C37" s="4" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D37" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E37" s="4" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="F37" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G37" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H37" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I37" s="4" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="J37" s="4" t="s">
+        <x:v>243</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A38" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C38" s="4" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D38" s="4" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E38" s="4" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F38" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G38" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H38" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I38" s="4" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="J38" s="4" t="s">
+        <x:v>250</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A39" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C39" s="4" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D39" s="4" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E39" s="4" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="F39" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G39" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H39" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I39" s="4" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="J39" s="4" t="s">
+        <x:v>257</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A40" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C40" s="4" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D40" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E40" s="4" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F40" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G40" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H40" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I40" s="4" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="J40" s="4" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A41" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C41" s="4" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D41" s="4" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E41" s="4" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="F41" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G41" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H41" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I41" s="4" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="J41" s="4" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A42" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C42" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D42" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E42" s="4" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F42" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G42" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H42" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I42" s="4" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="J42" s="4" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A43" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C43" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D43" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E43" s="4" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F43" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G43" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H43" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I43" s="4" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="J43" s="4" t="s">
+        <x:v>276</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A44" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C44" s="4" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D44" s="4" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E44" s="4" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F44" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G44" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H44" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I44" s="4" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="J44" s="4" t="s">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A45" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C45" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D45" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E45" s="4" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F45" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G45" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H45" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I45" s="4" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="J45" s="4" t="s">
+        <x:v>285</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="A1:J1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>