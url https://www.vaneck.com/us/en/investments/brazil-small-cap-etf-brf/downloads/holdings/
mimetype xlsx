--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,1731 +1,1719 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78fd33a7c14849b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497d928ee0614a1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260413" sheetId="1" r:id="Re883e5a86e9c40ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260506" sheetId="1" r:id="R81c1071880af4efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="804" uniqueCount="562">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/13/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="796" uniqueCount="558">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ALUP11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Alupar Investimento Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PQHMW2</x:t>
   </x:si>
   <x:si>
     <x:t>142,793</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,043,066.89</x:t>
+    <x:t>$1,017,721.70</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.89%</x:t>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Lithium Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L95H2Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$919,346.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAPR11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Saneamento Do Parana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JBB34P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$824,372.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
   </x:si>
   <x:si>
     <x:t>CYRE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cyrela Brazil Realty Sa Empreendimentos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHPKD3</x:t>
   </x:si>
   <x:si>
     <x:t>165,450</x:t>
   </x:si>
   <x:si>
-    <x:t>$927,122.63</x:t>
-[...2 lines deleted...]
-    <x:t>3.45%</x:t>
+    <x:t>$780,083.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
   </x:si>
   <x:si>
     <x:t>BRAV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>3r Petroleum Oleo E Gas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RJKF0</x:t>
   </x:si>
   <x:si>
     <x:t>191,359</x:t>
   </x:si>
   <x:si>
-    <x:t>$813,804.72</x:t>
-[...20 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>$705,460.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>CURY3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cury Construtora E Incorporadora Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00C0463Z3</x:t>
   </x:si>
   <x:si>
     <x:t>105,350</x:t>
   </x:si>
   <x:si>
-    <x:t>$763,019.26</x:t>
-[...20 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>$673,993.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POMO4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marcopolo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0CX36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>506,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,332.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLRY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fleury Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRQZM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$652,387.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>COGN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cogna Educacao</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DN7YR3</x:t>
   </x:si>
   <x:si>
     <x:t>1,085,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$680,033.88</x:t>
-[...35 lines deleted...]
-    <x:t>2.46%</x:t>
+    <x:t>$619,964.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>AURE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Auren Energia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P348290</x:t>
   </x:si>
   <x:si>
     <x:t>206,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$568,106.87</x:t>
-[...2 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>$587,805.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sylvamo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122M8031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583,552.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORVR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orizon Valorizacao De Residuos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YLW5FR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$577,431.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USIM5 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Usinas Siderurgicas De Minas Gerais Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K59S31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>312,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,892.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ituran Location And Control Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HBTSH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,325.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>DIRR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Direcional Engenharia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P8N9L6</x:t>
   </x:si>
   <x:si>
     <x:t>197,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$565,173.96</x:t>
-[...35 lines deleted...]
-    <x:t>$558,559.47</x:t>
+    <x:t>$544,968.55</x:t>
   </x:si>
   <x:si>
     <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>JHSF3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jhsf Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PGKZ06</x:t>
   </x:si>
   <x:si>
     <x:t>207,950</x:t>
   </x:si>
   <x:si>
-    <x:t>$525,207.18</x:t>
-[...2 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>$535,876.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcos Dorados Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001LR99L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,410.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,668.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>BRAP4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Bradespar Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C25R24</x:t>
   </x:si>
   <x:si>
     <x:t>103,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$514,853.05</x:t>
-[...53 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>$480,798.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivara Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q29WNZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,219.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karoon Gas Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N80D34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>295,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,414.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGTI11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iguatemi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0131XR464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,624.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLCE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slc Agricola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R7T985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,222.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAPV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hapvida Participacoes E Investimentos S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K6RD2X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,064.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIP6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipar Carbocloro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2BCY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,566.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>BRSR6 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Do Estado Do Rio Grande Do Sul Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QJ32T0</x:t>
   </x:si>
   <x:si>
     <x:t>128,350</x:t>
   </x:si>
   <x:si>
-    <x:t>$485,735.43</x:t>
-[...119 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>$405,613.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>ECOR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Ecorodovias Infraestrutura E Logistica</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QSPZ95</x:t>
   </x:si>
   <x:si>
     <x:t>207,390</x:t>
   </x:si>
   <x:si>
-    <x:t>$413,389.58</x:t>
-[...2 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>$396,610.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M Dias Branco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS37N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,416.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irb Brasil Resseguros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ00L1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,182.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>EZTC3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Ez Tec Empreendimentos E Participacoes</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RCQF01</x:t>
   </x:si>
   <x:si>
     <x:t>126,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$392,853.75</x:t>
-[...35 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>$367,341.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZZA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arezzo Industria E Comercio Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BGWLL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,447.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAB3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C&amp;A Modas Ltda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q883N02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,547.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>MGLU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Magazine Luiza Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PWYLV3</x:t>
   </x:si>
   <x:si>
     <x:t>196,630</x:t>
   </x:si>
   <x:si>
-    <x:t>$362,428.04</x:t>
-[...38 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>$320,886.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABCB4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Abc Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ56H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,203.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>TEND3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Construtora Tenda Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H4NQT8</x:t>
   </x:si>
   <x:si>
     <x:t>48,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$332,932.01</x:t>
-[...2 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>$313,541.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>SMTO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Sao Martinho S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QVK054</x:t>
   </x:si>
   <x:si>
     <x:t>90,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$330,723.77</x:t>
-[...20 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>$311,172.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAMO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vamos Locacao De Caminhoes Maquinas E E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBBR3V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,524.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mrv Engenharia E Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QWT9X3</x:t>
   </x:si>
   <x:si>
     <x:t>196,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$310,824.44</x:t>
-[...2 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>$280,567.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBAV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Brasileira De Aluminio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZNY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,457.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>MDNE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Moura Dubeux Engenharia S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F2F582</x:t>
   </x:si>
   <x:si>
     <x:t>42,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$285,556.41</x:t>
-[...32 lines deleted...]
-    <x:t>$273,265.22</x:t>
+    <x:t>$268,530.96</x:t>
   </x:si>
   <x:si>
     <x:t>1.02%</x:t>
   </x:si>
   <x:si>
+    <x:t>ALPA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpargatas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC1CL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,819.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tres Tentos Agroindustrial Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XGV714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,407.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mahle Metal Leve Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYQRF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,371.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEEF3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minerva Sa/Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q6CG80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,432.47</x:t>
+  </x:si>
+  <x:si>
     <x:t>YDUQ3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Yduqs Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RPWPQ5</x:t>
   </x:si>
   <x:si>
     <x:t>114,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$269,485.17</x:t>
-[...53 lines deleted...]
-    <x:t>$242,681.94</x:t>
+    <x:t>$237,791.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBDM58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,959.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.90%</x:t>
   </x:si>
   <x:si>
-    <x:t>DXCO3 BZ</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>MOVI3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Movida Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CP5CGT4</x:t>
   </x:si>
   <x:si>
     <x:t>91,150</x:t>
   </x:si>
   <x:si>
-    <x:t>$234,590.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$224,144.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>SIMH3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Simpar Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BRFV5W1</x:t>
   </x:si>
   <x:si>
     <x:t>98,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$228,308.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$223,027.51</x:t>
   </x:si>
   <x:si>
     <x:t>RECV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Petroreconcavo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ1DZ5</x:t>
   </x:si>
   <x:si>
     <x:t>80,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$221,744.13</x:t>
-[...2 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>$205,668.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VINP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinci Partners Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJVVX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,101.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>VULC3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcabras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2H6T8</x:t>
   </x:si>
   <x:si>
     <x:t>54,136</x:t>
   </x:si>
   <x:si>
-    <x:t>$191,332.72</x:t>
-[...2 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>$175,592.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTB3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intelbras Sa Industria De Telecomunicac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ1JK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,306.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIAA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guararapes Confeccoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7WK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,403.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>PGMN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Empreendimentos Pague Menos S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ3FF0</x:t>
   </x:si>
   <x:si>
     <x:t>151,389</x:t>
   </x:si>
   <x:si>
-    <x:t>$177,846.29</x:t>
-[...20 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>$162,140.42</x:t>
   </x:si>
   <x:si>
     <x:t>FESA4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Ferro Ligas Da Bahia - Ferbasa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW1ZW2</x:t>
   </x:si>
   <x:si>
     <x:t>101,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$171,274.53</x:t>
-[...35 lines deleted...]
-    <x:t>$162,978.44</x:t>
+    <x:t>$160,119.91</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
+    <x:t>PNVL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dimed Sa Distribuidora Da Medicamentos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C09194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,490.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYPK3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iochpe Maxion Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZPMJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,942.51</x:t>
+  </x:si>
+  <x:si>
     <x:t>GRND3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grendene Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PVXD17</x:t>
   </x:si>
   <x:si>
     <x:t>160,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$157,000.05</x:t>
-[...2 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$141,861.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEPL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kepler Weber Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYJY43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,750.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LWSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lwsa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TZV8X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,700.39</x:t>
   </x:si>
   <x:si>
     <x:t>AFYA</x:t>
   </x:si>
   <x:si>
     <x:t>Afya Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PK9C4C7</x:t>
   </x:si>
   <x:si>
     <x:t>9,446</x:t>
   </x:si>
   <x:si>
-    <x:t>$147,924.36</x:t>
-[...17 lines deleted...]
-    <x:t>$147,259.22</x:t>
+    <x:t>$134,322.12</x:t>
   </x:si>
   <x:si>
     <x:t>MILS3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mills Estruturas E Servicos De</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBGBD0</x:t>
   </x:si>
   <x:si>
     <x:t>48,950</x:t>
   </x:si>
   <x:si>
-    <x:t>$142,047.33</x:t>
-[...20 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$125,743.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Braskem Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJYK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,150.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>HBSA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Hidrovias Do Brasil Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002D7HFJ3</x:t>
   </x:si>
   <x:si>
     <x:t>172,415</x:t>
   </x:si>
   <x:si>
-    <x:t>$140,092.04</x:t>
-[...32 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$117,383.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBFG3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Sbf Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003MC9592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,619.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brasilagro - Co Brasileira De Proprieda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P1P859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,895.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adecoagro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCNPK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,485.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vtex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011M1L5H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,400.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAPT4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Randon Sa Implementos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0L9J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,168.40</x:t>
   </x:si>
   <x:si>
     <x:t>RANI3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Irani Papel E Embalagem Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0KBW3</x:t>
   </x:si>
   <x:si>
     <x:t>65,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$126,883.47</x:t>
-[...101 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$104,948.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUAU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uniao Pet Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0118WVSD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,419.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>VLID3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Valid Solucoes E Servicos De Seguranca</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NXBD73</x:t>
   </x:si>
   <x:si>
     <x:t>25,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$106,546.05</x:t>
-[...17 lines deleted...]
-    <x:t>$102,329.01</x:t>
+    <x:t>$100,143.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
+    <x:t>LOGG3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Log Commercial Properties E Participaco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XFGVX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,635.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMH9 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020TZ2H26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,483.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAML3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Camil Alimentos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRSWS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,182.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFCO4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Track &amp; Field Co Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00S5067J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,467.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light S?A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,499.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tupy Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C256X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,308.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oncoclinicas Do Brasil Servicos Medicos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PFZTW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,145.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
     <x:t>PLPL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Plano &amp; Plano Desenvolvimento Imobiliar</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W8ZZHK5</x:t>
   </x:si>
   <x:si>
     <x:t>36,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$101,570.82</x:t>
-[...104 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$73,348.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRAS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fras-Le Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1CYG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,154.54</x:t>
   </x:si>
   <x:si>
     <x:t>RAIZ4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Raizen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0020BM0M1</x:t>
   </x:si>
   <x:si>
     <x:t>637,150</x:t>
   </x:si>
   <x:si>
-    <x:t>$73,957.47</x:t>
-[...20 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$62,154.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>TGMA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Tegma Gestao Logistica</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLPQD1</x:t>
   </x:si>
   <x:si>
     <x:t>9,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$66,686.55</x:t>
-[...17 lines deleted...]
-    <x:t>$61,847.70</x:t>
+    <x:t>$60,051.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BLAU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Blau Farmaceutica Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQBZ94</x:t>
   </x:si>
   <x:si>
     <x:t>26,565</x:t>
   </x:si>
   <x:si>
-    <x:t>$58,906.33</x:t>
+    <x:t>$57,119.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>CSED3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cruzeiro Do Sul Educacional Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002F3XB56</x:t>
   </x:si>
   <x:si>
     <x:t>39,250</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,130.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$43,792.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOVI9 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020TZH8M8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,210.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>ARML3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Armac Locacao Logistica E Servicos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YDGW1Z9</x:t>
   </x:si>
   <x:si>
     <x:t>41,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,484.01</x:t>
-[...17 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$37,966.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>BHIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Casas Bahia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXYF9</x:t>
   </x:si>
   <x:si>
     <x:t>59,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,590.63</x:t>
-[...17 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$28,465.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>2324825D AU</x:t>
   </x:si>
   <x:si>
     <x:t>Esg Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K8HVYQ1</x:t>
   </x:si>
   <x:si>
     <x:t>26,308</x:t>
   </x:si>
   <x:si>
-    <x:t>$746.94</x:t>
+    <x:t>$761.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>OIBR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Oi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PJXHR7</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.02</x:t>
   </x:si>
   <x:si>
     <x:t>ZAMP3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Zamp Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007LNZ7H8</x:t>
   </x:si>
   <x:si>
     <x:t>41,615</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,000.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.58</x:t>
+  </x:si>
+  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...29 lines deleted...]
-    <x:t>$1.57</x:t>
+    <x:t>-40,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-40,099.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-61,762.04</x:t>
-[...2 lines deleted...]
-    <x:t>-0.23%</x:t>
+    <x:t>$121,297.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1753,56 +1741,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d3feabc87b14d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re2b575b8061e4932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re883e5a86e9c40ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90741271df14252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R09754ec06b014b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81c1071880af4efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I100"/>
+  <x:dimension ref="A1:I99"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2087,2168 +2075,2168 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>477</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
@@ -4331,80 +4319,80 @@
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="F89" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>513</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
@@ -4418,286 +4406,257 @@
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>529</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="G96" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="F97" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E98" s="1" t="s">
+      <x:c r="G98" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="F98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="H98" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A99" s="1">
-[...5 lines deleted...]
-      <x:c r="C99" s="1" t="s">
+      <x:c r="A99" s="2" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
-[...22 lines deleted...]
-      <x:c r="B100" s="2" t="s">
+      <x:c r="B99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C100" s="2" t="s">
+      <x:c r="C99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D100" s="2" t="s">
+      <x:c r="D99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E100" s="2" t="s">
+      <x:c r="E99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F100" s="2" t="s">
+      <x:c r="F99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G100" s="2" t="s">
+      <x:c r="G99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H100" s="2" t="s">
+      <x:c r="H99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I100" s="2" t="s">
+      <x:c r="I99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A100:I100"/>
+    <x:mergeCell ref="A99:I99"/>
   </x:mergeCells>
 </x:worksheet>
 </file>