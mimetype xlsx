--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,1719 +1,1686 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497d928ee0614a1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e72982b23ca4086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260506" sheetId="1" r:id="R81c1071880af4efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260527" sheetId="1" r:id="R25c584dac286499e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="796" uniqueCount="558">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="780" uniqueCount="547">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ALUP11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Alupar Investimento Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PQHMW2</x:t>
   </x:si>
   <x:si>
-    <x:t>142,793</x:t>
+    <x:t>143,493</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,017,721.70</x:t>
+    <x:t>$935,731.45</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.88%</x:t>
+    <x:t>3.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Petroleum Oleo E Gas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y4RJKF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,816.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYRE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cyrela Brazil Realty Sa Empreendimentos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPKD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$729,763.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAPR11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Saneamento Do Parana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JBB34P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,855.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cury Construtora E Incorporadora Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C0463Z3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,086.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USIM5 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Usinas Siderurgicas De Minas Gerais Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K59S31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$634,763.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POMO4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marcopolo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0CX36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>508,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$625,495.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>SGML</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Lithium Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L95H2Y2</x:t>
   </x:si>
   <x:si>
-    <x:t>40,234</x:t>
-[...95 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>40,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$610,284.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>FLRY3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Fleury Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRQZM2</x:t>
   </x:si>
   <x:si>
-    <x:t>190,737</x:t>
-[...5 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>191,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,149.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ituran Location And Control Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HBTSH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,845.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>COGN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cogna Educacao</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DN7YR3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,085,610</x:t>
-[...5 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>1,091,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,551.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIRR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Direcional Engenharia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P8N9L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,534.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORVR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orizon Valorizacao De Residuos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YLW5FR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,144.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sylvamo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122M8031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,361.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcos Dorados Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001LR99L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,055.80</x:t>
   </x:si>
   <x:si>
     <x:t>AURE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Auren Energia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P348290</x:t>
   </x:si>
   <x:si>
-    <x:t>206,300</x:t>
-[...95 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>207,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,202.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAP4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradespar Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C25R24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,640.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>JHSF3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jhsf Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PGKZ06</x:t>
   </x:si>
   <x:si>
-    <x:t>207,950</x:t>
-[...26 lines deleted...]
-    <x:t>Other</x:t>
+    <x:t>209,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$448,215.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAUD3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradsaude Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBXR73</x:t>
   </x:si>
   <x:si>
     <x:t>159,090</x:t>
   </x:si>
   <x:si>
-    <x:t>other</x:t>
-[...23 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>$433,838.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAPV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hapvida Participacoes E Investimentos S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K6RD2X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,506.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karoon Gas Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N80D34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>295,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,822.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIP6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipar Carbocloro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2BCY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,245.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGTI11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iguatemi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0131XR464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,736.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLCE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slc Agricola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R7T985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,879.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSR6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Do Estado Do Rio Grande Do Sul Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ32T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,109.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irb Brasil Resseguros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ00L1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,825.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>VIVA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vivara Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q29WNZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>80,800</x:t>
-[...113 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>81,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,896.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EZTC3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ez Tec Empreendimentos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RCQF01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,792.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZZA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arezzo Industria E Comercio Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BGWLL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,859.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>ECOR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Ecorodovias Infraestrutura E Logistica</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QSPZ95</x:t>
   </x:si>
   <x:si>
-    <x:t>207,390</x:t>
-[...5 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>208,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,355.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEND3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construtora Tenda Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H4NQT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,865.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>MDIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>M Dias Branco Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS37N1</x:t>
   </x:si>
   <x:si>
-    <x:t>79,500</x:t>
-[...59 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>79,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,305.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMTO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sao Martinho S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QVK054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,218.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABCB4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Abc Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ56H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,135.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>CEAB3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>C&amp;A Modas Ltda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q883N02</x:t>
   </x:si>
   <x:si>
-    <x:t>132,850</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>133,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,100.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBAV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Brasileira De Aluminio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZNY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,833.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>MGLU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Magazine Luiza Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PWYLV3</x:t>
   </x:si>
   <x:si>
-    <x:t>196,630</x:t>
-[...56 lines deleted...]
-    <x:t>$311,172.53</x:t>
+    <x:t>197,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,883.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMH3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpar Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BRFV5W1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,819.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALPA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpargatas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC1CL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,100.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDNE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moura Dubeux Engenharia S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2F582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,326.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mrv Engenharia E Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWT9X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,641.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEEF3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minerva Sa/Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q6CG80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,225.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tres Tentos Agroindustrial Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XGV714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,892.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>VAMO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vamos Locacao De Caminhoes Maquinas E E</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LBBR3V6</x:t>
   </x:si>
   <x:si>
-    <x:t>345,450</x:t>
-[...92 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>347,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,641.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>LEVE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mahle Metal Leve Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYQRF8</x:t>
   </x:si>
   <x:si>
-    <x:t>33,500</x:t>
-[...2 lines deleted...]
-    <x:t>$242,371.28</x:t>
+    <x:t>33,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,493.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.92%</x:t>
   </x:si>
   <x:si>
-    <x:t>BEEF3 BZ</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>YDUQ3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Yduqs Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RPWPQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>114,600</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>115,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,994.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOVI3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Movida Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CP5CGT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,308.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>DXCO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Dexco Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBDM58</x:t>
   </x:si>
   <x:si>
-    <x:t>215,408</x:t>
-[...38 lines deleted...]
-    <x:t>$223,027.51</x:t>
+    <x:t>216,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,309.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>RECV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Petroreconcavo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ1DZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>80,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>80,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,634.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>VINP</x:t>
   </x:si>
   <x:si>
     <x:t>Vinci Partners Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YRJVVX5</x:t>
   </x:si>
   <x:si>
-    <x:t>16,466</x:t>
-[...2 lines deleted...]
-    <x:t>$183,101.92</x:t>
+    <x:t>16,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,009.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>VULC3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcabras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2H6T8</x:t>
   </x:si>
   <x:si>
-    <x:t>54,136</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>54,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,690.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>INTB3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Intelbras Sa Industria De Telecomunicac</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ1JK8</x:t>
   </x:si>
   <x:si>
-    <x:t>58,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>58,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,603.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mills Estruturas E Servicos De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBGBD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,346.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>RIAA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Guararapes Confeccoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX7WK4</x:t>
   </x:si>
   <x:si>
-    <x:t>79,450</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>79,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,009.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Braskem Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJYK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,532.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>PGMN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Empreendimentos Pague Menos S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ3FF0</x:t>
   </x:si>
   <x:si>
-    <x:t>151,389</x:t>
-[...2 lines deleted...]
-    <x:t>$162,140.42</x:t>
+    <x:t>152,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,332.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afya Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PK9C4C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,556.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRND3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grendene Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PVXD17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,452.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYPK3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iochpe Maxion Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZPMJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,346.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>FESA4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Ferro Ligas Da Bahia - Ferbasa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW1ZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>101,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>102,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,758.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LWSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lwsa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TZV8X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,530.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEPL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kepler Weber Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYJY43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,231.50</x:t>
   </x:si>
   <x:si>
     <x:t>PNVL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Dimed Sa Distribuidora Da Medicamentos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C09194</x:t>
   </x:si>
   <x:si>
-    <x:t>49,550</x:t>
-[...98 lines deleted...]
-    <x:t>$125,743.67</x:t>
+    <x:t>49,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,451.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
-    <x:t>BAK</x:t>
-[...14 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>SBFG3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Sbf Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003MC9592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,513.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>HBSA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Hidrovias Do Brasil Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002D7HFJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>172,415</x:t>
-[...20 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>173,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,280.47</x:t>
   </x:si>
   <x:si>
     <x:t>AGRO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Brasilagro - Co Brasileira De Proprieda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P1P859</x:t>
   </x:si>
   <x:si>
-    <x:t>29,250</x:t>
-[...2 lines deleted...]
-    <x:t>$113,895.80</x:t>
+    <x:t>29,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,699.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RANI3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irani Papel E Embalagem Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0KBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,581.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
+    <x:t>RAPT4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Randon Sa Implementos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0L9J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,353.92</x:t>
+  </x:si>
+  <x:si>
     <x:t>AGRO</x:t>
   </x:si>
   <x:si>
     <x:t>Adecoagro Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCNPK3</x:t>
   </x:si>
   <x:si>
-    <x:t>8,067</x:t>
-[...2 lines deleted...]
-    <x:t>$111,485.94</x:t>
+    <x:t>8,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,011.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vtex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011M1L5H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,189.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>VTEX</x:t>
-[...47 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>LOGG3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Log Commercial Properties E Participaco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XFGVX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,474.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>AUAU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Uniao Pet Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0118WVSD7</x:t>
   </x:si>
   <x:si>
-    <x:t>136,350</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>137,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,079.83</x:t>
   </x:si>
   <x:si>
     <x:t>VLID3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Valid Solucoes E Servicos De Seguranca</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NXBD73</x:t>
   </x:si>
   <x:si>
-    <x:t>25,400</x:t>
-[...2 lines deleted...]
-    <x:t>$100,143.28</x:t>
+    <x:t>25,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,206.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>LOGG3 BZ</x:t>
-[...11 lines deleted...]
-    <x:t>$97,635.63</x:t>
+    <x:t>ONCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oncoclinicas Do Brasil Servicos Medicos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PFZTW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,335.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
-    <x:t>SIMH9 BZ</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>CAML3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Camil Alimentos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRSWS1</x:t>
   </x:si>
   <x:si>
-    <x:t>66,550</x:t>
-[...2 lines deleted...]
-    <x:t>$88,182.42</x:t>
+    <x:t>66,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,618.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>TFCO4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Track &amp; Field Co Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S5067J0</x:t>
   </x:si>
   <x:si>
-    <x:t>26,600</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>26,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,343.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRAS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fras-Le Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1CYG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,183.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tupy Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C256X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,827.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLPL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plano &amp; Plano Desenvolvimento Imobiliar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00W8ZZHK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,247.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGMA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tegma Gestao Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLPQD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,858.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLAU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blau Farmaceutica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWQBZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,486.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIZ4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raizen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0020BM0M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>640,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,154.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>LIGT3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Light S?A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND430</x:t>
   </x:si>
   <x:si>
-    <x:t>85,000</x:t>
-[...125 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>85,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,083.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>CSED3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cruzeiro Do Sul Educacional Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002F3XB56</x:t>
   </x:si>
   <x:si>
-    <x:t>39,250</x:t>
-[...20 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>39,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,884.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ARML3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Armac Locacao Logistica E Servicos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YDGW1Z9</x:t>
   </x:si>
   <x:si>
-    <x:t>41,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>41,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,132.10</x:t>
   </x:si>
   <x:si>
     <x:t>BHIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Casas Bahia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXYF9</x:t>
   </x:si>
   <x:si>
-    <x:t>59,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>59,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,315.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>2324825D AU</x:t>
   </x:si>
   <x:si>
     <x:t>Esg Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K8HVYQ1</x:t>
   </x:si>
   <x:si>
     <x:t>26,308</x:t>
   </x:si>
   <x:si>
-    <x:t>$761.72</x:t>
+    <x:t>$751.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>OIBR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Oi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PJXHR7</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.02</x:t>
   </x:si>
   <x:si>
     <x:t>ZAMP3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Zamp Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007LNZ7H8</x:t>
   </x:si>
   <x:si>
     <x:t>41,615</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>83,650</x:t>
+    <x:t>5,642</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,000.12</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$1,114.91</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.58</x:t>
+    <x:t>$1.56</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-40,100</x:t>
-[...5 lines deleted...]
-    <x:t>-0.15%</x:t>
+    <x:t>-120,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-120,921.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$121,297.98</x:t>
-[...2 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$139,661.13</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1741,56 +1708,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90741271df14252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R09754ec06b014b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81c1071880af4efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a1183c18ea4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc37048da409a483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25c584dac286499e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I99"/>
+  <x:dimension ref="A1:I97"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2278,129 +2245,129 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
@@ -2713,283 +2680,283 @@
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
@@ -3119,109 +3086,109 @@
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
@@ -3235,1428 +3202,1370 @@
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>462</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>520</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>542</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A97" s="2" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="B97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C97" s="1" t="s">
+      <x:c r="C97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B99" s="2" t="s">
+      <x:c r="D97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C99" s="2" t="s">
+      <x:c r="E97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D99" s="2" t="s">
+      <x:c r="F97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E99" s="2" t="s">
+      <x:c r="G97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F99" s="2" t="s">
+      <x:c r="H97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G99" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="I99" s="2" t="s">
+      <x:c r="I97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A99:I99"/>
+    <x:mergeCell ref="A97:I97"/>
   </x:mergeCells>
 </x:worksheet>
 </file>