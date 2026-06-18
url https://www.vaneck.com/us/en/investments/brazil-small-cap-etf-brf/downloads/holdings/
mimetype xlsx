--- v2 (2026-05-28)
+++ v3 (2026-06-18)
@@ -1,1686 +1,1695 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e72982b23ca4086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f7751fb18642b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260527" sheetId="1" r:id="R25c584dac286499e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260616" sheetId="1" r:id="R3782aae533474a25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="780" uniqueCount="547">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/27/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="780" uniqueCount="550">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ALUP11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Alupar Investimento Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PQHMW2</x:t>
   </x:si>
   <x:si>
     <x:t>143,493</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$935,731.45</x:t>
+    <x:t>$901,008.46</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.92%</x:t>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>BRAV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>3r Petroleum Oleo E Gas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RJKF0</x:t>
   </x:si>
   <x:si>
     <x:t>192,359</x:t>
   </x:si>
   <x:si>
-    <x:t>$756,816.06</x:t>
-[...2 lines deleted...]
-    <x:t>3.17%</x:t>
+    <x:t>$742,474.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
   </x:si>
   <x:si>
     <x:t>CYRE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cyrela Brazil Realty Sa Empreendimentos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHPKD3</x:t>
   </x:si>
   <x:si>
     <x:t>166,350</x:t>
   </x:si>
   <x:si>
-    <x:t>$729,763.86</x:t>
-[...2 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>$705,507.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
   </x:si>
   <x:si>
     <x:t>SAPR11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Saneamento Do Parana</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JBB34P2</x:t>
   </x:si>
   <x:si>
     <x:t>93,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$702,855.45</x:t>
-[...2 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>$698,647.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
   </x:si>
   <x:si>
     <x:t>CURY3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cury Construtora E Incorporadora Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00C0463Z3</x:t>
   </x:si>
   <x:si>
     <x:t>105,950</x:t>
   </x:si>
   <x:si>
-    <x:t>$659,086.26</x:t>
-[...2 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>$680,888.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>USIM5 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Usinas Siderurgicas De Minas Gerais Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K59S31</x:t>
   </x:si>
   <x:si>
     <x:t>314,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$634,763.36</x:t>
-[...2 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>$625,124.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ituran Location And Control Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HBTSH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612,065.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Lithium Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L95H2Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,556.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>POMO4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Marcopolo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0CX36</x:t>
   </x:si>
   <x:si>
     <x:t>508,894</x:t>
   </x:si>
   <x:si>
-    <x:t>$625,495.64</x:t>
-[...17 lines deleted...]
-    <x:t>$610,284.87</x:t>
+    <x:t>$581,073.08</x:t>
   </x:si>
   <x:si>
     <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>FLRY3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Fleury Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRQZM2</x:t>
   </x:si>
   <x:si>
     <x:t>191,637</x:t>
   </x:si>
   <x:si>
-    <x:t>$605,149.54</x:t>
-[...20 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>$557,401.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sylvamo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122M8031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$528,503.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIRR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Direcional Engenharia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P8N9L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,365.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORVR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orizon Valorizacao De Residuos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YLW5FR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,796.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcos Dorados Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001LR99L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,997.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>COGN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cogna Educacao</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DN7YR3</x:t>
   </x:si>
   <x:si>
     <x:t>1,091,210</x:t>
   </x:si>
   <x:si>
-    <x:t>$545,551.09</x:t>
-[...71 lines deleted...]
-    <x:t>$511,055.80</x:t>
+    <x:t>$493,245.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAP4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradespar Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C25R24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,689.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>AURE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Auren Energia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P348290</x:t>
   </x:si>
   <x:si>
     <x:t>207,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$508,202.75</x:t>
-[...20 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>$467,111.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>JHSF3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jhsf Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PGKZ06</x:t>
   </x:si>
   <x:si>
     <x:t>209,050</x:t>
   </x:si>
   <x:si>
-    <x:t>$448,215.10</x:t>
-[...2 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>$446,177.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAPV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hapvida Participacoes E Investimentos S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K6RD2X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,964.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIP6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipar Carbocloro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2BCY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,509.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>SAUD3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Bradsaude Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBXR73</x:t>
   </x:si>
   <x:si>
-    <x:t>159,090</x:t>
-[...23 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>149,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,512.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSR6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Do Estado Do Rio Grande Do Sul Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ32T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,677.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irb Brasil Resseguros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ00L1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,837.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGTI11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iguatemi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0131XR464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,871.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>KAR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Karoon Gas Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N80D34</x:t>
   </x:si>
   <x:si>
     <x:t>295,869</x:t>
   </x:si>
   <x:si>
-    <x:t>$413,822.45</x:t>
-[...38 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>$344,853.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivara Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q29WNZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,121.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EZTC3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ez Tec Empreendimentos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RCQF01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,467.96</x:t>
   </x:si>
   <x:si>
     <x:t>SLCE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Slc Agricola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R7T985</x:t>
   </x:si>
   <x:si>
     <x:t>120,662</x:t>
   </x:si>
   <x:si>
-    <x:t>$378,879.40</x:t>
-[...74 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>$332,939.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEND3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construtora Tenda Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H4NQT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,723.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABCB4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Abc Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ56H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,060.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECOR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecorodovias Infraestrutura E Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QSPZ95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,098.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMTO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sao Martinho S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QVK054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,610.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M Dias Branco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS37N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,747.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>AZZA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Arezzo Industria E Comercio Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BGWLL4</x:t>
   </x:si>
   <x:si>
     <x:t>78,875</x:t>
   </x:si>
   <x:si>
-    <x:t>$321,859.25</x:t>
-[...89 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>$270,496.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>CEAB3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>C&amp;A Modas Ltda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q883N02</x:t>
   </x:si>
   <x:si>
     <x:t>133,450</x:t>
   </x:si>
   <x:si>
-    <x:t>$300,100.98</x:t>
+    <x:t>$270,398.66</x:t>
   </x:si>
   <x:si>
     <x:t>CBAV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Brasileira De Aluminio</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZNY36</x:t>
   </x:si>
   <x:si>
     <x:t>127,850</x:t>
   </x:si>
   <x:si>
-    <x:t>$270,833.32</x:t>
-[...2 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$268,851.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALPA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpargatas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC1CL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,882.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDNE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moura Dubeux Engenharia S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2F582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,275.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEEF3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minerva Sa/Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q6CG80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,138.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMH3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpar Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BRFV5W1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,651.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mahle Metal Leve Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYQRF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,494.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tres Tentos Agroindustrial Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XGV714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,317.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mrv Engenharia E Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWT9X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,404.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBDM58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,909.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOVI3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Movida Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CP5CGT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,826.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YDUQ3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yduqs Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RPWPQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,875.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAMO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vamos Locacao De Caminhoes Maquinas E E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBBR3V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>347,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,180.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>MGLU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Magazine Luiza Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PWYLV3</x:t>
   </x:si>
   <x:si>
     <x:t>197,730</x:t>
   </x:si>
   <x:si>
-    <x:t>$257,883.21</x:t>
-[...197 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$194,298.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VINP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinci Partners Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJVVX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,678.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>RECV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Petroreconcavo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ1DZ5</x:t>
   </x:si>
   <x:si>
     <x:t>80,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$187,634.42</x:t>
-[...17 lines deleted...]
-    <x:t>$167,009.68</x:t>
+    <x:t>$158,009.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>VULC3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcabras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2H6T8</x:t>
   </x:si>
   <x:si>
     <x:t>54,436</x:t>
   </x:si>
   <x:si>
-    <x:t>$164,690.28</x:t>
+    <x:t>$157,692.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.69%</x:t>
   </x:si>
   <x:si>
+    <x:t>MILS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mills Estruturas E Servicos De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBGBD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,412.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
     <x:t>INTB3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Intelbras Sa Industria De Telecomunicac</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ1JK8</x:t>
   </x:si>
   <x:si>
     <x:t>58,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$162,603.70</x:t>
-[...20 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>$145,302.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>RIAA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Guararapes Confeccoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX7WK4</x:t>
   </x:si>
   <x:si>
     <x:t>79,850</x:t>
   </x:si>
   <x:si>
-    <x:t>$145,009.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$136,527.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afya Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PK9C4C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,119.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYPK3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iochpe Maxion Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZPMJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,438.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FESA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Ferro Ligas Da Bahia - Ferbasa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW1ZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,086.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LWSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lwsa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TZV8X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,091.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRND3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grendene Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PVXD17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,375.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGMN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empreendimentos Pague Menos S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ3FF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,544.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hidrovias Do Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002D7HFJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,402.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEPL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kepler Weber Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYJY43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,596.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brasilagro - Co Brasileira De Proprieda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P1P859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,231.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNVL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dimed Sa Distribuidora Da Medicamentos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C09194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,276.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vtex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011M1L5H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,736.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>BAK</x:t>
   </x:si>
   <x:si>
     <x:t>Braskem Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJYK1</x:t>
   </x:si>
   <x:si>
     <x:t>30,768</x:t>
   </x:si>
   <x:si>
-    <x:t>$137,532.96</x:t>
-[...140 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$102,457.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RANI3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irani Papel E Embalagem Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0KBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,326.57</x:t>
   </x:si>
   <x:si>
     <x:t>SBFG3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Sbf Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003MC9592</x:t>
   </x:si>
   <x:si>
     <x:t>49,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$110,513.59</x:t>
-[...50 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$99,339.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>RAPT4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Randon Sa Implementos E Participacoes</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0L9J2</x:t>
   </x:si>
   <x:si>
     <x:t>99,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$102,353.92</x:t>
+    <x:t>$96,499.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGG3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Log Commercial Properties E Participaco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XFGVX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,900.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLID3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valid Solucoes E Servicos De Seguranca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NXBD73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,348.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUAU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uniao Pet Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0118WVSD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,843.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFCO4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Track &amp; Field Co Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00S5067J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,651.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>AGRO</x:t>
   </x:si>
   <x:si>
     <x:t>Adecoagro Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCNPK3</x:t>
   </x:si>
   <x:si>
     <x:t>8,109</x:t>
   </x:si>
   <x:si>
-    <x:t>$102,011.22</x:t>
-[...68 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$80,522.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tupy Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C256X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,634.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRAS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fras-Le Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1CYG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,085.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAML3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Camil Alimentos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRSWS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,711.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLPL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plano &amp; Plano Desenvolvimento Imobiliar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00W8ZZHK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,236.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGMA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tegma Gestao Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLPQD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,477.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIZ4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raizen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0020BM0M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>640,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,122.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>ONCO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Oncoclinicas Do Brasil Servicos Medicos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PFZTW5</x:t>
   </x:si>
   <x:si>
     <x:t>252,550</x:t>
   </x:si>
   <x:si>
-    <x:t>$87,335.74</x:t>
-[...104 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$52,611.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BLAU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Blau Farmaceutica Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQBZ94</x:t>
   </x:si>
   <x:si>
     <x:t>26,765</x:t>
   </x:si>
   <x:si>
-    <x:t>$56,486.55</x:t>
-[...20 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$52,285.46</x:t>
   </x:si>
   <x:si>
     <x:t>LIGT3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Light S?A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND430</x:t>
   </x:si>
   <x:si>
     <x:t>85,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,083.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$41,959.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>CSED3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cruzeiro Do Sul Educacional Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002F3XB56</x:t>
   </x:si>
   <x:si>
     <x:t>39,450</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,884.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$27,368.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>ARML3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Armac Locacao Logistica E Servicos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YDGW1Z9</x:t>
   </x:si>
   <x:si>
     <x:t>41,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,132.10</x:t>
+    <x:t>$25,609.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>BHIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Casas Bahia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXYF9</x:t>
   </x:si>
   <x:si>
     <x:t>59,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,315.78</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$14,242.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>2324825D AU</x:t>
   </x:si>
   <x:si>
     <x:t>Esg Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K8HVYQ1</x:t>
   </x:si>
   <x:si>
     <x:t>26,308</x:t>
   </x:si>
   <x:si>
-    <x:t>$751.51</x:t>
+    <x:t>$743.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>ZAMP3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zamp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
     <x:t>OIBR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Oi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PJXHR7</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$.02</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...2 lines deleted...]
-    <x:t>5,642</x:t>
+    <x:t>21,605</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,114.91</x:t>
+    <x:t>$4,245.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.56</x:t>
+    <x:t>$1.54</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-120,922</x:t>
-[...5 lines deleted...]
-    <x:t>-0.51%</x:t>
+    <x:t>-33,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-33,704.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$139,661.13</x:t>
+    <x:t>$91,085.01</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1708,51 +1717,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a1183c18ea4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc37048da409a483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25c584dac286499e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b39873768854627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9686f477d9d04628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3782aae533474a25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I97"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2245,399 +2254,399 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
@@ -2680,370 +2689,370 @@
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
@@ -3086,109 +3095,109 @@
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
@@ -3492,109 +3501,109 @@
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
@@ -3608,80 +3617,80 @@
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
@@ -3695,868 +3704,868 @@
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>524</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="F92" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="2" t="s">
-        <x:v>546</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>