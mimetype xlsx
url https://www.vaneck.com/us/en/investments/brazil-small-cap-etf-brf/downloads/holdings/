--- v3 (2026-06-18)
+++ v4 (2026-07-10)
@@ -1,1695 +1,1695 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f7751fb18642b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd704c036760e4cae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260616" sheetId="1" r:id="R3782aae533474a25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260709" sheetId="1" r:id="R5b46a9062a674b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="780" uniqueCount="550">
   <x:si>
-    <x:t>Daily Holdings (%)  06/16/2026</x:t>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ALUP11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Alupar Investimento Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PQHMW2</x:t>
   </x:si>
   <x:si>
-    <x:t>143,493</x:t>
+    <x:t>138,693</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$901,008.46</x:t>
+    <x:t>$894,872.16</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.96%</x:t>
+    <x:t>4.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYRE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cyrela Brazil Realty Sa Empreendimentos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPKD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,417.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAPR11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Saneamento Do Parana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JBB34P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$677,902.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cury Construtora E Incorporadora Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C0463Z3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$677,007.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
   </x:si>
   <x:si>
     <x:t>BRAV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>3r Petroleum Oleo E Gas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RJKF0</x:t>
   </x:si>
   <x:si>
-    <x:t>192,359</x:t>
-[...59 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>183,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,938.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLRY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fleury Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRQZM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$590,166.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>USIM5 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Usinas Siderurgicas De Minas Gerais Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K59S31</x:t>
   </x:si>
   <x:si>
-    <x:t>314,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>331,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,876.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sylvamo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122M8031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,158.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORVR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orizon Valorizacao De Residuos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YLW5FR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,525.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POMO4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marcopolo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0CX36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,308.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIRR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Direcional Engenharia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P8N9L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,426.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAP4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradespar Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C25R24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,777.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AURE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auren Energia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P348290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,965.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>ITRN</x:t>
   </x:si>
   <x:si>
     <x:t>Ituran Location And Control Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HBTSH5</x:t>
   </x:si>
   <x:si>
-    <x:t>9,376</x:t>
-[...5 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>8,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,332.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cogna Educacao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DN7YR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,092,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$479,847.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAUD3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradsaude Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBXR73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$442,126.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHSF3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jhsf Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PGKZ06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,920.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>SGML</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Lithium Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L95H2Y2</x:t>
   </x:si>
   <x:si>
-    <x:t>40,443</x:t>
-[...95 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>36,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,191.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>ARCO</x:t>
   </x:si>
   <x:si>
     <x:t>Arcos Dorados Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LR99L2</x:t>
   </x:si>
   <x:si>
-    <x:t>57,422</x:t>
-[...77 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>51,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,686.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIP6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipar Carbocloro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2BCY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,286.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irb Brasil Resseguros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ00L1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,753.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGTI11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iguatemi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0131XR464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,953.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSR6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Do Estado Do Rio Grande Do Sul Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ32T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,776.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>HAPV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Hapvida Participacoes E Investimentos S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K6RD2X4</x:t>
   </x:si>
   <x:si>
-    <x:t>176,100</x:t>
-[...74 lines deleted...]
-    <x:t>$354,837.39</x:t>
+    <x:t>176,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,590.59</x:t>
   </x:si>
   <x:si>
     <x:t>1.56%</x:t>
   </x:si>
   <x:si>
-    <x:t>IGTI11 BZ</x:t>
-[...14 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>SLCE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slc Agricola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R7T985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,339.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEND3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construtora Tenda Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H4NQT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,665.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EZTC3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ez Tec Empreendimentos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RCQF01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,870.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivara Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q29WNZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,098.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>KAR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Karoon Gas Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N80D34</x:t>
   </x:si>
   <x:si>
-    <x:t>295,869</x:t>
-[...74 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>308,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,334.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECOR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecorodovias Infraestrutura E Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QSPZ95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,486.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAB3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C&amp;A Modas Ltda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q883N02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,041.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMTO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sao Martinho S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QVK054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,448.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>ABCB4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Abc Brasil Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QJ56H2</x:t>
   </x:si>
   <x:si>
-    <x:t>61,968</x:t>
-[...41 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>57,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,545.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>MDIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>M Dias Branco Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS37N1</x:t>
   </x:si>
   <x:si>
-    <x:t>79,900</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>80,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,158.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBAV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Brasileira De Aluminio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZNY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,063.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBDM58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,707.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tres Tentos Agroindustrial Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XGV714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,451.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mahle Metal Leve Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYQRF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,194.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>AZZA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Arezzo Industria E Comercio Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BGWLL4</x:t>
   </x:si>
   <x:si>
-    <x:t>78,875</x:t>
-[...38 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>63,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,673.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>ALPA4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Alpargatas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC1CL9</x:t>
   </x:si>
   <x:si>
-    <x:t>98,450</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>94,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,440.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>MDNE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Moura Dubeux Engenharia S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F2F582</x:t>
   </x:si>
   <x:si>
-    <x:t>43,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>43,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,469.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>BEEF3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Minerva Sa/Brazil</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6CG80</x:t>
   </x:si>
   <x:si>
-    <x:t>299,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>299,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,116.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>SIMH3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Simpar Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BRFV5W1</x:t>
   </x:si>
   <x:si>
-    <x:t>137,864</x:t>
-[...38 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>130,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,868.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YDUQ3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yduqs Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RPWPQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,381.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAMO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vamos Locacao De Caminhoes Maquinas E E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBBR3V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>334,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,556.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VINP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinci Partners Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJVVX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,990.60</x:t>
   </x:si>
   <x:si>
     <x:t>MRVE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mrv Engenharia E Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QWT9X3</x:t>
   </x:si>
   <x:si>
-    <x:t>197,200</x:t>
-[...20 lines deleted...]
-    <x:t>$203,909.42</x:t>
+    <x:t>197,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,145.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGLU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magazine Luiza Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PWYLV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,794.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>MOVI3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Movida Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CP5CGT4</x:t>
   </x:si>
   <x:si>
-    <x:t>108,053</x:t>
-[...74 lines deleted...]
-    <x:t>$166,678.64</x:t>
+    <x:t>105,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,034.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afya Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PK9C4C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,928.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
+    <x:t>VULC3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vulcabras Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2H6T8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,503.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mills Estruturas E Servicos De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBGBD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,548.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTB3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intelbras Sa Industria De Telecomunicac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ1JK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,326.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIAA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guararapes Confeccoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7WK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,746.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
     <x:t>RECV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Petroreconcavo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ1DZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>80,400</x:t>
-[...92 lines deleted...]
-    <x:t>$133,119.90</x:t>
+    <x:t>71,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,943.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hidrovias Do Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002D7HFJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,392.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGMN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empreendimentos Pague Menos S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ3FF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,893.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
+    <x:t>AGRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adecoagro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCNPK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,820.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LWSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lwsa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TZV8X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,625.81</x:t>
+  </x:si>
+  <x:si>
     <x:t>MYPK3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Iochpe Maxion Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZPMJ3</x:t>
   </x:si>
   <x:si>
     <x:t>69,552</x:t>
   </x:si>
   <x:si>
-    <x:t>$126,438.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$122,611.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>FESA4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Ferro Ligas Da Bahia - Ferbasa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW1ZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>102,000</x:t>
-[...20 lines deleted...]
-    <x:t>$124,091.35</x:t>
+    <x:t>102,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,003.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>GRND3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grendene Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PVXD17</x:t>
   </x:si>
   <x:si>
-    <x:t>160,900</x:t>
-[...20 lines deleted...]
-    <x:t>$117,544.71</x:t>
+    <x:t>155,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,209.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>HBSA3 BZ</x:t>
-[...11 lines deleted...]
-    <x:t>$112,402.87</x:t>
+    <x:t>PNVL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dimed Sa Distribuidora Da Medicamentos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C09194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,631.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brasilagro - Co Brasileira De Proprieda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P1P859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,743.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
+    <x:t>VTEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vtex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011M1L5H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,685.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
     <x:t>KEPL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Kepler Weber Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYJY43</x:t>
   </x:si>
   <x:si>
     <x:t>84,750</x:t>
   </x:si>
   <x:si>
-    <x:t>$108,596.19</x:t>
-[...32 lines deleted...]
-    <x:t>$107,276.99</x:t>
+    <x:t>$105,559.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUAU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uniao Pet Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0118WVSD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,970.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
-    <x:t>VTEX</x:t>
-[...14 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>LOGG3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Log Commercial Properties E Participaco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XFGVX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,389.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RANI3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irani Papel E Embalagem Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0KBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,428.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tupy Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C256X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,695.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBFG3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Sbf Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003MC9592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,836.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAPT4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Randon Sa Implementos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0L9J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,518.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLID3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valid Solucoes E Servicos De Seguranca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NXBD73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,260.35</x:t>
   </x:si>
   <x:si>
     <x:t>BAK</x:t>
   </x:si>
   <x:si>
     <x:t>Braskem Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJYK1</x:t>
   </x:si>
   <x:si>
-    <x:t>30,768</x:t>
-[...86 lines deleted...]
-    <x:t>$86,348.09</x:t>
+    <x:t>33,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,165.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>AUAU3 BZ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>TFCO4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Track &amp; Field Co Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S5067J0</x:t>
   </x:si>
   <x:si>
     <x:t>26,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$80,651.49</x:t>
+    <x:t>$76,623.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>AGRO</x:t>
-[...29 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>CAML3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Camil Alimentos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRSWS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,397.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>FRAS3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Fras-Le Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1CYG8</x:t>
   </x:si>
   <x:si>
     <x:t>16,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$70,085.29</x:t>
+    <x:t>$61,856.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light S?A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,147.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oncoclinicas Do Brasil Servicos Medicos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PFZTW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,450.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGMA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tegma Gestao Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLPQD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,924.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIZ4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raizen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0020BM0M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>779,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,331.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLAU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blau Farmaceutica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWQBZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,080.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLPL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plano &amp; Plano Desenvolvimento Imobiliar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00W8ZZHK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,106.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSED3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cruzeiro Do Sul Educacional Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002F3XB56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,038.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARML3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armac Locacao Logistica E Servicos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YDGW1Z9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,090.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Casas Bahia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWXYF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,312.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2324825D AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esg Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K8HVYQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OIBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PJXHR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAMP3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zamp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-39,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-39,541.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,938.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
-  </x:si>
-[...265 lines deleted...]
-    <x:t>$91,085.01</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1717,51 +1717,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b39873768854627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9686f477d9d04628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3782aae533474a25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32b09f18b8f24849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1435a18110004cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b46a9062a674b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I97"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1964,1095 +1964,1095 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
@@ -3095,109 +3095,109 @@
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
@@ -3414,283 +3414,283 @@
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
@@ -3762,80 +3762,80 @@
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
@@ -3878,689 +3878,689 @@
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="F75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="F78" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>458</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>493</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="F86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="F87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>505</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="F88" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G88" s="1" t="s">
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="F89" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="F90" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="F91" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="F92" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>544</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F96" s="1" t="s">
+      <x:c r="G96" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="G96" s="1" t="s">
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="2" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="B97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H97" s="2" t="s">