--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,1695 +1,1707 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd704c036760e4cae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6d02c4ca4e4dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260709" sheetId="1" r:id="R5b46a9062a674b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260730" sheetId="1" r:id="Rdefa413dccb94904"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="780" uniqueCount="550">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="788" uniqueCount="554">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ALUP11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Alupar Investimento Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PQHMW2</x:t>
   </x:si>
   <x:si>
     <x:t>138,693</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$894,872.16</x:t>
+    <x:t>$894,386.94</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.04%</x:t>
+    <x:t>4.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Petroleum Oleo E Gas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y4RJKF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$739,861.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
   </x:si>
   <x:si>
     <x:t>CYRE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cyrela Brazil Realty Sa Empreendimentos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHPKD3</x:t>
   </x:si>
   <x:si>
     <x:t>166,450</x:t>
   </x:si>
   <x:si>
-    <x:t>$720,417.88</x:t>
-[...2 lines deleted...]
-    <x:t>3.25%</x:t>
+    <x:t>$708,024.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
   </x:si>
   <x:si>
     <x:t>SAPR11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Saneamento Do Parana</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JBB34P2</x:t>
   </x:si>
   <x:si>
     <x:t>93,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$677,902.90</x:t>
+    <x:t>$674,172.87</x:t>
   </x:si>
   <x:si>
     <x:t>3.06%</x:t>
   </x:si>
   <x:si>
+    <x:t>FLRY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fleury Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRQZM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$643,518.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CURY3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cury Construtora E Incorporadora Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00C0463Z3</x:t>
   </x:si>
   <x:si>
     <x:t>106,050</x:t>
   </x:si>
   <x:si>
-    <x:t>$677,007.40</x:t>
-[...35 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>$636,949.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAP4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradespar Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C25R24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,900.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sylvamo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122M8031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,952.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cogna Educacao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DN7YR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,092,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,561.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>USIM5 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Usinas Siderurgicas De Minas Gerais Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K59S31</x:t>
   </x:si>
   <x:si>
     <x:t>331,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$540,876.17</x:t>
-[...20 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>$494,930.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POMO4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marcopolo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0CX36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,721.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ituran Location And Control Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HBTSH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,290.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>ORVR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Orizon Valorizacao De Residuos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YLW5FR3</x:t>
   </x:si>
   <x:si>
     <x:t>34,350</x:t>
   </x:si>
   <x:si>
-    <x:t>$510,525.64</x:t>
-[...17 lines deleted...]
-    <x:t>$509,308.49</x:t>
+    <x:t>$471,052.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAUD3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradsaude Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBXR73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,827.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHSF3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jhsf Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PGKZ06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,579.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AURE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auren Energia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P348290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,373.70</x:t>
   </x:si>
   <x:si>
     <x:t>DIRR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Direcional Engenharia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P8N9L6</x:t>
   </x:si>
   <x:si>
     <x:t>202,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$501,426.31</x:t>
-[...110 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>$458,264.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcos Dorados Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001LR99L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,038.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIP6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipar Carbocloro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2BCY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,983.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAPV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hapvida Participacoes E Investimentos S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K6RD2X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,495.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karoon Gas Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N80D34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,776.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irb Brasil Resseguros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ00L1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,724.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>SGML</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Lithium Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L95H2Y2</x:t>
   </x:si>
   <x:si>
     <x:t>36,226</x:t>
   </x:si>
   <x:si>
-    <x:t>$428,191.32</x:t>
-[...53 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>$361,535.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>IGTI11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Iguatemi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0131XR464</x:t>
   </x:si>
   <x:si>
     <x:t>72,850</x:t>
   </x:si>
   <x:si>
-    <x:t>$361,953.13</x:t>
+    <x:t>$361,407.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSR6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Do Estado Do Rio Grande Do Sul Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ32T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,777.73</x:t>
   </x:si>
   <x:si>
     <x:t>1.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>BRSR6 BZ</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>SLCE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Slc Agricola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R7T985</x:t>
   </x:si>
   <x:si>
     <x:t>127,162</x:t>
   </x:si>
   <x:si>
-    <x:t>$342,339.18</x:t>
-[...2 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>$333,136.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivara Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q29WNZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,972.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>TEND3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Construtora Tenda Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H4NQT8</x:t>
   </x:si>
   <x:si>
     <x:t>50,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$336,665.17</x:t>
-[...2 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>$296,848.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECOR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecorodovias Infraestrutura E Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QSPZ95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,852.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>EZTC3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Ez Tec Empreendimentos E Participacoes</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RCQF01</x:t>
   </x:si>
   <x:si>
     <x:t>127,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$315,870.61</x:t>
-[...56 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>$288,753.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBAV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Brasileira De Aluminio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZNY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,357.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABCB4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Abc Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ56H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,944.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBDM58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,558.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>CEAB3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>C&amp;A Modas Ltda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q883N02</x:t>
   </x:si>
   <x:si>
     <x:t>145,450</x:t>
   </x:si>
   <x:si>
-    <x:t>$293,041.02</x:t>
-[...2 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>$270,985.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M Dias Branco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS37N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,749.78</x:t>
   </x:si>
   <x:si>
     <x:t>SMTO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Sao Martinho S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QVK054</x:t>
   </x:si>
   <x:si>
     <x:t>91,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$285,448.92</x:t>
-[...74 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>$259,180.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mahle Metal Leve Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYQRF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,394.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAMO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vamos Locacao De Caminhoes Maquinas E E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBBR3V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>334,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,322.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALPA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpargatas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC1CL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,192.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEEF3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minerva Sa/Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q6CG80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,640.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDNE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moura Dubeux Engenharia S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2F582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,985.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMH3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpar Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BRFV5W1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,941.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZZA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arezzo Industria E Comercio Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BGWLL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,956.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGLU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magazine Luiza Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PWYLV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,307.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VINP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinci Partners Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJVVX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,990.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YDUQ3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yduqs Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RPWPQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,983.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>TTEN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Tres Tentos Agroindustrial Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XGV714</x:t>
   </x:si>
   <x:si>
     <x:t>79,450</x:t>
   </x:si>
   <x:si>
-    <x:t>$235,451.07</x:t>
-[...161 lines deleted...]
-    <x:t>$192,990.60</x:t>
+    <x:t>$189,461.92</x:t>
   </x:si>
   <x:si>
     <x:t>MRVE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mrv Engenharia E Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QWT9X3</x:t>
   </x:si>
   <x:si>
     <x:t>197,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$191,145.38</x:t>
-[...20 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$184,471.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTB3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intelbras Sa Industria De Telecomunicac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ1JK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,819.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>MOVI3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Movida Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CP5CGT4</x:t>
   </x:si>
   <x:si>
     <x:t>105,153</x:t>
   </x:si>
   <x:si>
-    <x:t>$180,034.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>$165,992.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>AFYA</x:t>
   </x:si>
   <x:si>
     <x:t>Afya Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PK9C4C7</x:t>
   </x:si>
   <x:si>
     <x:t>11,252</x:t>
   </x:si>
   <x:si>
-    <x:t>$162,928.96</x:t>
+    <x:t>$160,791.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
+    <x:t>MILS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mills Estruturas E Servicos De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBGBD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,279.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VULC3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcabras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2H6T8</x:t>
   </x:si>
   <x:si>
     <x:t>54,536</x:t>
   </x:si>
   <x:si>
-    <x:t>$151,503.68</x:t>
-[...17 lines deleted...]
-    <x:t>$148,548.99</x:t>
+    <x:t>$151,599.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroreconcavo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ1DZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,198.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.67%</x:t>
   </x:si>
   <x:si>
-    <x:t>INTB3 BZ</x:t>
-[...14 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>MYPK3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iochpe Maxion Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZPMJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,367.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adecoagro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCNPK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,881.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hidrovias Do Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002D7HFJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,815.71</x:t>
   </x:si>
   <x:si>
     <x:t>RIAA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Guararapes Confeccoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX7WK4</x:t>
   </x:si>
   <x:si>
     <x:t>83,250</x:t>
   </x:si>
   <x:si>
-    <x:t>$140,746.34</x:t>
-[...35 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>$129,114.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LWSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lwsa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TZV8X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,239.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNVL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dimed Sa Distribuidora Da Medicamentos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C09194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,706.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FESA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Ferro Ligas Da Bahia - Ferbasa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW1ZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,233.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vtex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011M1L5H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,029.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>PGMN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Empreendimentos Pague Menos S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ3FF0</x:t>
   </x:si>
   <x:si>
     <x:t>184,589</x:t>
   </x:si>
   <x:si>
-    <x:t>$131,893.04</x:t>
-[...68 lines deleted...]
-    <x:t>$117,003.49</x:t>
+    <x:t>$116,336.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>GRND3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grendene Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PVXD17</x:t>
   </x:si>
   <x:si>
     <x:t>155,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$115,209.96</x:t>
+    <x:t>$114,139.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>PNVL3 BZ</x:t>
-[...11 lines deleted...]
-    <x:t>$111,631.49</x:t>
+    <x:t>AUAU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uniao Pet Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0118WVSD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,959.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brasilagro - Co Brasileira De Proprieda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P1P859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,015.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>AGRO3 BZ</x:t>
-[...11 lines deleted...]
-    <x:t>$107,743.20</x:t>
+    <x:t>KEPL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kepler Weber Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYJY43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,668.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>VTEX</x:t>
-[...11 lines deleted...]
-    <x:t>$106,685.55</x:t>
+    <x:t>RANI3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irani Papel E Embalagem Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0KBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,866.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
-    <x:t>KEPL3 BZ</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>LOGG3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Log Commercial Properties E Participaco</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XFGVX5</x:t>
   </x:si>
   <x:si>
     <x:t>19,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$103,389.49</x:t>
-[...17 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$99,210.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>TUPY3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Tupy Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C256X6</x:t>
   </x:si>
   <x:si>
     <x:t>31,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$90,695.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$97,394.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAPT4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Randon Sa Implementos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0L9J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,317.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLID3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valid Solucoes E Servicos De Seguranca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NXBD73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,545.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>SBFG3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Sbf Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003MC9592</x:t>
   </x:si>
   <x:si>
     <x:t>47,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$89,836.01</x:t>
-[...14 lines deleted...]
-    <x:t>$89,518.58</x:t>
+    <x:t>$87,937.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>VLID3 BZ</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BAK</x:t>
   </x:si>
   <x:si>
     <x:t>Braskem Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJYK1</x:t>
   </x:si>
   <x:si>
     <x:t>33,002</x:t>
   </x:si>
   <x:si>
-    <x:t>$83,165.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$79,534.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>TFCO4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Track &amp; Field Co Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S5067J0</x:t>
   </x:si>
   <x:si>
     <x:t>26,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$76,623.78</x:t>
+    <x:t>$76,225.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
+    <x:t>LIGT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light S?A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,541.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRAS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fras-Le Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1CYG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,257.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAML3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Camil Alimentos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRSWS1</x:t>
   </x:si>
   <x:si>
     <x:t>66,950</x:t>
   </x:si>
   <x:si>
-    <x:t>$66,397.13</x:t>
-[...17 lines deleted...]
-    <x:t>$61,856.59</x:t>
+    <x:t>$62,036.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>LIGT3 BZ</x:t>
-[...11 lines deleted...]
-    <x:t>$61,147.73</x:t>
+    <x:t>TGMA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tegma Gestao Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLPQD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,546.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLAU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blau Farmaceutica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWQBZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,582.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLPL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plano &amp; Plano Desenvolvimento Imobiliar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00W8ZZHK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,305.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIZ4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raizen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0020BM0M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>779,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,059.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ONCO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Oncoclinicas Do Brasil Servicos Medicos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PFZTW5</x:t>
   </x:si>
   <x:si>
     <x:t>332,950</x:t>
   </x:si>
   <x:si>
-    <x:t>$60,450.09</x:t>
-[...74 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$38,152.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>CSED3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cruzeiro Do Sul Educacional Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002F3XB56</x:t>
   </x:si>
   <x:si>
     <x:t>39,550</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,038.99</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$34,224.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAMP3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zamp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,594.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ARML3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Armac Locacao Logistica E Servicos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YDGW1Z9</x:t>
   </x:si>
   <x:si>
     <x:t>42,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,090.29</x:t>
-[...2 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$28,212.98</x:t>
   </x:si>
   <x:si>
     <x:t>BHIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Casas Bahia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXYF9</x:t>
   </x:si>
   <x:si>
     <x:t>74,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,312.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$11,659.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,242.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>2324825D AU</x:t>
   </x:si>
   <x:si>
     <x:t>Esg Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K8HVYQ1</x:t>
   </x:si>
   <x:si>
     <x:t>26,308</x:t>
   </x:si>
   <x:si>
-    <x:t>$730.26</x:t>
+    <x:t>$740.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>OIBR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Oi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PJXHR7</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$.02</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.54</x:t>
+  </x:si>
+  <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>350</x:t>
-[...14 lines deleted...]
-    <x:t>$1.52</x:t>
+    <x:t>-11,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-2,358.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-39,542</x:t>
-[...5 lines deleted...]
-    <x:t>-0.18%</x:t>
+    <x:t>-14,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-14,523.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$68,938.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$11,146.97</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1717,56 +1729,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32b09f18b8f24849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1435a18110004cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b46a9062a674b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf048c751d34f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rec07e72417e44539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdefa413dccb94904" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I97"/>
+  <x:dimension ref="A1:I98"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1964,2617 +1976,2646 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>462</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>480</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="F86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="F87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="F88" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G88" s="1" t="s">
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>510</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="F89" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="G91" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>532</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A97" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B97" s="2" t="s">
+      <x:c r="A97" s="1">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A98" s="2" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="B98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C97" s="2" t="s">
+      <x:c r="C98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D97" s="2" t="s">
+      <x:c r="D98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E97" s="2" t="s">
+      <x:c r="E98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F97" s="2" t="s">
+      <x:c r="F98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G97" s="2" t="s">
+      <x:c r="G98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H97" s="2" t="s">
+      <x:c r="H98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I97" s="2" t="s">
+      <x:c r="I98" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A97:I97"/>
+    <x:mergeCell ref="A98:I98"/>
   </x:mergeCells>
 </x:worksheet>
 </file>