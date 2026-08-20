--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,1707 +1,1716 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6d02c4ca4e4dc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0a7225499749ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260730" sheetId="1" r:id="Rdefa413dccb94904"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260819" sheetId="1" r:id="R51160eb6f6b742e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="788" uniqueCount="554">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="796" uniqueCount="557">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ALUP11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Alupar Investimento Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PQHMW2</x:t>
   </x:si>
   <x:si>
-    <x:t>138,693</x:t>
+    <x:t>137,193</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$894,386.94</x:t>
+    <x:t>$832,251.81</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.06%</x:t>
+    <x:t>4.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYRE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cyrela Brazil Realty Sa Empreendimentos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPKD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$690,263.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLRY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fleury Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRQZM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670,071.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
   </x:si>
   <x:si>
     <x:t>BRAV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>3r Petroleum Oleo E Gas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RJKF0</x:t>
   </x:si>
   <x:si>
-    <x:t>183,659</x:t>
-[...23 lines deleted...]
-    <x:t>3.22%</x:t>
+    <x:t>181,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$652,414.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cury Construtora E Incorporadora Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C0463Z3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$637,062.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
   </x:si>
   <x:si>
     <x:t>SAPR11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Saneamento Do Parana</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JBB34P2</x:t>
   </x:si>
   <x:si>
-    <x:t>93,900</x:t>
-[...41 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>92,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,783.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORVR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orizon Valorizacao De Residuos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YLW5FR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,875.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sylvamo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122M8031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,506.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>BRAP4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Bradespar Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C25R24</x:t>
   </x:si>
   <x:si>
-    <x:t>120,400</x:t>
-[...23 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>119,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,629.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ituran Location And Control Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HBTSH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,393.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>COGN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cogna Educacao</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DN7YR3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,092,410</x:t>
-[...5 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>1,080,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,901.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIRR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Direcional Engenharia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P8N9L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,499.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHSF3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jhsf Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PGKZ06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,614.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AURE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auren Energia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P348290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,593.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcos Dorados Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001LR99L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,355.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAUD3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradsaude Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBXR73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,638.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Lithium Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L95H2Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,870.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>USIM5 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Usinas Siderurgicas De Minas Gerais Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K59S31</x:t>
   </x:si>
   <x:si>
-    <x:t>331,800</x:t>
-[...5 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>328,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,730.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karoon Gas Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N80D34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,742.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>POMO4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Marcopolo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0CX36</x:t>
   </x:si>
   <x:si>
-    <x:t>458,494</x:t>
-[...128 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>453,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,057.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>UNIP6 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Unipar Carbocloro Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2BCY5</x:t>
   </x:si>
   <x:si>
-    <x:t>32,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>32,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,071.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLCE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slc Agricola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R7T985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,167.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irb Brasil Resseguros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ00L1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,747.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSR6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Do Estado Do Rio Grande Do Sul Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ32T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,706.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGTI11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iguatemi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0131XR464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,847.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEND3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construtora Tenda Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H4NQT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,497.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMTO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sao Martinho S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QVK054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,126.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivara Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q29WNZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,884.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBAV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Brasileira De Aluminio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZNY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,650.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M Dias Branco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS37N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,621.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EZTC3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ez Tec Empreendimentos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RCQF01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,890.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBDM58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,408.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABCB4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Abc Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ56H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,187.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECOR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecorodovias Infraestrutura E Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QSPZ95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,109.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALPA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpargatas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC1CL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,168.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mahle Metal Leve Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYQRF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,603.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>HAPV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Hapvida Participacoes E Investimentos S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K6RD2X4</x:t>
   </x:si>
   <x:si>
-    <x:t>176,300</x:t>
-[...236 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>174,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,899.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>CEAB3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>C&amp;A Modas Ltda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q883N02</x:t>
   </x:si>
   <x:si>
-    <x:t>145,450</x:t>
-[...53 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>143,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,764.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEEF3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minerva Sa/Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q6CG80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,496.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDNE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moura Dubeux Engenharia S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2F582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,138.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZZA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arezzo Industria E Comercio Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BGWLL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,633.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mrv Engenharia E Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWT9X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,031.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VINP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinci Partners Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJVVX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,028.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>VAMO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vamos Locacao De Caminhoes Maquinas E E</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LBBR3V6</x:t>
   </x:si>
   <x:si>
-    <x:t>334,950</x:t>
-[...59 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>331,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,427.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YDUQ3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yduqs Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RPWPQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,198.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tres Tentos Agroindustrial Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XGV714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,465.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTB3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intelbras Sa Industria De Telecomunicac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ1JK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,687.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afya Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PK9C4C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,428.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGLU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magazine Luiza Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PWYLV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,067.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>SIMH3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Simpar Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BRFV5W1</x:t>
   </x:si>
   <x:si>
-    <x:t>130,264</x:t>
-[...125 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>128,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,014.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mills Estruturas E Servicos De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBGBD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,206.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroreconcavo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ1DZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,519.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VULC3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vulcabras Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2H6T8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,450.61</x:t>
   </x:si>
   <x:si>
     <x:t>MOVI3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Movida Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CP5CGT4</x:t>
   </x:si>
   <x:si>
-    <x:t>105,153</x:t>
-[...74 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>103,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,958.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adecoagro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCNPK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,630.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hidrovias Do Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002D7HFJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,203.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light S?A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,432.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LWSA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lwsa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TZV8X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,651.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>MYPK3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Iochpe Maxion Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZPMJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>69,552</x:t>
-[...20 lines deleted...]
-    <x:t>$130,881.12</x:t>
+    <x:t>68,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,716.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
-    <x:t>HBSA3 BZ</x:t>
-[...11 lines deleted...]
-    <x:t>$130,815.71</x:t>
+    <x:t>PGMN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empreendimentos Pague Menos S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ3FF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,407.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNVL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dimed Sa Distribuidora Da Medicamentos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C09194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,646.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUAU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uniao Pet Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0118WVSD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,640.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>RIAA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Guararapes Confeccoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX7WK4</x:t>
   </x:si>
   <x:si>
-    <x:t>83,250</x:t>
-[...35 lines deleted...]
-    <x:t>$123,706.91</x:t>
+    <x:t>82,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,843.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brasilagro - Co Brasileira De Proprieda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P1P859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,466.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRND3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grendene Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PVXD17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,454.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RANI3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irani Papel E Embalagem Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0KBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,667.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vtex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011M1L5H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,942.78</x:t>
   </x:si>
   <x:si>
     <x:t>FESA4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Ferro Ligas Da Bahia - Ferbasa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW1ZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>102,100</x:t>
-[...92 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>100,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,932.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>KEPL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Kepler Weber Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYJY43</x:t>
   </x:si>
   <x:si>
-    <x:t>84,750</x:t>
-[...23 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>83,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,174.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAPT4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Randon Sa Implementos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0L9J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,138.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tupy Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C256X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,381.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>LOGG3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Log Commercial Properties E Participaco</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XFGVX5</x:t>
   </x:si>
   <x:si>
-    <x:t>19,600</x:t>
-[...38 lines deleted...]
-    <x:t>$96,317.69</x:t>
+    <x:t>19,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,678.35</x:t>
   </x:si>
   <x:si>
     <x:t>VLID3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Valid Solucoes E Servicos De Seguranca</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NXBD73</x:t>
   </x:si>
   <x:si>
-    <x:t>25,600</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>25,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,630.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oncoclinicas Do Brasil Servicos Medicos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PFZTW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>329,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,123.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>SBFG3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Sbf Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003MC9592</x:t>
   </x:si>
   <x:si>
-    <x:t>47,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>46,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,024.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRAS3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fras-Le Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1CYG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,575.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFCO4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Track &amp; Field Co Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00S5067J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,641.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>BAK</x:t>
   </x:si>
   <x:si>
     <x:t>Braskem Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJYK1</x:t>
   </x:si>
   <x:si>
-    <x:t>33,002</x:t>
-[...59 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>32,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,590.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGMA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tegma Gestao Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLPQD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,188.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>CAML3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Camil Alimentos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRSWS1</x:t>
   </x:si>
   <x:si>
-    <x:t>66,950</x:t>
-[...23 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>66,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,531.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>BLAU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Blau Farmaceutica Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQBZ94</x:t>
   </x:si>
   <x:si>
-    <x:t>26,765</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>26,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,424.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>PLPL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Plano &amp; Plano Desenvolvimento Imobiliar</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W8ZZHK5</x:t>
   </x:si>
   <x:si>
-    <x:t>29,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>29,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,400.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>RAIZ4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Raizen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0020BM0M1</x:t>
   </x:si>
   <x:si>
-    <x:t>779,850</x:t>
-[...23 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>771,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,771.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>CSED3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cruzeiro Do Sul Educacional Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002F3XB56</x:t>
   </x:si>
   <x:si>
-    <x:t>39,550</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>39,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,383.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>ZAMP3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Zamp Sa</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>41</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,594.29</x:t>
+    <x:t>$27,960.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARML3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armac Locacao Logistica E Servicos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YDGW1Z9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,495.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>ARML3 BZ</x:t>
-[...11 lines deleted...]
-    <x:t>$28,212.98</x:t>
+    <x:t>ABCB10 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023BD98P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,190.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>BHIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Casas Bahia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXYF9</x:t>
   </x:si>
   <x:si>
-    <x:t>74,700</x:t>
-[...20 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>73,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,988.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOVI1 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020TZGSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$907.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>2324825D AU</x:t>
   </x:si>
   <x:si>
     <x:t>Esg Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K8HVYQ1</x:t>
   </x:si>
   <x:si>
     <x:t>26,308</x:t>
   </x:si>
   <x:si>
-    <x:t>$740.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$749.62</x:t>
   </x:si>
   <x:si>
     <x:t>OIBR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Oi Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PJXHR7</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,790.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,930.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...26 lines deleted...]
-    <x:t>-0.07%</x:t>
+    <x:t>$1.56</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,146.97</x:t>
+    <x:t>$32,634.95</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1729,56 +1738,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf048c751d34f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rec07e72417e44539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdefa413dccb94904" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R614e920daf7c4aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R66e8dc12a8434c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51160eb6f6b742e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I98"/>
+  <x:dimension ref="A1:I99"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2237,892 +2246,892 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
@@ -3426,138 +3435,138 @@
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
@@ -3571,138 +3580,138 @@
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
@@ -3774,848 +3783,877 @@
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="F73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="F78" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>522</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="G91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>507</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="G94" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>540</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A98" s="2" t="s">
+      <x:c r="A98" s="1">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="B98" s="2" t="s">
+      <x:c r="D98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A99" s="2" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="B99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C98" s="2" t="s">
+      <x:c r="C99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D98" s="2" t="s">
+      <x:c r="D99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E98" s="2" t="s">
+      <x:c r="E99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F98" s="2" t="s">
+      <x:c r="F99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G98" s="2" t="s">
+      <x:c r="G99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H98" s="2" t="s">
+      <x:c r="H99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I98" s="2" t="s">
+      <x:c r="I99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A98:I98"/>
+    <x:mergeCell ref="A99:I99"/>
   </x:mergeCells>
 </x:worksheet>
 </file>