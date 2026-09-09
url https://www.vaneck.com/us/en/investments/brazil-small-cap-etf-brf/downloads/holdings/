--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,1716 +1,1716 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0a7225499749ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17b6c7206f794cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260819" sheetId="1" r:id="R51160eb6f6b742e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BRF_asof_20260908" sheetId="1" r:id="R8af92ebd15ef4d56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="796" uniqueCount="557">
   <x:si>
-    <x:t>Daily Holdings (%)  08/19/2026</x:t>
+    <x:t>Daily Holdings (%)  09/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ALUP11 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Alupar Investimento Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PQHMW2</x:t>
   </x:si>
   <x:si>
     <x:t>137,193</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$832,251.81</x:t>
+    <x:t>$914,431.24</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.09%</x:t>
+    <x:t>3.99%</x:t>
   </x:si>
   <x:si>
     <x:t>CYRE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cyrela Brazil Realty Sa Empreendimentos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHPKD3</x:t>
   </x:si>
   <x:si>
     <x:t>164,650</x:t>
   </x:si>
   <x:si>
-    <x:t>$690,263.03</x:t>
-[...2 lines deleted...]
-    <x:t>3.39%</x:t>
+    <x:t>$826,559.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
   </x:si>
   <x:si>
     <x:t>FLRY3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Fleury Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRQZM2</x:t>
   </x:si>
   <x:si>
     <x:t>189,737</x:t>
   </x:si>
   <x:si>
-    <x:t>$670,071.84</x:t>
-[...2 lines deleted...]
-    <x:t>3.30%</x:t>
+    <x:t>$774,977.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cury Construtora E Incorporadora Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C0463Z3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$690,199.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAPR11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Saneamento Do Parana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JBB34P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,492.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BRAV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>3r Petroleum Oleo E Gas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RJKF0</x:t>
   </x:si>
   <x:si>
     <x:t>181,559</x:t>
   </x:si>
   <x:si>
-    <x:t>$652,414.90</x:t>
-[...38 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>$651,286.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>ORVR3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Orizon Valorizacao De Residuos Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YLW5FR3</x:t>
   </x:si>
   <x:si>
     <x:t>180,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$545,875.99</x:t>
-[...2 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>$619,846.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAP4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradespar Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C25R24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,640.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cogna Educacao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DN7YR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,080,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,194.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AURE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auren Energia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P348290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,890.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USIM5 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Usinas Siderurgicas De Minas Gerais Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K59S31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,550.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHSF3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jhsf Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PGKZ06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$470,234.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>SLVM</x:t>
   </x:si>
   <x:si>
     <x:t>Sylvamo Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122M8031</x:t>
   </x:si>
   <x:si>
     <x:t>13,277</x:t>
   </x:si>
   <x:si>
-    <x:t>$493,506.09</x:t>
-[...20 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>$469,873.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIRR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Direcional Engenharia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P8N9L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,781.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ITRN</x:t>
   </x:si>
   <x:si>
     <x:t>Ituran Location And Control Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HBTSH5</x:t>
   </x:si>
   <x:si>
     <x:t>8,492</x:t>
   </x:si>
   <x:si>
-    <x:t>$431,393.60</x:t>
-[...71 lines deleted...]
-    <x:t>$400,593.10</x:t>
+    <x:t>$439,800.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAUD3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bradsaude Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBXR73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,246.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irb Brasil Resseguros Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ00L1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,889.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>ARCO</x:t>
   </x:si>
   <x:si>
     <x:t>Arcos Dorados Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LR99L2</x:t>
   </x:si>
   <x:si>
     <x:t>51,074</x:t>
   </x:si>
   <x:si>
-    <x:t>$397,355.72</x:t>
-[...17 lines deleted...]
-    <x:t>$396,638.58</x:t>
+    <x:t>$417,785.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLCE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slc Agricola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R7T985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,524.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POMO4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marcopolo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0CX36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>453,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408,962.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karoon Gas Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N80D34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,029.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGTI11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iguatemi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0131XR464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,443.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>SGML</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Lithium Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L95H2Y2</x:t>
   </x:si>
   <x:si>
     <x:t>35,820</x:t>
   </x:si>
   <x:si>
-    <x:t>$391,870.80</x:t>
-[...53 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>$373,602.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSR6 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Do Estado Do Rio Grande Do Sul Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ32T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,843.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMTO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sao Martinho S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QVK054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,469.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>UNIP6 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Unipar Carbocloro Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2BCY5</x:t>
   </x:si>
   <x:si>
     <x:t>32,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$358,071.54</x:t>
-[...68 lines deleted...]
-    <x:t>$320,847.06</x:t>
+    <x:t>$362,725.08</x:t>
   </x:si>
   <x:si>
     <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>TEND3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Construtora Tenda Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H4NQT8</x:t>
   </x:si>
   <x:si>
     <x:t>49,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$306,497.11</x:t>
-[...20 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>$342,093.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECOR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecorodovias Infraestrutura E Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QSPZ95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,844.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EZTC3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ez Tec Empreendimentos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RCQF01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,204.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>VIVA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vivara Participacoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q29WNZ6</x:t>
   </x:si>
   <x:si>
     <x:t>70,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$280,884.44</x:t>
-[...2 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>$313,706.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBDM58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,162.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>CBAV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Brasileira De Aluminio</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZNY36</x:t>
   </x:si>
   <x:si>
     <x:t>127,850</x:t>
   </x:si>
   <x:si>
-    <x:t>$275,650.05</x:t>
-[...2 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>$279,947.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABCB4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Abc Brasil Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QJ56H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,313.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>MDIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>M Dias Branco Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS37N1</x:t>
   </x:si>
   <x:si>
     <x:t>79,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$261,621.48</x:t>
-[...71 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$266,955.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAB3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C&amp;A Modas Ltda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q883N02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,653.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAPV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hapvida Participacoes E Investimentos S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K6RD2X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,330.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>ALPA4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Alpargatas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC1CL9</x:t>
   </x:si>
   <x:si>
     <x:t>93,150</x:t>
   </x:si>
   <x:si>
-    <x:t>$230,168.85</x:t>
-[...2 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$238,937.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>LEVE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mahle Metal Leve Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYQRF8</x:t>
   </x:si>
   <x:si>
     <x:t>36,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$226,603.17</x:t>
-[...38 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>$237,618.89</x:t>
   </x:si>
   <x:si>
     <x:t>BEEF3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Minerva Sa/Brazil</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6CG80</x:t>
   </x:si>
   <x:si>
     <x:t>296,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$204,496.59</x:t>
+    <x:t>$230,786.92</x:t>
   </x:si>
   <x:si>
     <x:t>1.01%</x:t>
   </x:si>
   <x:si>
+    <x:t>VAMO3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vamos Locacao De Caminhoes Maquinas E E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBBR3V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,838.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGLU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magazine Luiza Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PWYLV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,179.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YDUQ3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yduqs Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RPWPQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,956.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVE3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mrv Engenharia E Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWT9X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,919.09</x:t>
+  </x:si>
+  <x:si>
     <x:t>MDNE3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Moura Dubeux Engenharia S/A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F2F582</x:t>
   </x:si>
   <x:si>
     <x:t>42,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$191,138.01</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$220,736.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMH3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simpar Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BRFV5W1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,829.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>AZZA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Arezzo Industria E Comercio Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BGWLL4</x:t>
   </x:si>
   <x:si>
     <x:t>62,475</x:t>
   </x:si>
   <x:si>
-    <x:t>$185,633.24</x:t>
+    <x:t>$209,373.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.91%</x:t>
   </x:si>
   <x:si>
-    <x:t>MRVE3 BZ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>VINP</x:t>
   </x:si>
   <x:si>
     <x:t>Vinci Partners Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YRJVVX5</x:t>
   </x:si>
   <x:si>
     <x:t>19,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$180,028.50</x:t>
-[...38 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$186,774.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>TTEN3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Tres Tentos Agroindustrial Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XGV714</x:t>
   </x:si>
   <x:si>
     <x:t>78,550</x:t>
   </x:si>
   <x:si>
-    <x:t>$161,465.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$176,012.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>INTB3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Intelbras Sa Industria De Telecomunicac</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BJ1JK8</x:t>
   </x:si>
   <x:si>
     <x:t>57,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$160,687.38</x:t>
+    <x:t>$172,006.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOVI3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Movida Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CP5CGT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,753.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>AFYA</x:t>
   </x:si>
   <x:si>
     <x:t>Afya Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PK9C4C7</x:t>
   </x:si>
   <x:si>
     <x:t>11,126</x:t>
   </x:si>
   <x:si>
-    <x:t>$154,428.88</x:t>
-[...38 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$158,990.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adecoagro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCNPK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,900.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroreconcavo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ1DZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,453.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGT3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light S?A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,108.06</x:t>
   </x:si>
   <x:si>
     <x:t>MILS3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mills Estruturas E Servicos De</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBGBD0</x:t>
   </x:si>
   <x:si>
     <x:t>48,750</x:t>
   </x:si>
   <x:si>
-    <x:t>$147,206.42</x:t>
-[...20 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>$151,015.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGMN3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empreendimentos Pague Menos S/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BJ3FF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,968.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>VULC3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcabras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2H6T8</x:t>
   </x:si>
   <x:si>
     <x:t>53,836</x:t>
   </x:si>
   <x:si>
-    <x:t>$141,450.61</x:t>
-[...32 lines deleted...]
-    <x:t>$134,630.09</x:t>
+    <x:t>$138,305.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>HBSA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Hidrovias Do Brasil Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002D7HFJ3</x:t>
   </x:si>
   <x:si>
     <x:t>205,815</x:t>
   </x:si>
   <x:si>
-    <x:t>$133,203.30</x:t>
-[...17 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>$135,523.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUAU3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uniao Pet Participacoes Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0118WVSD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,267.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNVL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dimed Sa Distribuidora Da Medicamentos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C09194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,461.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYPK3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iochpe Maxion Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZPMJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,086.27</x:t>
   </x:si>
   <x:si>
     <x:t>LWSA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Lwsa Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TZV8X2</x:t>
   </x:si>
   <x:si>
     <x:t>164,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$122,651.97</x:t>
-[...35 lines deleted...]
-    <x:t>$116,407.70</x:t>
+    <x:t>$131,594.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>PNVL3 BZ</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>RIAA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Guararapes Confeccoes Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX7WK4</x:t>
   </x:si>
   <x:si>
     <x:t>82,350</x:t>
   </x:si>
   <x:si>
-    <x:t>$104,843.66</x:t>
+    <x:t>$120,428.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FESA4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Ferro Ligas Da Bahia - Ferbasa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW1ZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,814.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRND3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grendene Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PVXD17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,821.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEPL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kepler Weber Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYJY43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,919.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>AGRO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Brasilagro - Co Brasileira De Proprieda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P1P859</x:t>
   </x:si>
   <x:si>
     <x:t>29,150</x:t>
   </x:si>
   <x:si>
-    <x:t>$104,466.16</x:t>
-[...17 lines deleted...]
-    <x:t>$104,454.47</x:t>
+    <x:t>$109,551.36</x:t>
   </x:si>
   <x:si>
     <x:t>RANI3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Irani Papel E Embalagem Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0KBW3</x:t>
   </x:si>
   <x:si>
     <x:t>65,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$97,667.57</x:t>
-[...2 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$101,168.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPY3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tupy Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C256X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,842.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAPT4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Randon Sa Implementos E Participacoes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0L9J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,157.79</x:t>
   </x:si>
   <x:si>
     <x:t>VTEX</x:t>
   </x:si>
   <x:si>
     <x:t>Vtex</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011M1L5H6</x:t>
   </x:si>
   <x:si>
     <x:t>26,706</x:t>
   </x:si>
   <x:si>
-    <x:t>$96,942.78</x:t>
-[...71 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$94,539.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>LOGG3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Log Commercial Properties E Participaco</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XFGVX5</x:t>
   </x:si>
   <x:si>
     <x:t>19,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$85,678.35</x:t>
+    <x:t>$92,547.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>VLID3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Valid Solucoes E Servicos De Seguranca</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NXBD73</x:t>
   </x:si>
   <x:si>
     <x:t>25,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$83,630.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$89,811.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBFG3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Sbf Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003MC9592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,802.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>ONCO3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Oncoclinicas Do Brasil Servicos Medicos</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PFZTW5</x:t>
   </x:si>
   <x:si>
     <x:t>329,150</x:t>
   </x:si>
   <x:si>
-    <x:t>$80,123.06</x:t>
-[...20 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$77,636.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>FRAS3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Fras-Le Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1CYG8</x:t>
   </x:si>
   <x:si>
     <x:t>15,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,575.84</x:t>
-[...2 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$71,443.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>TFCO4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Track &amp; Field Co Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S5067J0</x:t>
   </x:si>
   <x:si>
     <x:t>26,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$65,641.07</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$67,199.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAML3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Camil Alimentos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRSWS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,011.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGMA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tegma Gestao Logistica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLPQD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,156.62</x:t>
   </x:si>
   <x:si>
     <x:t>BAK</x:t>
   </x:si>
   <x:si>
     <x:t>Braskem Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJYK1</x:t>
   </x:si>
   <x:si>
     <x:t>32,632</x:t>
   </x:si>
   <x:si>
-    <x:t>$65,590.32</x:t>
-[...35 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$62,653.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>BLAU3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Blau Farmaceutica Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQBZ94</x:t>
   </x:si>
   <x:si>
     <x:t>26,465</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,424.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$49,886.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>PLPL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Plano &amp; Plano Desenvolvimento Imobiliar</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W8ZZHK5</x:t>
   </x:si>
   <x:si>
     <x:t>29,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,400.71</x:t>
+    <x:t>$43,054.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
+    <x:t>CSED3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cruzeiro Do Sul Educacional Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002F3XB56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,599.58</x:t>
+  </x:si>
+  <x:si>
     <x:t>RAIZ4 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Raizen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0020BM0M1</x:t>
   </x:si>
   <x:si>
     <x:t>771,050</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,771.65</x:t>
-[...17 lines deleted...]
-    <x:t>$31,383.94</x:t>
+    <x:t>$42,435.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARML3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armac Locacao Logistica E Servicos Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YDGW1Z9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,689.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>ZAMP3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Zamp Sa</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>41</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,960.94</x:t>
-[...17 lines deleted...]
-    <x:t>$25,495.78</x:t>
+    <x:t>$28,447.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Casas Bahia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWXYF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,719.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABCB10 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023BD98P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,623.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,590.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2324825D AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esg Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K8HVYQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OIBR3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oi Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PJXHR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,462.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>ABCB10 BZ</x:t>
-[...86 lines deleted...]
-    <x:t>$13,790.43</x:t>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,509.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,090.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>$32,634.95</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1738,51 +1738,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R614e920daf7c4aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R66e8dc12a8434c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51160eb6f6b742e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad6c6d522f294616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R180c413455904bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8af92ebd15ef4d56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I99"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2217,80 +2217,80 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
@@ -2304,834 +2304,834 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
@@ -3203,457 +3203,457 @@
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
@@ -3667,660 +3667,660 @@
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>416</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
@@ -4345,301 +4345,301 @@
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="G92" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="F92" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="F95" s="1" t="s">
+      <x:c r="G95" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="G95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>544</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="F96" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G96" s="1" t="s">
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="F97" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F98" s="1" t="s">
+      <x:c r="G98" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="G98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>555</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="2" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="B99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G99" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H99" s="2" t="s">