--- v7 (2026-03-18)
+++ v8 (2026-04-09)
@@ -1,813 +1,777 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d38dcef4884909" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1155855973da426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20260317" sheetId="1" r:id="Rd25bc3b6daf54d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20260408" sheetId="1" r:id="R2f69db4048c54910"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="256">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="244">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>MHD US</x:t>
+    <x:t>NEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen AMT-Free Quality Municipal Incom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PC4J09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,319,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,205,582.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MHD</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniholdings Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBX3V5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,565,250</x:t>
-[...32 lines deleted...]
-    <x:t>NVG US</x:t>
+    <x:t>1,298,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,174,601.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MQY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Muniyield Quality Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CKP7P1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,164,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,298,738.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen Quality Municipal Income Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWLKT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,110,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,159,140.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVG</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Municipal Credit Income</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBR6Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,328,950</x:t>
-[...44 lines deleted...]
-    <x:t>NZF US</x:t>
+    <x:t>1,018,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,831,096.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NZF</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Credit Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG9MK1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,064,202</x:t>
-[...8 lines deleted...]
-    <x:t>BTT US</x:t>
+    <x:t>928,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,611,675.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTT</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Municipal 2030 Target Term Tr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003BPLZZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>570,127</x:t>
-[...8 lines deleted...]
-    <x:t>MYI US</x:t>
+    <x:t>490,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,261,197.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYI</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Iii In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CR6303</x:t>
   </x:si>
   <x:si>
-    <x:t>1,015,360</x:t>
-[...8 lines deleted...]
-    <x:t>NUV US</x:t>
+    <x:t>948,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,367,891.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUV</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Value Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ9R46</x:t>
   </x:si>
   <x:si>
-    <x:t>1,148,839</x:t>
-[...8 lines deleted...]
-    <x:t>NMZ US</x:t>
+    <x:t>1,066,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,809,463.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pimco Municipal Income Fund Ii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F37M82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,036,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,838,291.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMZ</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal High Income Opportunit</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2HL9</x:t>
   </x:si>
   <x:si>
-    <x:t>650,839</x:t>
-[...26 lines deleted...]
-    <x:t>MMU US</x:t>
+    <x:t>674,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,005,810.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen Select Tax-Free Income Portfolio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPMYC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,665,432.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMU</x:t>
   </x:si>
   <x:si>
     <x:t>Western Asset Managed Municipals Fund I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC1FN0</x:t>
   </x:si>
   <x:si>
-    <x:t>432,191</x:t>
-[...8 lines deleted...]
-    <x:t>VMO US</x:t>
+    <x:t>455,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,733,050.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Vance Municipal Bond Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD7C95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,627,488.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VKQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Municipal Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4S05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,391,497.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMO</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Opportunity Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CT8BC6</x:t>
   </x:si>
   <x:si>
-    <x:t>431,910</x:t>
-[...62 lines deleted...]
-    <x:t>NDMO US</x:t>
+    <x:t>444,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,321,122.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDMO</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Dynamic Municipal Opportunities</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VM4GS72</x:t>
   </x:si>
   <x:si>
-    <x:t>339,389</x:t>
-[...8 lines deleted...]
-    <x:t>LEO US</x:t>
+    <x:t>385,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,989,159.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEO</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Strategic Municipals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5Y60</x:t>
   </x:si>
   <x:si>
-    <x:t>552,037</x:t>
-[...5 lines deleted...]
-    <x:t>MUA US</x:t>
+    <x:t>579,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,734,781.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUA</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniassets Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHYBF1</x:t>
   </x:si>
   <x:si>
-    <x:t>322,737</x:t>
-[...8 lines deleted...]
-    <x:t>VGM US</x:t>
+    <x:t>337,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,628,691.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Quality Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDH0S9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,373,386.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Value Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWHD72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,225,133.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGM</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Trust For Investment Grade Muni</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQLM15</x:t>
   </x:si>
   <x:si>
-    <x:t>335,955</x:t>
-[...44 lines deleted...]
-    <x:t>AFB US</x:t>
+    <x:t>313,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,196,179.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFB</x:t>
   </x:si>
   <x:si>
     <x:t>Alliancebernstein National Municipal In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTM676</x:t>
   </x:si>
   <x:si>
-    <x:t>261,640</x:t>
-[...2 lines deleted...]
-    <x:t>$2,815,246.40</x:t>
+    <x:t>271,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,944,458.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Municipal Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HYRYN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>279,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,848,934.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Putnam Municipal Opportunities Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHDPQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,641,173.60</x:t>
   </x:si>
   <x:si>
     <x:t>1.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>NBH US</x:t>
-[...17 lines deleted...]
-    <x:t>VKI US</x:t>
+    <x:t>DSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bny Mellon Strategic Municipal Bond Fun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2NFP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,550,834.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Vance Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQQTP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,408,242.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dws Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0PD09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,328,844.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VKI</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Advantage Municipal Income Trus</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKYYD6</x:t>
   </x:si>
   <x:si>
-    <x:t>272,902</x:t>
-[...59 lines deleted...]
-    <x:t>EOT US</x:t>
+    <x:t>255,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,311,051.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Putnam Managed Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C14561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>361,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,240,215.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOT</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance National Municipal Opportun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5LLH5</x:t>
   </x:si>
   <x:si>
-    <x:t>126,301</x:t>
-[...2 lines deleted...]
-    <x:t>$2,244,368.77</x:t>
+    <x:t>125,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,146,352.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mfs Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNZ6M0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>391,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,110,939.60</x:t>
   </x:si>
   <x:si>
     <x:t>1.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>PMM US</x:t>
-[...53 lines deleted...]
-    <x:t>OIA US</x:t>
+    <x:t>NUW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen AMT-Free Municipal Value Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB8M05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,109,229.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OIA</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Income Opportunities</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D10QR5</x:t>
   </x:si>
   <x:si>
-    <x:t>293,278</x:t>
-[...2 lines deleted...]
-    <x:t>$1,794,861.36</x:t>
+    <x:t>274,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,691,768.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.82%</x:t>
   </x:si>
   <x:si>
-    <x:t>DMB US</x:t>
+    <x:t>DMB</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Municipal Bond Infrastructur</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004H65XS1</x:t>
   </x:si>
   <x:si>
-    <x:t>162,215</x:t>
-[...26 lines deleted...]
-    <x:t>VFL US</x:t>
+    <x:t>156,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,690,491.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VFL</x:t>
   </x:si>
   <x:si>
     <x:t>Abrdn National Municipal Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH20J6</x:t>
   </x:si>
   <x:si>
-    <x:t>111,824</x:t>
-[...8 lines deleted...]
-    <x:t>BMN US</x:t>
+    <x:t>116,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,180,780.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MHF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Asset Municipal High Income Fun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQ9P7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,745.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMN</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock 2037 Municipal Target Term Tr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01B6VM2H2</x:t>
   </x:si>
   <x:si>
-    <x:t>37,173</x:t>
-[...20 lines deleted...]
-    <x:t>$936,565.56</x:t>
+    <x:t>34,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,811.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>MHF US</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$659,138.12</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$-396,354.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -835,59 +799,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R163629d68c3c4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1970a68320144a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd25bc3b6daf54d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra74a19af0edd498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3a40493749c546ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f69db4048c54910" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I45"/>
+  <x:dimension ref="A1:I43"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="16" customWidth="1"/>
+    <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1459,544 +1423,544 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
@@ -2047,144 +2011,86 @@
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+    </x:row>
+    <x:row r="43" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A43" s="2" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="H42" s="1" t="s">
-[...89 lines deleted...]
-      <x:c r="I45" s="2" t="s">
+      <x:c r="B43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A45:I45"/>
+    <x:mergeCell ref="A43:I43"/>
   </x:mergeCells>
 </x:worksheet>
 </file>