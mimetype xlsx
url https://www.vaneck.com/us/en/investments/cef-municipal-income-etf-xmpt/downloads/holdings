--- v8 (2026-04-09)
+++ v9 (2026-04-12)
@@ -1,774 +1,774 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1155855973da426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883e4e3af38e48a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20260408" sheetId="1" r:id="R2f69db4048c54910"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20260409" sheetId="1" r:id="R9bac42b2763a4123"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="244">
   <x:si>
-    <x:t>Daily Holdings (%)  04/08/2026</x:t>
+    <x:t>Daily Holdings (%)  04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>MHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Muniholdings Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBX3V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,298,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,317,391.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.42%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NEA</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Quality Municipal Incom</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PC4J09</x:t>
   </x:si>
   <x:si>
     <x:t>1,319,929</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...23 lines deleted...]
-    <x:t>$15,174,601.96</x:t>
+    <x:t>$15,271,578.53</x:t>
   </x:si>
   <x:si>
     <x:t>7.40%</x:t>
   </x:si>
   <x:si>
     <x:t>MQY</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKP7P1</x:t>
   </x:si>
   <x:si>
     <x:t>1,164,513</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,298,738.46</x:t>
-[...2 lines deleted...]
-    <x:t>6.48%</x:t>
+    <x:t>$13,345,318.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
   </x:si>
   <x:si>
     <x:t>NAD</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Quality Municipal Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWLKT7</x:t>
   </x:si>
   <x:si>
     <x:t>1,110,476</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,159,140.60</x:t>
-[...2 lines deleted...]
-    <x:t>6.41%</x:t>
+    <x:t>$13,203,559.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
   </x:si>
   <x:si>
     <x:t>NVG</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Municipal Credit Income</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBR6Y0</x:t>
   </x:si>
   <x:si>
     <x:t>1,018,341</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,831,096.60</x:t>
-[...2 lines deleted...]
-    <x:t>6.25%</x:t>
+    <x:t>$12,963,480.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.28%</x:t>
   </x:si>
   <x:si>
     <x:t>NZF</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Credit Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG9MK1</x:t>
   </x:si>
   <x:si>
     <x:t>928,934</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,611,675.00</x:t>
-[...2 lines deleted...]
-    <x:t>5.66%</x:t>
+    <x:t>$11,695,279.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.67%</x:t>
   </x:si>
   <x:si>
     <x:t>BTT</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Municipal 2030 Target Term Tr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003BPLZZ6</x:t>
   </x:si>
   <x:si>
     <x:t>490,684</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,261,197.80</x:t>
-[...2 lines deleted...]
-    <x:t>5.49%</x:t>
+    <x:t>$11,290,638.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
   </x:si>
   <x:si>
     <x:t>MYI</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Iii In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CR6303</x:t>
   </x:si>
   <x:si>
     <x:t>948,572</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,367,891.96</x:t>
-[...2 lines deleted...]
-    <x:t>5.05%</x:t>
+    <x:t>$10,472,234.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>NUV</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Value Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ9R46</x:t>
   </x:si>
   <x:si>
     <x:t>1,066,246</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,809,463.20</x:t>
-[...2 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>$9,788,138.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>PML</x:t>
   </x:si>
   <x:si>
     <x:t>Pimco Municipal Income Fund Ii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F37M82</x:t>
   </x:si>
   <x:si>
     <x:t>1,036,811</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,838,291.16</x:t>
-[...2 lines deleted...]
-    <x:t>3.82%</x:t>
+    <x:t>$7,921,236.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
   </x:si>
   <x:si>
     <x:t>NMZ</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal High Income Opportunit</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2HL9</x:t>
   </x:si>
   <x:si>
     <x:t>674,284</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,005,810.76</x:t>
+    <x:t>$7,032,782.12</x:t>
   </x:si>
   <x:si>
     <x:t>3.41%</x:t>
   </x:si>
   <x:si>
     <x:t>NXP</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Select Tax-Free Income Portfolio</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPMYC8</x:t>
   </x:si>
   <x:si>
     <x:t>393,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,665,432.40</x:t>
+    <x:t>$5,689,071.20</x:t>
   </x:si>
   <x:si>
     <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>MMU</x:t>
   </x:si>
   <x:si>
     <x:t>Western Asset Managed Municipals Fund I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC1FN0</x:t>
   </x:si>
   <x:si>
     <x:t>455,539</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,733,050.21</x:t>
+    <x:t>$4,755,827.16</x:t>
   </x:si>
   <x:si>
     <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>EIM</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance Municipal Bond Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7C95</x:t>
   </x:si>
   <x:si>
     <x:t>472,675</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,627,488.25</x:t>
-[...2 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>$4,674,755.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>VKQ</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4S05</x:t>
   </x:si>
   <x:si>
     <x:t>449,488</x:t>
   </x:si>
   <x:si>
     <x:t>$4,391,497.76</x:t>
   </x:si>
   <x:si>
-    <x:t>2.14%</x:t>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>VMO</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Opportunity Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CT8BC6</x:t>
   </x:si>
   <x:si>
     <x:t>444,103</x:t>
   </x:si>
   <x:si>
     <x:t>$4,321,122.19</x:t>
   </x:si>
   <x:si>
-    <x:t>2.11%</x:t>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>NDMO</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Dynamic Municipal Opportunities</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VM4GS72</x:t>
   </x:si>
   <x:si>
     <x:t>385,054</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,989,159.44</x:t>
-[...2 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>$3,985,308.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>LEO</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Strategic Municipals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5Y60</x:t>
   </x:si>
   <x:si>
     <x:t>579,935</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,734,781.40</x:t>
+    <x:t>$3,752,179.45</x:t>
   </x:si>
   <x:si>
     <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>MUA</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniassets Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHYBF1</x:t>
   </x:si>
   <x:si>
     <x:t>337,239</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,628,691.64</x:t>
-[...2 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>$3,665,787.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>IQI</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Quality Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDH0S9</x:t>
   </x:si>
   <x:si>
     <x:t>343,522</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,373,386.04</x:t>
-[...2 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>$3,404,303.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>IIM</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Value Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWHD72</x:t>
   </x:si>
   <x:si>
     <x:t>261,993</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,225,133.83</x:t>
-[...2 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>$3,253,953.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>VGM</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Trust For Investment Grade Muni</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQLM15</x:t>
   </x:si>
   <x:si>
     <x:t>313,044</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,196,179.24</x:t>
+    <x:t>$3,214,961.88</x:t>
   </x:si>
   <x:si>
     <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>AFB</x:t>
   </x:si>
   <x:si>
     <x:t>Alliancebernstein National Municipal In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTM676</x:t>
   </x:si>
   <x:si>
     <x:t>271,629</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,944,458.36</x:t>
-[...2 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>$2,958,039.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>NBH</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Municipal Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HYRYN7</x:t>
   </x:si>
   <x:si>
     <x:t>279,856</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,848,934.08</x:t>
-[...2 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$2,851,732.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>PMO</x:t>
   </x:si>
   <x:si>
     <x:t>Putnam Municipal Opportunities Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHDPQ1</x:t>
   </x:si>
   <x:si>
     <x:t>253,959</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,641,173.60</x:t>
+    <x:t>$2,669,109.09</x:t>
   </x:si>
   <x:si>
     <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>DSM</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Strategic Municipal Bond Fun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2NFP5</x:t>
   </x:si>
   <x:si>
     <x:t>416,803</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,550,834.36</x:t>
+    <x:t>$2,563,338.45</x:t>
   </x:si>
   <x:si>
     <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQQTP9</x:t>
   </x:si>
   <x:si>
     <x:t>228,703</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,408,242.59</x:t>
-[...2 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>$2,435,686.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>KTF</x:t>
   </x:si>
   <x:si>
     <x:t>Dws Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0PD09</x:t>
   </x:si>
   <x:si>
     <x:t>254,797</x:t>
   </x:si>
   <x:si>
     <x:t>$2,328,844.58</x:t>
   </x:si>
   <x:si>
-    <x:t>1.14%</x:t>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>VKI</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Advantage Municipal Income Trus</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKYYD6</x:t>
   </x:si>
   <x:si>
     <x:t>255,083</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,311,051.98</x:t>
-[...2 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$2,326,356.96</x:t>
   </x:si>
   <x:si>
     <x:t>PMM</x:t>
   </x:si>
   <x:si>
     <x:t>Putnam Managed Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C14561</x:t>
   </x:si>
   <x:si>
     <x:t>361,325</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,240,215.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$2,261,894.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>EOT</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance National Municipal Opportun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5LLH5</x:t>
   </x:si>
   <x:si>
     <x:t>125,812</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,146,352.72</x:t>
-[...2 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>$2,154,278.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>MFM</x:t>
   </x:si>
   <x:si>
     <x:t>Mfs Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNZ6M0</x:t>
   </x:si>
   <x:si>
     <x:t>391,640</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,110,939.60</x:t>
+    <x:t>$2,134,438.00</x:t>
   </x:si>
   <x:si>
     <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>NUW</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Municipal Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB8M05</x:t>
   </x:si>
   <x:si>
     <x:t>145,665</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,109,229.20</x:t>
+    <x:t>$2,117,969.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bny Mellon Municipal Bond Infrastructur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004H65XS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,706,187.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>OIA</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Income Opportunities</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D10QR5</x:t>
   </x:si>
   <x:si>
     <x:t>274,415</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,691,768.48</x:t>
+    <x:t>$1,701,373.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.82%</x:t>
   </x:si>
   <x:si>
-    <x:t>DMB</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>VFL</x:t>
   </x:si>
   <x:si>
     <x:t>Abrdn National Municipal Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH20J6</x:t>
   </x:si>
   <x:si>
     <x:t>116,909</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,180,780.90</x:t>
+    <x:t>$1,191,302.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>MHF</x:t>
   </x:si>
   <x:si>
     <x:t>Western Asset Municipal High Income Fun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQ9P7</x:t>
   </x:si>
   <x:si>
     <x:t>145,339</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,005,745.88</x:t>
+    <x:t>$1,008,652.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>BMN</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock 2037 Municipal Target Term Tr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01B6VM2H2</x:t>
   </x:si>
   <x:si>
     <x:t>34,085</x:t>
   </x:si>
   <x:si>
-    <x:t>$890,811.48</x:t>
+    <x:t>$892,345.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-396,354.30</x:t>
+    <x:t>$-398,595.24</x:t>
   </x:si>
   <x:si>
     <x:t>-0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -799,51 +799,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra74a19af0edd498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3a40493749c546ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f69db4048c54910" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6215b911d43946e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re1d17c172c5d43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9bac42b2763a4123" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I43"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1742,225 +1742,225 @@
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">