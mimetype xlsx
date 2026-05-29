--- v0 (2026-05-07)
+++ v1 (2026-05-29)
@@ -1,798 +1,801 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ce49a8faa434f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e3816075a9407a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20260506" sheetId="1" r:id="Rf492654b0e0a4714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20260528" sheetId="1" r:id="Rb8859ed5b6244fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="251">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="252">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>NEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen AMT-Free Quality Municipal Incom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PC4J09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,369,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,730,970.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.36%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MHD</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniholdings Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBX3V5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,318,760</x:t>
-[...29 lines deleted...]
-    <x:t>7.42%</x:t>
+    <x:t>1,346,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,632,214.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.32%</x:t>
   </x:si>
   <x:si>
     <x:t>MQY</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKP7P1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,183,059</x:t>
-[...5 lines deleted...]
-    <x:t>6.50%</x:t>
+    <x:t>1,207,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,806,251.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.46%</x:t>
   </x:si>
   <x:si>
     <x:t>NAD</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Quality Municipal Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWLKT7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,128,164</x:t>
-[...5 lines deleted...]
-    <x:t>6.42%</x:t>
+    <x:t>1,151,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,637,892.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.38%</x:t>
   </x:si>
   <x:si>
     <x:t>NVG</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Municipal Credit Income</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBR6Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,034,559</x:t>
-[...5 lines deleted...]
-    <x:t>6.26%</x:t>
+    <x:t>1,056,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,287,977.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.22%</x:t>
   </x:si>
   <x:si>
     <x:t>NZF</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Credit Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG9MK1</x:t>
   </x:si>
   <x:si>
-    <x:t>943,730</x:t>
-[...5 lines deleted...]
-    <x:t>5.71%</x:t>
+    <x:t>963,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,073,193.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.65%</x:t>
   </x:si>
   <x:si>
     <x:t>BTT</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Municipal 2030 Target Term Tr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003BPLZZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>498,502</x:t>
-[...2 lines deleted...]
-    <x:t>$11,400,740.74</x:t>
+    <x:t>508,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,619,739.44</x:t>
   </x:si>
   <x:si>
     <x:t>5.44%</x:t>
   </x:si>
   <x:si>
     <x:t>MYI</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Iii In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CR6303</x:t>
   </x:si>
   <x:si>
-    <x:t>963,680</x:t>
-[...5 lines deleted...]
-    <x:t>5.06%</x:t>
+    <x:t>983,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,773,836.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
   </x:si>
   <x:si>
     <x:t>NUV</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Value Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ9R46</x:t>
   </x:si>
   <x:si>
-    <x:t>1,083,230</x:t>
-[...5 lines deleted...]
-    <x:t>4.76%</x:t>
+    <x:t>1,105,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,086,464.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
   </x:si>
   <x:si>
     <x:t>PML</x:t>
   </x:si>
   <x:si>
     <x:t>Pimco Municipal Income Fund Ii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F37M82</x:t>
   </x:si>
   <x:si>
-    <x:t>1,053,323</x:t>
-[...5 lines deleted...]
-    <x:t>3.82%</x:t>
+    <x:t>1,075,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,044,246.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>NMZ</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal High Income Opportunit</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2HL9</x:t>
   </x:si>
   <x:si>
-    <x:t>685,024</x:t>
-[...5 lines deleted...]
-    <x:t>3.35%</x:t>
+    <x:t>699,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,168,891.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
   </x:si>
   <x:si>
     <x:t>NXP</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Select Tax-Free Income Portfolio</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPMYC8</x:t>
   </x:si>
   <x:si>
-    <x:t>400,256</x:t>
-[...5 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>408,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,815,217.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Asset Managed Municipals Fund I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC1FN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,857,382.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>EIM</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance Municipal Bond Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7C95</x:t>
   </x:si>
   <x:si>
-    <x:t>480,205</x:t>
-[...20 lines deleted...]
-    <x:t>$4,734,372.39</x:t>
+    <x:t>490,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,834,229.82</x:t>
   </x:si>
   <x:si>
     <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>VKQ</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4S05</x:t>
   </x:si>
   <x:si>
-    <x:t>456,646</x:t>
-[...5 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>466,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,555,096.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>VMO</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Opportunity Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CT8BC6</x:t>
   </x:si>
   <x:si>
-    <x:t>451,177</x:t>
-[...2 lines deleted...]
-    <x:t>$4,412,511.06</x:t>
+    <x:t>460,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,500,521.19</x:t>
   </x:si>
   <x:si>
     <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>NDMO</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Dynamic Municipal Opportunities</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VM4GS72</x:t>
   </x:si>
   <x:si>
-    <x:t>391,186</x:t>
-[...2 lines deleted...]
-    <x:t>$4,068,334.40</x:t>
+    <x:t>399,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,149,745.22</x:t>
   </x:si>
   <x:si>
     <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>LEO</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Strategic Municipals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5Y60</x:t>
   </x:si>
   <x:si>
-    <x:t>589,173</x:t>
-[...2 lines deleted...]
-    <x:t>$3,794,274.12</x:t>
+    <x:t>601,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,855,884.22</x:t>
   </x:si>
   <x:si>
     <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>MUA</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniassets Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHYBF1</x:t>
   </x:si>
   <x:si>
-    <x:t>342,609</x:t>
-[...2 lines deleted...]
-    <x:t>$3,679,620.66</x:t>
+    <x:t>349,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,749,866.72</x:t>
   </x:si>
   <x:si>
     <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>IQI</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Quality Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDH0S9</x:t>
   </x:si>
   <x:si>
-    <x:t>348,994</x:t>
-[...2 lines deleted...]
-    <x:t>$3,455,040.60</x:t>
+    <x:t>356,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,531,111.38</x:t>
   </x:si>
   <x:si>
     <x:t>1.65%</x:t>
   </x:si>
   <x:si>
+    <x:t>IIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Value Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWHD72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,364,326.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VGM</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Trust For Investment Grade Muni</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQLM15</x:t>
   </x:si>
   <x:si>
-    <x:t>318,030</x:t>
-[...23 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>324,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,334,730.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>AFB</x:t>
   </x:si>
   <x:si>
     <x:t>Alliancebernstein National Municipal In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTM676</x:t>
   </x:si>
   <x:si>
-    <x:t>275,955</x:t>
-[...5 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>281,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,152,748.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>NBH</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Municipal Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HYRYN7</x:t>
   </x:si>
   <x:si>
-    <x:t>284,314</x:t>
-[...2 lines deleted...]
-    <x:t>$2,956,865.60</x:t>
+    <x:t>290,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,003,208.22</x:t>
   </x:si>
   <x:si>
     <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>PMO</x:t>
   </x:si>
   <x:si>
     <x:t>Putnam Municipal Opportunities Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHDPQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>258,003</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>263,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,752,728.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>DSM</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Strategic Municipal Bond Fun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2NFP5</x:t>
   </x:si>
   <x:si>
-    <x:t>423,442</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>432,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,645,877.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQQTP9</x:t>
   </x:si>
   <x:si>
-    <x:t>232,345</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>237,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,557,253.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>KTF</x:t>
   </x:si>
   <x:si>
     <x:t>Dws Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0PD09</x:t>
   </x:si>
   <x:si>
-    <x:t>258,853</x:t>
-[...2 lines deleted...]
-    <x:t>$2,359,445.10</x:t>
+    <x:t>264,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,407,681.90</x:t>
   </x:si>
   <x:si>
     <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>VKI</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Advantage Municipal Income Trus</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKYYD6</x:t>
   </x:si>
   <x:si>
-    <x:t>259,145</x:t>
-[...2 lines deleted...]
-    <x:t>$2,334,896.45</x:t>
+    <x:t>264,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,370,681.60</x:t>
   </x:si>
   <x:si>
     <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>PMM</x:t>
   </x:si>
   <x:si>
     <x:t>Putnam Managed Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C14561</x:t>
   </x:si>
   <x:si>
-    <x:t>367,079</x:t>
-[...2 lines deleted...]
-    <x:t>$2,301,585.33</x:t>
+    <x:t>374,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,346,166.62</x:t>
   </x:si>
   <x:si>
     <x:t>1.10%</x:t>
   </x:si>
   <x:si>
+    <x:t>EOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Vance National Municipal Opportun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5LLH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,239,414.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MFM</x:t>
   </x:si>
   <x:si>
     <x:t>Mfs Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNZ6M0</x:t>
   </x:si>
   <x:si>
-    <x:t>397,880</x:t>
-[...20 lines deleted...]
-    <x:t>$2,181,819.12</x:t>
+    <x:t>406,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,193,669.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>NUW</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Municipal Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB8M05</x:t>
   </x:si>
   <x:si>
-    <x:t>147,987</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>151,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,133,461.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>DMB</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Municipal Bond Infrastructur</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004H65XS1</x:t>
   </x:si>
   <x:si>
-    <x:t>159,465</x:t>
-[...2 lines deleted...]
-    <x:t>$1,760,493.60</x:t>
+    <x:t>162,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,786,080.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>OIA</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Income Opportunities</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D10QR5</x:t>
   </x:si>
   <x:si>
-    <x:t>278,786</x:t>
-[...2 lines deleted...]
-    <x:t>$1,728,473.20</x:t>
+    <x:t>284,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,756,222.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>VFL</x:t>
   </x:si>
   <x:si>
     <x:t>Abrdn National Municipal Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH20J6</x:t>
   </x:si>
   <x:si>
-    <x:t>118,769</x:t>
-[...2 lines deleted...]
-    <x:t>$1,223,320.70</x:t>
+    <x:t>121,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,238,095.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>MHF</x:t>
   </x:si>
   <x:si>
     <x:t>Western Asset Municipal High Income Fun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQ9P7</x:t>
   </x:si>
   <x:si>
-    <x:t>147,655</x:t>
-[...2 lines deleted...]
-    <x:t>$1,029,155.35</x:t>
+    <x:t>150,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,047,761.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>BMN</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock 2037 Municipal Target Term Tr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01B6VM2H2</x:t>
   </x:si>
   <x:si>
-    <x:t>34,625</x:t>
-[...2 lines deleted...]
-    <x:t>$884,668.75</x:t>
+    <x:t>35,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,269.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-67,241</x:t>
+    <x:t>257,072</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-67,240.84</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$257,072.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-290,010.20</x:t>
-[...2 lines deleted...]
-    <x:t>-0.14%</x:t>
+    <x:t>$404,645.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -820,51 +823,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R989a8caf97354bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R864c0f7e8b80489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf492654b0e0a4714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6db0a9351c524312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ref50def509f049fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8859ed5b6244fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I44"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1850,288 +1853,288 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="2" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="B44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>