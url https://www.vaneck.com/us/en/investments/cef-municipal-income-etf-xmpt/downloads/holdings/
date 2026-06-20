--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -1,801 +1,795 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e3816075a9407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e32cf2ed5564294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20260528" sheetId="1" r:id="Rb8859ed5b6244fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20260617" sheetId="1" r:id="Re3b298da49ad4f7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="252">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="250">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NEA</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Quality Municipal Incom</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PC4J09</x:t>
   </x:si>
   <x:si>
-    <x:t>1,369,101</x:t>
+    <x:t>1,372,606</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,730,970.49</x:t>
+    <x:t>$15,812,421.12</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.36%</x:t>
+    <x:t>7.38%</x:t>
   </x:si>
   <x:si>
     <x:t>MHD</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniholdings Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBX3V5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,346,444</x:t>
-[...5 lines deleted...]
-    <x:t>7.32%</x:t>
+    <x:t>1,349,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,726,230.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.34%</x:t>
   </x:si>
   <x:si>
     <x:t>MQY</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKP7P1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,207,896</x:t>
-[...5 lines deleted...]
-    <x:t>6.46%</x:t>
+    <x:t>1,210,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,756,823.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.42%</x:t>
   </x:si>
   <x:si>
     <x:t>NAD</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Quality Municipal Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWLKT7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,151,849</x:t>
-[...5 lines deleted...]
-    <x:t>6.38%</x:t>
+    <x:t>1,154,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,707,440.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
   </x:si>
   <x:si>
     <x:t>NVG</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Municipal Credit Income</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBR6Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,056,278</x:t>
-[...5 lines deleted...]
-    <x:t>6.22%</x:t>
+    <x:t>1,058,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,311,403.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
   </x:si>
   <x:si>
     <x:t>NZF</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Credit Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG9MK1</x:t>
   </x:si>
   <x:si>
-    <x:t>963,543</x:t>
-[...5 lines deleted...]
-    <x:t>5.65%</x:t>
+    <x:t>966,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,171,713.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
   </x:si>
   <x:si>
     <x:t>BTT</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Municipal 2030 Target Term Tr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003BPLZZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>508,968</x:t>
-[...5 lines deleted...]
-    <x:t>5.44%</x:t>
+    <x:t>510,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,557,638.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
   </x:si>
   <x:si>
     <x:t>MYI</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Iii In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CR6303</x:t>
   </x:si>
   <x:si>
-    <x:t>983,912</x:t>
-[...5 lines deleted...]
-    <x:t>5.04%</x:t>
+    <x:t>986,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,752,097.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.02%</x:t>
   </x:si>
   <x:si>
     <x:t>NUV</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Value Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ9R46</x:t>
   </x:si>
   <x:si>
-    <x:t>1,105,972</x:t>
-[...5 lines deleted...]
-    <x:t>4.72%</x:t>
+    <x:t>1,108,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,090,107.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
   </x:si>
   <x:si>
     <x:t>PML</x:t>
   </x:si>
   <x:si>
     <x:t>Pimco Municipal Income Fund Ii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F37M82</x:t>
   </x:si>
   <x:si>
-    <x:t>1,075,434</x:t>
-[...2 lines deleted...]
-    <x:t>$8,044,246.32</x:t>
+    <x:t>1,078,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,086,402.50</x:t>
   </x:si>
   <x:si>
     <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>NMZ</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal High Income Opportunit</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2HL9</x:t>
   </x:si>
   <x:si>
-    <x:t>699,404</x:t>
-[...5 lines deleted...]
-    <x:t>3.36%</x:t>
+    <x:t>701,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,215,286.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
   </x:si>
   <x:si>
     <x:t>NXP</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Select Tax-Free Income Portfolio</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPMYC8</x:t>
   </x:si>
   <x:si>
-    <x:t>408,659</x:t>
-[...2 lines deleted...]
-    <x:t>$5,815,217.57</x:t>
+    <x:t>409,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,838,296.25</x:t>
   </x:si>
   <x:si>
     <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>MMU</x:t>
   </x:si>
   <x:si>
     <x:t>Western Asset Managed Municipals Fund I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC1FN0</x:t>
   </x:si>
   <x:si>
-    <x:t>472,508</x:t>
-[...5 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>473,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,893,506.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>EIM</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance Municipal Bond Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7C95</x:t>
   </x:si>
   <x:si>
-    <x:t>490,287</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>491,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,792,534.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>VKQ</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4S05</x:t>
   </x:si>
   <x:si>
-    <x:t>466,233</x:t>
-[...5 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>467,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,594,797.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>VMO</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Opportunity Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CT8BC6</x:t>
   </x:si>
   <x:si>
-    <x:t>460,647</x:t>
-[...5 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>461,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,498,185.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>NDMO</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Dynamic Municipal Opportunities</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VM4GS72</x:t>
   </x:si>
   <x:si>
-    <x:t>399,398</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>400,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,144,347.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>LEO</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Strategic Municipals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5Y60</x:t>
   </x:si>
   <x:si>
-    <x:t>601,542</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>603,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,835,601.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>MUA</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniassets Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHYBF1</x:t>
   </x:si>
   <x:si>
-    <x:t>349,801</x:t>
-[...5 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>350,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,731,405.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>IQI</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Quality Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDH0S9</x:t>
   </x:si>
   <x:si>
-    <x:t>356,318</x:t>
-[...5 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>357,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,565,155.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>IIM</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Value Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWHD72</x:t>
   </x:si>
   <x:si>
-    <x:t>271,755</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>272,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,405,637.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>VGM</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Trust For Investment Grade Muni</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQLM15</x:t>
   </x:si>
   <x:si>
-    <x:t>324,706</x:t>
-[...2 lines deleted...]
-    <x:t>$3,334,730.62</x:t>
+    <x:t>325,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,343,264.99</x:t>
   </x:si>
   <x:si>
     <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>AFB</x:t>
   </x:si>
   <x:si>
     <x:t>Alliancebernstein National Municipal In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTM676</x:t>
   </x:si>
   <x:si>
-    <x:t>281,747</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>282,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,208,836.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>NBH</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Municipal Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HYRYN7</x:t>
   </x:si>
   <x:si>
-    <x:t>290,282</x:t>
-[...2 lines deleted...]
-    <x:t>$3,003,208.22</x:t>
+    <x:t>291,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,026,660.00</x:t>
   </x:si>
   <x:si>
     <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>PMO</x:t>
   </x:si>
   <x:si>
     <x:t>Putnam Municipal Opportunities Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHDPQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>263,419</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>264,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,788,822.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>DSM</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Strategic Municipal Bond Fun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2NFP5</x:t>
   </x:si>
   <x:si>
-    <x:t>432,333</x:t>
-[...2 lines deleted...]
-    <x:t>$2,645,877.96</x:t>
+    <x:t>433,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,648,318.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQQTP9</x:t>
   </x:si>
   <x:si>
-    <x:t>237,222</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>237,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,601,849.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>KTF</x:t>
   </x:si>
   <x:si>
     <x:t>Dws Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0PD09</x:t>
   </x:si>
   <x:si>
-    <x:t>264,290</x:t>
-[...2 lines deleted...]
-    <x:t>$2,407,681.90</x:t>
+    <x:t>264,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,440,346.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VKI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Advantage Municipal Income Trus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKYYD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,424,494.68</x:t>
   </x:si>
   <x:si>
     <x:t>1.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>VKI</x:t>
-[...11 lines deleted...]
-    <x:t>$2,370,681.60</x:t>
+    <x:t>PMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Putnam Managed Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C14561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>375,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,370,957.26</x:t>
   </x:si>
   <x:si>
     <x:t>1.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>PMM</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>EOT</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance National Municipal Opportun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5LLH5</x:t>
   </x:si>
   <x:si>
-    <x:t>130,502</x:t>
-[...2 lines deleted...]
-    <x:t>$2,239,414.32</x:t>
+    <x:t>130,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,256,921.00</x:t>
   </x:si>
   <x:si>
     <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>MFM</x:t>
   </x:si>
   <x:si>
     <x:t>Mfs Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNZ6M0</x:t>
   </x:si>
   <x:si>
-    <x:t>406,235</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>407,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,240,012.50</x:t>
   </x:si>
   <x:si>
     <x:t>NUW</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Municipal Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB8M05</x:t>
   </x:si>
   <x:si>
-    <x:t>151,095</x:t>
-[...2 lines deleted...]
-    <x:t>$2,133,461.40</x:t>
+    <x:t>151,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,151,044.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>DMB</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Municipal Bond Infrastructur</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004H65XS1</x:t>
   </x:si>
   <x:si>
-    <x:t>162,815</x:t>
-[...2 lines deleted...]
-    <x:t>$1,786,080.55</x:t>
+    <x:t>163,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,794,507.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>OIA</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Income Opportunities</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D10QR5</x:t>
   </x:si>
   <x:si>
-    <x:t>284,639</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>285,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,726,476.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>VFL</x:t>
   </x:si>
   <x:si>
     <x:t>Abrdn National Municipal Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH20J6</x:t>
   </x:si>
   <x:si>
-    <x:t>121,263</x:t>
-[...2 lines deleted...]
-    <x:t>$1,238,095.23</x:t>
+    <x:t>121,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,246,123.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>MHF</x:t>
   </x:si>
   <x:si>
     <x:t>Western Asset Municipal High Income Fun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQ9P7</x:t>
   </x:si>
   <x:si>
-    <x:t>150,757</x:t>
-[...2 lines deleted...]
-    <x:t>$1,047,761.15</x:t>
+    <x:t>151,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,047,420.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>BMN</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock 2037 Municipal Target Term Tr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01B6VM2H2</x:t>
   </x:si>
   <x:si>
-    <x:t>35,353</x:t>
-[...2 lines deleted...]
-    <x:t>$903,269.15</x:t>
+    <x:t>35,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$906,454.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>257,072</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$257,072.23</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$404,645.01</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$615,935.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -823,51 +817,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6db0a9351c524312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ref50def509f049fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8859ed5b6244fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabbec67c82094c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7da09e7ff91448f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re3b298da49ad4f7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I44"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1853,288 +1847,288 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="2" t="s">
-        <x:v>251</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>