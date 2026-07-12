--- v2 (2026-06-20)
+++ v3 (2026-07-12)
@@ -1,795 +1,798 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e32cf2ed5564294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3116a23d777d4bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20260617" sheetId="1" r:id="Re3b298da49ad4f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20260709" sheetId="1" r:id="Rc5ac549861d54150"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="250">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="251">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>MHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Muniholdings Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBX3V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,405,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,727,127.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.47%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NEA</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Quality Municipal Incom</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PC4J09</x:t>
   </x:si>
   <x:si>
-    <x:t>1,372,606</x:t>
-[...29 lines deleted...]
-    <x:t>7.34%</x:t>
+    <x:t>1,434,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,687,863.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen Quality Municipal Income Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWLKT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,308,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,671,672.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.00%</x:t>
   </x:si>
   <x:si>
     <x:t>MQY</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKP7P1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,210,988</x:t>
-[...23 lines deleted...]
-    <x:t>6.40%</x:t>
+    <x:t>1,212,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,067,169.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.28%</x:t>
   </x:si>
   <x:si>
     <x:t>NVG</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Municipal Credit Income</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBR6Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,058,982</x:t>
-[...5 lines deleted...]
-    <x:t>6.21%</x:t>
+    <x:t>1,069,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,710,631.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
   </x:si>
   <x:si>
     <x:t>NZF</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Credit Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG9MK1</x:t>
   </x:si>
   <x:si>
-    <x:t>966,009</x:t>
-[...5 lines deleted...]
-    <x:t>5.68%</x:t>
+    <x:t>963,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,182,318.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
   </x:si>
   <x:si>
     <x:t>BTT</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Municipal 2030 Target Term Tr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003BPLZZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>510,271</x:t>
-[...5 lines deleted...]
-    <x:t>5.39%</x:t>
+    <x:t>515,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,825,111.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen Municipal High Income Opportunit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2HL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,072,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,194,843.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>MYI</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Iii In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CR6303</x:t>
   </x:si>
   <x:si>
-    <x:t>986,431</x:t>
-[...5 lines deleted...]
-    <x:t>5.02%</x:t>
+    <x:t>987,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,885,820.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
   </x:si>
   <x:si>
     <x:t>NUV</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Value Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ9R46</x:t>
   </x:si>
   <x:si>
-    <x:t>1,108,803</x:t>
-[...5 lines deleted...]
-    <x:t>4.71%</x:t>
+    <x:t>1,114,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,231,798.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
   </x:si>
   <x:si>
     <x:t>PML</x:t>
   </x:si>
   <x:si>
     <x:t>Pimco Municipal Income Fund Ii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F37M82</x:t>
   </x:si>
   <x:si>
-    <x:t>1,078,187</x:t>
-[...23 lines deleted...]
-    <x:t>3.37%</x:t>
+    <x:t>1,094,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,315,236.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>NXP</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Select Tax-Free Income Portfolio</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPMYC8</x:t>
   </x:si>
   <x:si>
-    <x:t>409,705</x:t>
-[...5 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>372,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,352,205.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>MMU</x:t>
   </x:si>
   <x:si>
     <x:t>Western Asset Managed Municipals Fund I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC1FN0</x:t>
   </x:si>
   <x:si>
-    <x:t>473,718</x:t>
-[...5 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>466,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,861,365.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Muniassets Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHYBF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>434,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,750,866.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Municipal Opportunity Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CT8BC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>457,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,527,562.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>EIM</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance Municipal Bond Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7C95</x:t>
   </x:si>
   <x:si>
-    <x:t>491,542</x:t>
-[...5 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>453,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,514,334.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mfs Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNZ6M0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>739,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,128,876.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Trust For Investment Grade Muni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQLM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,820,208.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>VKQ</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4S05</x:t>
   </x:si>
   <x:si>
-    <x:t>467,426</x:t>
-[...23 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>373,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,759,220.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>NDMO</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Dynamic Municipal Opportunities</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VM4GS72</x:t>
   </x:si>
   <x:si>
-    <x:t>400,420</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>357,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,681,147.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Quality Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDH0S9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,645,665.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Value Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWHD72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,553,472.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>LEO</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Strategic Municipals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5Y60</x:t>
   </x:si>
   <x:si>
-    <x:t>603,082</x:t>
-[...74 lines deleted...]
-    <x:t>$3,343,264.99</x:t>
+    <x:t>545,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,498,533.13</x:t>
   </x:si>
   <x:si>
     <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>AFB</x:t>
   </x:si>
   <x:si>
     <x:t>Alliancebernstein National Municipal In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTM676</x:t>
   </x:si>
   <x:si>
-    <x:t>282,468</x:t>
-[...5 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>273,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,083,366.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>NBH</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Municipal Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HYRYN7</x:t>
   </x:si>
   <x:si>
-    <x:t>291,025</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>285,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,958,840.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Vance Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQQTP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,892,680.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>PMO</x:t>
   </x:si>
   <x:si>
     <x:t>Putnam Municipal Opportunities Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHDPQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>264,093</x:t>
-[...5 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>259,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,776,735.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Putnam Managed Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C14561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>405,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,655,618.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>DSM</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Strategic Municipal Bond Fun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2NFP5</x:t>
   </x:si>
   <x:si>
-    <x:t>433,440</x:t>
-[...23 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>430,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,610,172.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VKI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Advantage Municipal Income Trus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKYYD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,424,603.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Vance National Municipal Opportun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5LLH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,312,873.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen AMT-Free Municipal Value Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB8M05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,207,947.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>KTF</x:t>
   </x:si>
   <x:si>
     <x:t>Dws Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0PD09</x:t>
   </x:si>
   <x:si>
-    <x:t>264,967</x:t>
-[...92 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>233,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,156,967.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Municipal Income Opportunities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D10QR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,787,442.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>DMB</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Municipal Bond Infrastructur</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004H65XS1</x:t>
   </x:si>
   <x:si>
-    <x:t>163,232</x:t>
-[...23 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>160,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,762,783.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>VFL</x:t>
   </x:si>
   <x:si>
     <x:t>Abrdn National Municipal Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH20J6</x:t>
   </x:si>
   <x:si>
-    <x:t>121,573</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>120,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,246,318.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock 2037 Municipal Target Term Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01B6VM2H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$936,178.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>MHF</x:t>
   </x:si>
   <x:si>
     <x:t>Western Asset Municipal High Income Fun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQ9P7</x:t>
   </x:si>
   <x:si>
-    <x:t>151,143</x:t>
-[...23 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>130,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,510.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
+    <x:t>-89</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$.01</x:t>
+    <x:t>$-89.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$615,935.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$-330,551.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -817,51 +820,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabbec67c82094c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7da09e7ff91448f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re3b298da49ad4f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e10c187fcfa48c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7261c8e0d79f42b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc5ac549861d54150" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I44"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1383,515 +1386,515 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
@@ -2038,97 +2041,97 @@
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="2" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>