--- v3 (2026-07-12)
+++ v4 (2026-08-01)
@@ -1,798 +1,792 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3116a23d777d4bb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2890be5e3df942e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20260709" sheetId="1" r:id="Rc5ac549861d54150"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20260730" sheetId="1" r:id="R6357c3e52d4d491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="251">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="249">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>MHD</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniholdings Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBX3V5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,405,641</x:t>
+    <x:t>1,416,084</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,727,127.90</x:t>
+    <x:t>$16,341,609.36</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.47%</x:t>
+    <x:t>7.42%</x:t>
   </x:si>
   <x:si>
     <x:t>NEA</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Quality Municipal Incom</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PC4J09</x:t>
   </x:si>
   <x:si>
-    <x:t>1,434,898</x:t>
-[...5 lines deleted...]
-    <x:t>7.45%</x:t>
+    <x:t>1,445,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,277,016.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.39%</x:t>
   </x:si>
   <x:si>
     <x:t>NAD</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Quality Municipal Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWLKT7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,308,153</x:t>
-[...2 lines deleted...]
-    <x:t>$15,671,672.94</x:t>
+    <x:t>1,317,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,419,125.80</x:t>
   </x:si>
   <x:si>
     <x:t>7.00%</x:t>
   </x:si>
   <x:si>
     <x:t>MQY</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKP7P1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,212,687</x:t>
-[...5 lines deleted...]
-    <x:t>6.28%</x:t>
+    <x:t>1,221,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,744,113.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.24%</x:t>
   </x:si>
   <x:si>
     <x:t>NVG</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Municipal Credit Income</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBR6Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,069,472</x:t>
-[...5 lines deleted...]
-    <x:t>6.12%</x:t>
+    <x:t>1,077,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,413,879.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.09%</x:t>
   </x:si>
   <x:si>
     <x:t>NZF</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Credit Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG9MK1</x:t>
   </x:si>
   <x:si>
-    <x:t>963,791</x:t>
-[...5 lines deleted...]
-    <x:t>5.44%</x:t>
+    <x:t>970,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,933,012.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
   </x:si>
   <x:si>
     <x:t>BTT</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Municipal 2030 Target Term Tr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003BPLZZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>515,480</x:t>
-[...5 lines deleted...]
-    <x:t>5.28%</x:t>
+    <x:t>519,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,705,269.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
   </x:si>
   <x:si>
     <x:t>NMZ</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal High Income Opportunit</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2HL9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,072,303</x:t>
-[...5 lines deleted...]
-    <x:t>5.00%</x:t>
+    <x:t>1,080,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,986,366.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
   </x:si>
   <x:si>
     <x:t>MYI</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Iii In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CR6303</x:t>
   </x:si>
   <x:si>
-    <x:t>987,824</x:t>
-[...5 lines deleted...]
-    <x:t>4.86%</x:t>
+    <x:t>995,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,688,082.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
   </x:si>
   <x:si>
     <x:t>NUV</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Value Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ9R46</x:t>
   </x:si>
   <x:si>
-    <x:t>1,114,575</x:t>
-[...5 lines deleted...]
-    <x:t>4.57%</x:t>
+    <x:t>1,122,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,240,464.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
   </x:si>
   <x:si>
     <x:t>PML</x:t>
   </x:si>
   <x:si>
     <x:t>Pimco Municipal Income Fund Ii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F37M82</x:t>
   </x:si>
   <x:si>
-    <x:t>1,094,110</x:t>
-[...5 lines deleted...]
-    <x:t>3.71%</x:t>
+    <x:t>1,102,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,035,336.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
   </x:si>
   <x:si>
     <x:t>NXP</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Select Tax-Free Income Portfolio</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPMYC8</x:t>
   </x:si>
   <x:si>
-    <x:t>372,976</x:t>
-[...5 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>375,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,343,136.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mfs Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNZ6M0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>972,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,251,392.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>MMU</x:t>
   </x:si>
   <x:si>
     <x:t>Western Asset Managed Municipals Fund I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC1FN0</x:t>
   </x:si>
   <x:si>
-    <x:t>466,990</x:t>
-[...5 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>470,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,737,542.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Municipal Opportunity Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CT8BC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,473,581.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>MUA</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniassets Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHYBF1</x:t>
   </x:si>
   <x:si>
-    <x:t>434,663</x:t>
-[...20 lines deleted...]
-    <x:t>$4,527,562.88</x:t>
+    <x:t>437,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,453,381.98</x:t>
   </x:si>
   <x:si>
     <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>EIM</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance Municipal Bond Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7C95</x:t>
   </x:si>
   <x:si>
-    <x:t>453,702</x:t>
-[...20 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>457,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,392,481.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VGM</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Trust For Investment Grade Muni</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQLM15</x:t>
   </x:si>
   <x:si>
-    <x:t>360,397</x:t>
-[...5 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>363,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,699,744.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>VKQ</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4S05</x:t>
   </x:si>
   <x:si>
-    <x:t>373,680</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>376,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,677,994.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>NDMO</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Dynamic Municipal Opportunities</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VM4GS72</x:t>
   </x:si>
   <x:si>
-    <x:t>357,393</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>360,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,596,889.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>IQI</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Quality Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDH0S9</x:t>
   </x:si>
   <x:si>
-    <x:t>356,370</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>359,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,586,599.81</x:t>
   </x:si>
   <x:si>
     <x:t>IIM</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Value Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWHD72</x:t>
   </x:si>
   <x:si>
-    <x:t>273,344</x:t>
-[...5 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>275,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,450,448.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>LEO</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Strategic Municipals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5Y60</x:t>
   </x:si>
   <x:si>
-    <x:t>545,793</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>549,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,403,565.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>AFB</x:t>
   </x:si>
   <x:si>
     <x:t>Alliancebernstein National Municipal In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTM676</x:t>
   </x:si>
   <x:si>
-    <x:t>273,106</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>275,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,001,722.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>NBH</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Municipal Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HYRYN7</x:t>
   </x:si>
   <x:si>
-    <x:t>285,327</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>287,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,956,641.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQQTP9</x:t>
   </x:si>
   <x:si>
-    <x:t>261,781</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>263,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,750,662.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>PMO</x:t>
   </x:si>
   <x:si>
     <x:t>Putnam Municipal Opportunities Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHDPQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>259,994</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>261,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,676,883.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>PMM</x:t>
   </x:si>
   <x:si>
     <x:t>Putnam Managed Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C14561</x:t>
   </x:si>
   <x:si>
-    <x:t>405,438</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>408,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,560,987.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>DSM</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Strategic Municipal Bond Fun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2NFP5</x:t>
   </x:si>
   <x:si>
-    <x:t>430,012</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>433,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,525,596.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Vance National Municipal Opportun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5LLH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,306,014.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>VKI</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Advantage Municipal Income Trus</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKYYD6</x:t>
   </x:si>
   <x:si>
-    <x:t>254,953</x:t>
-[...23 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>256,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,298,780.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>NUW</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Municipal Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB8M05</x:t>
   </x:si>
   <x:si>
-    <x:t>153,117</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>154,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,151,843.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>KTF</x:t>
   </x:si>
   <x:si>
     <x:t>Dws Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0PD09</x:t>
   </x:si>
   <x:si>
-    <x:t>233,438</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>235,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,078,920.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>OIA</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Income Opportunities</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D10QR5</x:t>
   </x:si>
   <x:si>
-    <x:t>288,763</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>290,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,777,447.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>DMB</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Municipal Bond Infrastructur</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004H65XS1</x:t>
   </x:si>
   <x:si>
-    <x:t>160,253</x:t>
-[...23 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>161,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,706,463.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>BMN</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock 2037 Municipal Target Term Tr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01B6VM2H2</x:t>
   </x:si>
   <x:si>
-    <x:t>36,785</x:t>
-[...2 lines deleted...]
-    <x:t>$936,178.25</x:t>
+    <x:t>37,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$931,638.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>MHF</x:t>
   </x:si>
   <x:si>
     <x:t>Western Asset Municipal High Income Fun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQ9P7</x:t>
   </x:si>
   <x:si>
-    <x:t>130,863</x:t>
-[...2 lines deleted...]
-    <x:t>$926,510.04</x:t>
+    <x:t>131,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$899,114.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>436,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,656.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-89</x:t>
+    <x:t>299,869</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-89.45</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$299,868.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-330,551.76</x:t>
-[...2 lines deleted...]
-    <x:t>-0.15%</x:t>
+    <x:t>$467,051.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -820,51 +814,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e10c187fcfa48c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7261c8e0d79f42b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc5ac549861d54150" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3b1d58359946a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc4aa0b5969304891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6357c3e52d4d491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I44"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1386,196 +1380,196 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
@@ -2003,135 +1997,135 @@
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="2" t="s">
-        <x:v>250</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>