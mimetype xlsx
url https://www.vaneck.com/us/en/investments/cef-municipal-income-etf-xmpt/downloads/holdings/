--- v4 (2026-08-01)
+++ v5 (2026-08-22)
@@ -1,792 +1,777 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2890be5e3df942e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c7195f857241bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20260730" sheetId="1" r:id="R6357c3e52d4d491d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20260820" sheetId="1" r:id="Ree8feafbb863415e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="249">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="244">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>MHD</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniholdings Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBX3V5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,416,084</x:t>
+    <x:t>1,423,048</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,341,609.36</x:t>
+    <x:t>$16,265,438.64</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.42%</x:t>
+    <x:t>7.38%</x:t>
   </x:si>
   <x:si>
     <x:t>NEA</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Quality Municipal Incom</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PC4J09</x:t>
   </x:si>
   <x:si>
-    <x:t>1,445,561</x:t>
-[...5 lines deleted...]
-    <x:t>7.39%</x:t>
+    <x:t>1,452,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,182,732.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.34%</x:t>
   </x:si>
   <x:si>
     <x:t>NAD</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Quality Municipal Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWLKT7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,317,874</x:t>
-[...5 lines deleted...]
-    <x:t>7.00%</x:t>
+    <x:t>1,324,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,441,967.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.01%</x:t>
   </x:si>
   <x:si>
     <x:t>MQY</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKP7P1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,221,699</x:t>
-[...5 lines deleted...]
-    <x:t>6.24%</x:t>
+    <x:t>1,227,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,652,101.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.19%</x:t>
   </x:si>
   <x:si>
     <x:t>NVG</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Municipal Credit Income</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBR6Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,077,420</x:t>
-[...5 lines deleted...]
-    <x:t>6.09%</x:t>
+    <x:t>1,082,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,274,122.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.02%</x:t>
   </x:si>
   <x:si>
     <x:t>NZF</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Credit Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG9MK1</x:t>
   </x:si>
   <x:si>
-    <x:t>970,953</x:t>
-[...5 lines deleted...]
-    <x:t>5.42%</x:t>
+    <x:t>975,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,972,170.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.43%</x:t>
   </x:si>
   <x:si>
     <x:t>BTT</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Municipal 2030 Target Term Tr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003BPLZZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>519,311</x:t>
-[...5 lines deleted...]
-    <x:t>5.31%</x:t>
+    <x:t>521,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,747,181.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
   </x:si>
   <x:si>
     <x:t>NMZ</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal High Income Opportunit</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2HL9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,080,272</x:t>
-[...5 lines deleted...]
-    <x:t>4.99%</x:t>
+    <x:t>1,085,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,975,254.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
   </x:si>
   <x:si>
     <x:t>MYI</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Iii In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CR6303</x:t>
   </x:si>
   <x:si>
-    <x:t>995,166</x:t>
-[...5 lines deleted...]
-    <x:t>4.85%</x:t>
+    <x:t>1,000,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,720,643.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
   </x:si>
   <x:si>
     <x:t>NUV</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Value Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ9R46</x:t>
   </x:si>
   <x:si>
-    <x:t>1,122,858</x:t>
-[...5 lines deleted...]
-    <x:t>4.65%</x:t>
+    <x:t>1,128,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,132,852.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
   </x:si>
   <x:si>
     <x:t>PML</x:t>
   </x:si>
   <x:si>
     <x:t>Pimco Municipal Income Fund Ii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F37M82</x:t>
   </x:si>
   <x:si>
-    <x:t>1,102,241</x:t>
-[...5 lines deleted...]
-    <x:t>3.65%</x:t>
+    <x:t>1,107,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,130,217.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
   </x:si>
   <x:si>
     <x:t>NXP</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Select Tax-Free Income Portfolio</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPMYC8</x:t>
   </x:si>
   <x:si>
-    <x:t>375,748</x:t>
-[...2 lines deleted...]
-    <x:t>$5,343,136.56</x:t>
+    <x:t>377,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,358,087.24</x:t>
   </x:si>
   <x:si>
     <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>MFM</x:t>
   </x:si>
   <x:si>
     <x:t>Mfs Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNZ6M0</x:t>
   </x:si>
   <x:si>
-    <x:t>972,480</x:t>
-[...2 lines deleted...]
-    <x:t>$5,251,392.00</x:t>
+    <x:t>977,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,238,092.16</x:t>
   </x:si>
   <x:si>
     <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>MMU</x:t>
   </x:si>
   <x:si>
     <x:t>Western Asset Managed Municipals Fund I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC1FN0</x:t>
   </x:si>
   <x:si>
-    <x:t>470,461</x:t>
-[...5 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>472,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,817,577.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>VMO</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Opportunity Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CT8BC6</x:t>
   </x:si>
   <x:si>
-    <x:t>461,194</x:t>
-[...5 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>463,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,490,946.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Vance Municipal Bond Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD7C95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,414,084.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>MUA</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniassets Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHYBF1</x:t>
   </x:si>
   <x:si>
-    <x:t>437,894</x:t>
-[...23 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>440,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,409,280.96</x:t>
   </x:si>
   <x:si>
     <x:t>VGM</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Trust For Investment Grade Muni</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQLM15</x:t>
   </x:si>
   <x:si>
-    <x:t>363,076</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>364,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,776,321.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>VKQ</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4S05</x:t>
   </x:si>
   <x:si>
-    <x:t>376,458</x:t>
-[...2 lines deleted...]
-    <x:t>$3,677,994.66</x:t>
+    <x:t>378,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,673,390.10</x:t>
   </x:si>
   <x:si>
     <x:t>1.67%</x:t>
   </x:si>
   <x:si>
+    <x:t>IQI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Quality Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDH0S9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,622,281.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NDMO</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Dynamic Municipal Opportunities</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VM4GS72</x:t>
   </x:si>
   <x:si>
-    <x:t>360,049</x:t>
-[...20 lines deleted...]
-    <x:t>$3,586,599.81</x:t>
+    <x:t>361,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,603,717.24</x:t>
   </x:si>
   <x:si>
     <x:t>IIM</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Value Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWHD72</x:t>
   </x:si>
   <x:si>
-    <x:t>275,375</x:t>
-[...5 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>276,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,475,716.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>LEO</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Strategic Municipals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5Y60</x:t>
   </x:si>
   <x:si>
-    <x:t>549,849</x:t>
-[...2 lines deleted...]
-    <x:t>$3,403,565.31</x:t>
+    <x:t>552,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,409,252.01</x:t>
   </x:si>
   <x:si>
     <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>AFB</x:t>
   </x:si>
   <x:si>
     <x:t>Alliancebernstein National Municipal In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTM676</x:t>
   </x:si>
   <x:si>
-    <x:t>275,135</x:t>
-[...5 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>276,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,041,379.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>NBH</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Municipal Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HYRYN7</x:t>
   </x:si>
   <x:si>
-    <x:t>287,448</x:t>
-[...2 lines deleted...]
-    <x:t>$2,956,641.26</x:t>
+    <x:t>288,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,957,946.88</x:t>
   </x:si>
   <x:si>
     <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQQTP9</x:t>
   </x:si>
   <x:si>
-    <x:t>263,726</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>265,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,872,838.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>PMO</x:t>
   </x:si>
   <x:si>
     <x:t>Putnam Municipal Opportunities Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHDPQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>261,926</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>263,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,740,057.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>PMM</x:t>
   </x:si>
   <x:si>
     <x:t>Putnam Managed Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C14561</x:t>
   </x:si>
   <x:si>
-    <x:t>408,451</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>410,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,577,682.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>DSM</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Strategic Municipal Bond Fun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2NFP5</x:t>
   </x:si>
   <x:si>
-    <x:t>433,207</x:t>
-[...2 lines deleted...]
-    <x:t>$2,525,596.81</x:t>
+    <x:t>435,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,529,307.97</x:t>
   </x:si>
   <x:si>
     <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>EOT</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance National Municipal Opportun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5LLH5</x:t>
   </x:si>
   <x:si>
-    <x:t>133,682</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>134,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,337,516.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>VKI</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Advantage Municipal Income Trus</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKYYD6</x:t>
   </x:si>
   <x:si>
-    <x:t>256,847</x:t>
-[...2 lines deleted...]
-    <x:t>$2,298,780.65</x:t>
+    <x:t>258,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,286,863.46</x:t>
   </x:si>
   <x:si>
     <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>NUW</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Municipal Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB8M05</x:t>
   </x:si>
   <x:si>
-    <x:t>154,254</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>155,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,174,790.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>KTF</x:t>
   </x:si>
   <x:si>
     <x:t>Dws Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0PD09</x:t>
   </x:si>
   <x:si>
-    <x:t>235,172</x:t>
-[...2 lines deleted...]
-    <x:t>$2,078,920.48</x:t>
+    <x:t>236,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,079,686.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>OIA</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Income Opportunities</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D10QR5</x:t>
   </x:si>
   <x:si>
-    <x:t>290,908</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>292,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,762,798.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>DMB</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Municipal Bond Infrastructur</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004H65XS1</x:t>
   </x:si>
   <x:si>
-    <x:t>161,444</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>162,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,711,610.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>BMN</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock 2037 Municipal Target Term Tr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01B6VM2H2</x:t>
   </x:si>
   <x:si>
-    <x:t>37,058</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>37,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$947,758.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>MHF</x:t>
   </x:si>
   <x:si>
     <x:t>Western Asset Municipal High Income Fun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQ9P7</x:t>
   </x:si>
   <x:si>
-    <x:t>131,835</x:t>
-[...2 lines deleted...]
-    <x:t>$899,114.70</x:t>
+    <x:t>132,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,858.89</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>Other</x:t>
-[...5 lines deleted...]
-    <x:t>$19,656.77</x:t>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,025.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$467,051.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$675,485.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -814,56 +799,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3b1d58359946a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc4aa0b5969304891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6357c3e52d4d491d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177f81e705ee47c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb127be13228543b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree8feafbb863415e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I44"/>
+  <x:dimension ref="A1:I43"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1409,732 +1394,703 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="H42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I42" s="1" t="s">
+    </x:row>
+    <x:row r="43" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A43" s="2" t="s">
         <x:v>243</x:v>
       </x:c>
-    </x:row>
-[...54 lines deleted...]
-      <x:c r="I44" s="2" t="s">
+      <x:c r="B43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A44:I44"/>
+    <x:mergeCell ref="A43:I43"/>
   </x:mergeCells>
 </x:worksheet>
 </file>