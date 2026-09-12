--- v5 (2026-08-22)
+++ v6 (2026-09-12)
@@ -1,777 +1,780 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c7195f857241bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R114a156faf35478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20260820" sheetId="1" r:id="Ree8feafbb863415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20260910" sheetId="1" r:id="Reb664fa08fdf4cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="244">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="245">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>MHD</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniholdings Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBX3V5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,423,048</x:t>
+    <x:t>1,423,065</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,265,438.64</x:t>
+    <x:t>$15,710,637.60</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.38%</x:t>
+    <x:t>7.48%</x:t>
   </x:si>
   <x:si>
     <x:t>NEA</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Quality Municipal Incom</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PC4J09</x:t>
   </x:si>
   <x:si>
-    <x:t>1,452,669</x:t>
-[...5 lines deleted...]
-    <x:t>7.34%</x:t>
+    <x:t>1,452,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,689,008.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.47%</x:t>
   </x:si>
   <x:si>
     <x:t>NAD</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Quality Municipal Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWLKT7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,324,354</x:t>
-[...5 lines deleted...]
-    <x:t>7.01%</x:t>
+    <x:t>1,324,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,488,640.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.90%</x:t>
   </x:si>
   <x:si>
     <x:t>MQY</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKP7P1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,227,707</x:t>
-[...5 lines deleted...]
-    <x:t>6.19%</x:t>
+    <x:t>1,227,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,927,912.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
   </x:si>
   <x:si>
     <x:t>NVG</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Municipal Credit Income</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBR6Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,082,718</x:t>
-[...5 lines deleted...]
-    <x:t>6.02%</x:t>
+    <x:t>1,082,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,538,024.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Municipal 2030 Target Term Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003BPLZZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>521,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,632,504.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
   </x:si>
   <x:si>
     <x:t>NZF</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Credit Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG9MK1</x:t>
   </x:si>
   <x:si>
-    <x:t>975,727</x:t>
-[...23 lines deleted...]
-    <x:t>5.33%</x:t>
+    <x:t>975,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,220,998.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
   </x:si>
   <x:si>
     <x:t>NMZ</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal High Income Opportunit</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2HL9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,085,584</x:t>
-[...5 lines deleted...]
-    <x:t>4.98%</x:t>
+    <x:t>1,085,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,356,595.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
   </x:si>
   <x:si>
     <x:t>MYI</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Iii In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CR6303</x:t>
   </x:si>
   <x:si>
-    <x:t>1,000,060</x:t>
-[...5 lines deleted...]
-    <x:t>4.86%</x:t>
+    <x:t>1,000,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,320,743.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
   </x:si>
   <x:si>
     <x:t>NUV</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Value Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ9R46</x:t>
   </x:si>
   <x:si>
-    <x:t>1,128,380</x:t>
-[...5 lines deleted...]
-    <x:t>4.60%</x:t>
+    <x:t>1,128,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,794,459.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
   </x:si>
   <x:si>
     <x:t>PML</x:t>
   </x:si>
   <x:si>
     <x:t>Pimco Municipal Income Fund Ii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F37M82</x:t>
   </x:si>
   <x:si>
-    <x:t>1,107,659</x:t>
-[...5 lines deleted...]
-    <x:t>3.69%</x:t>
+    <x:t>1,107,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,765,334.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
   </x:si>
   <x:si>
     <x:t>NXP</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Select Tax-Free Income Portfolio</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPMYC8</x:t>
   </x:si>
   <x:si>
-    <x:t>377,596</x:t>
-[...5 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>377,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,222,208.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>MFM</x:t>
   </x:si>
   <x:si>
     <x:t>Mfs Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNZ6M0</x:t>
   </x:si>
   <x:si>
-    <x:t>977,256</x:t>
-[...2 lines deleted...]
-    <x:t>$5,238,092.16</x:t>
+    <x:t>977,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,993,839.48</x:t>
   </x:si>
   <x:si>
     <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>MMU</x:t>
   </x:si>
   <x:si>
     <x:t>Western Asset Managed Municipals Fund I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC1FN0</x:t>
   </x:si>
   <x:si>
-    <x:t>472,775</x:t>
-[...5 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>472,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,548,153.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>VMO</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Opportunity Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CT8BC6</x:t>
   </x:si>
   <x:si>
-    <x:t>463,462</x:t>
-[...2 lines deleted...]
-    <x:t>$4,490,946.78</x:t>
+    <x:t>463,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,319,512.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Muniassets Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHYBF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>440,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,299,317.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Vance Municipal Bond Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD7C95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,280,927.64</x:t>
   </x:si>
   <x:si>
     <x:t>2.04%</x:t>
   </x:si>
   <x:si>
-    <x:t>EIM</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>VGM</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Trust For Investment Grade Muni</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQLM15</x:t>
   </x:si>
   <x:si>
-    <x:t>364,862</x:t>
-[...2 lines deleted...]
-    <x:t>$3,776,321.70</x:t>
+    <x:t>364,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,593,930.10</x:t>
   </x:si>
   <x:si>
     <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>VKQ</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4S05</x:t>
   </x:si>
   <x:si>
-    <x:t>378,310</x:t>
-[...2 lines deleted...]
-    <x:t>$3,673,390.10</x:t>
+    <x:t>378,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,541,028.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Quality Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDH0S9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,514,084.86</x:t>
   </x:si>
   <x:si>
     <x:t>1.67%</x:t>
   </x:si>
   <x:si>
-    <x:t>IQI</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>NDMO</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Dynamic Municipal Opportunities</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VM4GS72</x:t>
   </x:si>
   <x:si>
-    <x:t>361,819</x:t>
-[...2 lines deleted...]
-    <x:t>$3,603,717.24</x:t>
+    <x:t>361,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,412,000.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>IIM</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Value Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWHD72</x:t>
   </x:si>
   <x:si>
-    <x:t>276,729</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>276,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,345,689.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>LEO</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Strategic Municipals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5Y60</x:t>
   </x:si>
   <x:si>
-    <x:t>552,553</x:t>
-[...5 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>552,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,287,726.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>AFB</x:t>
   </x:si>
   <x:si>
     <x:t>Alliancebernstein National Municipal In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTM676</x:t>
   </x:si>
   <x:si>
-    <x:t>276,489</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>276,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,834,053.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>NBH</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Municipal Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HYRYN7</x:t>
   </x:si>
   <x:si>
-    <x:t>288,862</x:t>
-[...2 lines deleted...]
-    <x:t>$2,957,946.88</x:t>
+    <x:t>288,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,807,806.68</x:t>
   </x:si>
   <x:si>
     <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQQTP9</x:t>
   </x:si>
   <x:si>
-    <x:t>265,022</x:t>
-[...5 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>265,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,750,969.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>PMO</x:t>
   </x:si>
   <x:si>
     <x:t>Putnam Municipal Opportunities Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHDPQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>263,214</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>263,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,571,630.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>PMM</x:t>
   </x:si>
   <x:si>
     <x:t>Putnam Managed Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C14561</x:t>
   </x:si>
   <x:si>
-    <x:t>410,459</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>410,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,429,946.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>DSM</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Strategic Municipal Bond Fun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2NFP5</x:t>
   </x:si>
   <x:si>
-    <x:t>435,337</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>435,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,429,213.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VKI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Advantage Municipal Income Trus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKYYD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,206,874.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>EOT</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance National Municipal Opportun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5LLH5</x:t>
   </x:si>
   <x:si>
-    <x:t>134,340</x:t>
-[...20 lines deleted...]
-    <x:t>$2,286,863.46</x:t>
+    <x:t>134,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,189,774.60</x:t>
   </x:si>
   <x:si>
     <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>NUW</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Municipal Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB8M05</x:t>
   </x:si>
   <x:si>
-    <x:t>155,010</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>155,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,094,198.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>KTF</x:t>
   </x:si>
   <x:si>
     <x:t>Dws Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0PD09</x:t>
   </x:si>
   <x:si>
-    <x:t>236,328</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>236,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,441.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>OIA</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Income Opportunities</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D10QR5</x:t>
   </x:si>
   <x:si>
-    <x:t>292,338</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>292,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,721,894.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>DMB</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Municipal Bond Infrastructur</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004H65XS1</x:t>
   </x:si>
   <x:si>
-    <x:t>162,238</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>162,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,658,092.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>BMN</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock 2037 Municipal Target Term Tr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01B6VM2H2</x:t>
   </x:si>
   <x:si>
     <x:t>37,240</x:t>
   </x:si>
   <x:si>
-    <x:t>$947,758.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$914,242.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>MHF</x:t>
   </x:si>
   <x:si>
     <x:t>Western Asset Municipal High Income Fun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQ9P7</x:t>
   </x:si>
   <x:si>
-    <x:t>132,483</x:t>
-[...2 lines deleted...]
-    <x:t>$904,858.89</x:t>
+    <x:t>132,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$870,419.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>17,025</x:t>
+    <x:t>110</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,025.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$109.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$675,485.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$-290,433.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -799,51 +802,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177f81e705ee47c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb127be13228543b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree8feafbb863415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f519c2791a14714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R856e926b4bc54f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb664fa08fdf4cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I43"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1394,694 +1397,694 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="2" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>