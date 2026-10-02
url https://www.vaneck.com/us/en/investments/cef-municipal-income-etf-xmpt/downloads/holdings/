--- v6 (2026-09-12)
+++ v7 (2026-10-02)
@@ -1,780 +1,765 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R114a156faf35478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f5a8c3bf4e4ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20260910" sheetId="1" r:id="Reb664fa08fdf4cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20261001" sheetId="1" r:id="R82fe24b99ff043e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="245">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="240">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>NEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen AMT-Free Quality Municipal Incom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PC4J09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,501,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,136,632.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.59%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MHD</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniholdings Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBX3V5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,423,065</x:t>
-[...29 lines deleted...]
-    <x:t>7.47%</x:t>
+    <x:t>1,396,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,329,382.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.18%</x:t>
   </x:si>
   <x:si>
     <x:t>NAD</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Quality Municipal Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWLKT7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,324,373</x:t>
-[...5 lines deleted...]
-    <x:t>6.90%</x:t>
+    <x:t>1,356,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,797,374.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.92%</x:t>
   </x:si>
   <x:si>
     <x:t>MQY</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKP7P1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,227,722</x:t>
-[...5 lines deleted...]
-    <x:t>6.16%</x:t>
+    <x:t>1,226,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,211,119.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NZF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen Municipal Credit Income Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG9MK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,111,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,095,655.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
   </x:si>
   <x:si>
     <x:t>NVG</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Municipal Credit Income</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBR6Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,082,731</x:t>
-[...5 lines deleted...]
-    <x:t>5.97%</x:t>
+    <x:t>1,074,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,399,564.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
   </x:si>
   <x:si>
     <x:t>BTT</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Municipal 2030 Target Term Tr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003BPLZZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>521,871</x:t>
-[...23 lines deleted...]
-    <x:t>5.34%</x:t>
+    <x:t>509,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,185,743.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
   </x:si>
   <x:si>
     <x:t>NMZ</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal High Income Opportunit</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2HL9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,085,597</x:t>
-[...5 lines deleted...]
-    <x:t>4.93%</x:t>
+    <x:t>1,086,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,665,684.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
   </x:si>
   <x:si>
     <x:t>MYI</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Iii In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CR6303</x:t>
   </x:si>
   <x:si>
-    <x:t>1,000,072</x:t>
-[...5 lines deleted...]
-    <x:t>4.91%</x:t>
+    <x:t>987,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,615,678.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
   </x:si>
   <x:si>
     <x:t>NUV</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Value Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ9R46</x:t>
   </x:si>
   <x:si>
-    <x:t>1,128,394</x:t>
-[...5 lines deleted...]
-    <x:t>4.66%</x:t>
+    <x:t>1,149,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,479,580.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
   </x:si>
   <x:si>
     <x:t>PML</x:t>
   </x:si>
   <x:si>
     <x:t>Pimco Municipal Income Fund Ii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F37M82</x:t>
   </x:si>
   <x:si>
-    <x:t>1,107,672</x:t>
-[...5 lines deleted...]
-    <x:t>3.70%</x:t>
+    <x:t>1,105,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,161,585.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Muniassets Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHYBF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,047,580.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>NXP</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Select Tax-Free Income Portfolio</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPMYC8</x:t>
   </x:si>
   <x:si>
-    <x:t>377,600</x:t>
-[...5 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>380,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,065,516.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
   </x:si>
   <x:si>
     <x:t>MFM</x:t>
   </x:si>
   <x:si>
     <x:t>Mfs Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNZ6M0</x:t>
   </x:si>
   <x:si>
-    <x:t>977,268</x:t>
-[...2 lines deleted...]
-    <x:t>$4,993,839.48</x:t>
+    <x:t>974,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,745,576.37</x:t>
   </x:si>
   <x:si>
     <x:t>2.38%</x:t>
   </x:si>
   <x:si>
+    <x:t>EIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Vance Municipal Bond Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD7C95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,504,509.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MMU</x:t>
   </x:si>
   <x:si>
     <x:t>Western Asset Managed Municipals Fund I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC1FN0</x:t>
   </x:si>
   <x:si>
-    <x:t>472,781</x:t>
-[...2 lines deleted...]
-    <x:t>$4,548,153.22</x:t>
+    <x:t>485,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,318,601.98</x:t>
   </x:si>
   <x:si>
     <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>VMO</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Opportunity Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CT8BC6</x:t>
   </x:si>
   <x:si>
-    <x:t>463,467</x:t>
-[...41 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>455,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,841,171.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen Dynamic Municipal Opportunities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VM4GS72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>427,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,804,801.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bny Mellon Strategic Municipals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN5Y60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>610,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,404,631.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VKQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Municipal Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4S05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,177,246.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>VGM</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Trust For Investment Grade Muni</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQLM15</x:t>
   </x:si>
   <x:si>
-    <x:t>364,866</x:t>
-[...23 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>319,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,794,023.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliancebernstein National Municipal In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DTM676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,681,392.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>IQI</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Quality Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDH0S9</x:t>
   </x:si>
   <x:si>
-    <x:t>360,789</x:t>
-[...23 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>300,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,641,717.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Municipal Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HYRYN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,609,466.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bny Mellon Strategic Municipal Bond Fun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2NFP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>485,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,519,911.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>IIM</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Value Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWHD72</x:t>
   </x:si>
   <x:si>
-    <x:t>276,732</x:t>
-[...59 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>233,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,500,936.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Putnam Municipal Opportunities Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHDPQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,428,461.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQQTP9</x:t>
   </x:si>
   <x:si>
-    <x:t>265,026</x:t>
-[...23 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>235,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,165,293.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dws Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0PD09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,160,099.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Vance National Municipal Opportun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5LLH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,128,252.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>PMM</x:t>
   </x:si>
   <x:si>
     <x:t>Putnam Managed Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C14561</x:t>
   </x:si>
   <x:si>
-    <x:t>410,464</x:t>
-[...20 lines deleted...]
-    <x:t>$2,429,213.94</x:t>
+    <x:t>378,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,119,443.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen AMT-Free Municipal Value Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB8M05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,093,661.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Municipal Income Opportunities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D10QR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,851,873.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>VKI</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Advantage Municipal Income Trus</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKYYD6</x:t>
   </x:si>
   <x:si>
-    <x:t>258,114</x:t>
-[...77 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>229,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,711,503.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>DMB</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Municipal Bond Infrastructur</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004H65XS1</x:t>
   </x:si>
   <x:si>
-    <x:t>162,240</x:t>
-[...23 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>179,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,682,458.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>MHF</x:t>
   </x:si>
   <x:si>
     <x:t>Western Asset Municipal High Income Fun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQ9P7</x:t>
   </x:si>
   <x:si>
-    <x:t>132,484</x:t>
-[...2 lines deleted...]
-    <x:t>$870,419.88</x:t>
+    <x:t>134,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$810,496.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>110</x:t>
+    <x:t>4,831,997</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$109.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$4,831,997.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-290,433.07</x:t>
-[...2 lines deleted...]
-    <x:t>-0.14%</x:t>
+    <x:t>$-5,274,392.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -802,56 +787,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f519c2791a14714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R856e926b4bc54f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb664fa08fdf4cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73317e1473d49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R63bf342e354a41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R82fe24b99ff043e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I43"/>
+  <x:dimension ref="A1:I42"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1745,355 +1730,326 @@
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="H41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I41" s="1" t="s">
+    </x:row>
+    <x:row r="42" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A42" s="2" t="s">
         <x:v>239</x:v>
       </x:c>
-    </x:row>
-[...54 lines deleted...]
-      <x:c r="I43" s="2" t="s">
+      <x:c r="B42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A43:I43"/>
+    <x:mergeCell ref="A42:I42"/>
   </x:mergeCells>
 </x:worksheet>
 </file>