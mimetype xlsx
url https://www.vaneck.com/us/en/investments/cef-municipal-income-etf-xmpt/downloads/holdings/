--- v7 (2026-10-02)
+++ v8 (2026-10-24)
@@ -1,765 +1,747 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f5a8c3bf4e4ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R061cd241c9cd414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20261001" sheetId="1" r:id="R82fe24b99ff043e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XMPT_asof_20261022" sheetId="1" r:id="R5aaa664e39ac46cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="240">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="234">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NEA</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Quality Municipal Incom</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PC4J09</x:t>
   </x:si>
   <x:si>
-    <x:t>1,501,650</x:t>
+    <x:t>1,462,034</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,136,632.00</x:t>
+    <x:t>$14,825,024.76</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.59%</x:t>
+    <x:t>7.40%</x:t>
   </x:si>
   <x:si>
     <x:t>MHD</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniholdings Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBX3V5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,396,626</x:t>
-[...5 lines deleted...]
-    <x:t>7.18%</x:t>
+    <x:t>1,359,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,359,414.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.17%</x:t>
   </x:si>
   <x:si>
     <x:t>NAD</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Quality Municipal Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWLKT7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,356,674</x:t>
-[...5 lines deleted...]
-    <x:t>6.92%</x:t>
+    <x:t>1,320,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,816,467.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.90%</x:t>
   </x:si>
   <x:si>
     <x:t>MQY</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKP7P1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,226,016</x:t>
-[...5 lines deleted...]
-    <x:t>6.12%</x:t>
+    <x:t>1,193,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,366,545.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.17%</x:t>
   </x:si>
   <x:si>
     <x:t>NZF</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Credit Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG9MK1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,111,733</x:t>
-[...5 lines deleted...]
-    <x:t>6.06%</x:t>
+    <x:t>1,082,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,960,398.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
   </x:si>
   <x:si>
     <x:t>NVG</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Municipal Credit Income</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBR6Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,074,417</x:t>
-[...5 lines deleted...]
-    <x:t>5.72%</x:t>
+    <x:t>1,046,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,391,876.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
   </x:si>
   <x:si>
     <x:t>BTT</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Municipal 2030 Target Term Tr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003BPLZZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>509,369</x:t>
-[...5 lines deleted...]
-    <x:t>5.61%</x:t>
+    <x:t>495,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,935,521.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
   </x:si>
   <x:si>
     <x:t>NMZ</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal High Income Opportunit</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2HL9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,086,032</x:t>
-[...5 lines deleted...]
-    <x:t>4.85%</x:t>
+    <x:t>1,057,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,569,415.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>MYI</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniyield Quality Fund Iii In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CR6303</x:t>
   </x:si>
   <x:si>
-    <x:t>987,236</x:t>
-[...5 lines deleted...]
-    <x:t>4.82%</x:t>
+    <x:t>961,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,419,809.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
   </x:si>
   <x:si>
     <x:t>NUV</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Municipal Value Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ9R46</x:t>
   </x:si>
   <x:si>
-    <x:t>1,149,040</x:t>
-[...5 lines deleted...]
-    <x:t>4.75%</x:t>
+    <x:t>1,118,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,386,144.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
   </x:si>
   <x:si>
     <x:t>PML</x:t>
   </x:si>
   <x:si>
     <x:t>Pimco Municipal Income Fund Ii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F37M82</x:t>
   </x:si>
   <x:si>
-    <x:t>1,105,183</x:t>
-[...5 lines deleted...]
-    <x:t>3.59%</x:t>
+    <x:t>1,076,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,327,825.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
   </x:si>
   <x:si>
     <x:t>MUA</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Muniassets Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHYBF1</x:t>
   </x:si>
   <x:si>
-    <x:t>635,918</x:t>
-[...5 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>619,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,993,130.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>NXP</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Select Tax-Free Income Portfolio</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPMYC8</x:t>
   </x:si>
   <x:si>
-    <x:t>380,294</x:t>
-[...5 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>370,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,905,998.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>MFM</x:t>
   </x:si>
   <x:si>
     <x:t>Mfs Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNZ6M0</x:t>
   </x:si>
   <x:si>
-    <x:t>974,451</x:t>
-[...5 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>948,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,819,639.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Asset Managed Municipals Fund I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC1FN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,476,888.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>EIM</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance Municipal Bond Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7C95</x:t>
   </x:si>
   <x:si>
-    <x:t>500,501</x:t>
-[...20 lines deleted...]
-    <x:t>$4,318,601.98</x:t>
+    <x:t>487,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,346,644.64</x:t>
   </x:si>
   <x:si>
     <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>VMO</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Opportunity Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CT8BC6</x:t>
   </x:si>
   <x:si>
-    <x:t>455,655</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>443,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,890,670.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>NDMO</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Dynamic Municipal Opportunities</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VM4GS72</x:t>
   </x:si>
   <x:si>
-    <x:t>427,026</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>415,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,816,612.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>LEO</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Strategic Municipals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5Y60</x:t>
   </x:si>
   <x:si>
-    <x:t>610,149</x:t>
-[...5 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>594,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,386,067.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>VKQ</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4S05</x:t>
   </x:si>
   <x:si>
-    <x:t>374,234</x:t>
-[...5 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>364,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,250,171.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>VGM</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Trust For Investment Grade Muni</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQLM15</x:t>
   </x:si>
   <x:si>
-    <x:t>319,317</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>310,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,835,444.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>AFB</x:t>
   </x:si>
   <x:si>
     <x:t>Alliancebernstein National Municipal In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTM676</x:t>
   </x:si>
   <x:si>
-    <x:t>281,955</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>274,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,723,248.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>IQI</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Quality Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDH0S9</x:t>
   </x:si>
   <x:si>
-    <x:t>300,879</x:t>
-[...2 lines deleted...]
-    <x:t>$2,641,717.62</x:t>
+    <x:t>292,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,645,338.50</x:t>
   </x:si>
   <x:si>
     <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>NBH</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Municipal Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HYRYN7</x:t>
   </x:si>
   <x:si>
-    <x:t>287,703</x:t>
-[...2 lines deleted...]
-    <x:t>$2,609,466.21</x:t>
+    <x:t>280,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,619,075.25</x:t>
   </x:si>
   <x:si>
     <x:t>1.31%</x:t>
   </x:si>
   <x:si>
+    <x:t>IIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Value Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWHD72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,573,914.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Putnam Municipal Opportunities Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHDPQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,550,175.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
     <x:t>DSM</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Strategic Municipal Bond Fun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2NFP5</x:t>
   </x:si>
   <x:si>
-    <x:t>485,532</x:t>
-[...2 lines deleted...]
-    <x:t>$2,519,911.08</x:t>
+    <x:t>472,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,519,592.27</x:t>
   </x:si>
   <x:si>
     <x:t>1.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>IIM</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>EVN</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQQTP9</x:t>
   </x:si>
   <x:si>
-    <x:t>235,358</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>229,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,234,271.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Putnam Managed Municipal Income Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C14561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>368,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,209,876.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>KTF</x:t>
   </x:si>
   <x:si>
     <x:t>Dws Municipal Income Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0PD09</x:t>
   </x:si>
   <x:si>
-    <x:t>266,679</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>259,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,118,670.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>EOT</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Vance National Municipal Opportun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5LLH5</x:t>
   </x:si>
   <x:si>
-    <x:t>137,751</x:t>
-[...23 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>134,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,097,683.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>NUW</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen AMT-Free Municipal Value Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB8M05</x:t>
   </x:si>
   <x:si>
-    <x:t>157,893</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>153,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,073,736.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VKI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Advantage Municipal Income Trus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKYYD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,842,640.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>OIA</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Municipal Income Opportunities</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D10QR5</x:t>
   </x:si>
   <x:si>
-    <x:t>322,626</x:t>
-[...23 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>314,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,803,014.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>DMB</x:t>
   </x:si>
   <x:si>
     <x:t>Bny Mellon Municipal Bond Infrastructur</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004H65XS1</x:t>
   </x:si>
   <x:si>
-    <x:t>179,558</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>174,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,749,918.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>MHF</x:t>
   </x:si>
   <x:si>
     <x:t>Western Asset Municipal High Income Fun</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQ9P7</x:t>
   </x:si>
   <x:si>
-    <x:t>134,634</x:t>
-[...23 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>131,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$869,853.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-5,274,392.44</x:t>
-[...2 lines deleted...]
-    <x:t>-2.64%</x:t>
+    <x:t>$646,931.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -787,59 +769,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73317e1473d49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R63bf342e354a41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R82fe24b99ff043e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d11e3358864de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbb77d87b54344815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5aaa664e39ac46cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I42"/>
+  <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="16" customWidth="1"/>
+    <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1941,115 +1923,86 @@
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="G40" s="1" t="s">
+    </x:row>
+    <x:row r="41" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A41" s="2" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="H40" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="I42" s="2" t="s">
+      <x:c r="B41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A42:I42"/>
+    <x:mergeCell ref="A41:I41"/>
   </x:mergeCells>
 </x:worksheet>
 </file>