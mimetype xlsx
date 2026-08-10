--- v0 (2026-07-15)
+++ v1 (2026-08-10)
@@ -1,182 +1,713 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ec12c4697c430d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R427a6f0dc6a24c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHC_asof_07_14_26" sheetId="1" r:id="Rc399631162bc432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHC_asof_08_07_26" sheetId="1" r:id="R3defdc417b2f4abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="165">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="480" uniqueCount="338">
   <x:si>
     <x:t>VanEck China Semiconductor ETF  - SMHC</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Change</x:t>
   </x:si>
   <x:si>
     <x:t>% Change</x:t>
   </x:si>
   <x:si>
     <x:t>Last Trade</x:t>
   </x:si>
   <x:si>
     <x:t>Volume</x:t>
   </x:si>
   <x:si>
     <x:t>Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>% Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>AUM</x:t>
   </x:si>
   <x:si>
     <x:t>Index Level</x:t>
   </x:si>
   <x:si>
+    <x:t>08/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50.4200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,210,011.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,419.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48.3548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,177,389.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,338.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47.2576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,628,806.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,304.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/04/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45.8231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,493,884.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,189.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43.1538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,892,291.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,044.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45.2819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,753,705.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,163.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43.6151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>734,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,049,527.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,081.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45.6634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,839,795.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,237.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47.5936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-7.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,456,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,679,044.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,283.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51.7144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,071,907.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,520.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/26/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51.2777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,652,517.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,480.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/23/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50.6912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,746,362.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,476.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53.3106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,259,417.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,569.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54.5769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,375,036.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,626.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49.1683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,797,116.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,386.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/19/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51.5409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,238,979.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,468.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/18/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-6.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54.9756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,419,568.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,671.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57.6490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-5.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190,241,735.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,788.39</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t>60.7326</x:t>
   </x:si>
   <x:si>
-    <x:t>3.13</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>5.44</x:t>
   </x:si>
   <x:si>
     <x:t>60.93</x:t>
   </x:si>
   <x:si>
     <x:t>20,613</x:t>
   </x:si>
   <x:si>
-    <x:t>0.19</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.32</x:t>
   </x:si>
   <x:si>
     <x:t>200,417,496.18</x:t>
   </x:si>
   <x:si>
     <x:t>2,915.30</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t>57.5978</x:t>
   </x:si>
   <x:si>
     <x:t>-3.13</x:t>
   </x:si>
   <x:si>
     <x:t>-5.15</x:t>
   </x:si>
   <x:si>
     <x:t>58.00</x:t>
   </x:si>
   <x:si>
     <x:t>35,626</x:t>
   </x:si>
   <x:si>
-    <x:t>0.40</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>190,072,682.97</x:t>
   </x:si>
   <x:si>
     <x:t>2,792.93</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t>60.7277</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>61.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.93</x:t>
   </x:si>
   <x:si>
     <x:t>200,401,294.92</x:t>
   </x:si>
   <x:si>
     <x:t>2,893.59</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>-3.08</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-4.83</x:t>
   </x:si>
   <x:si>
     <x:t>59,301</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t>63.8079</x:t>
   </x:si>
   <x:si>
     <x:t>5.10</x:t>
   </x:si>
   <x:si>
     <x:t>8.69</x:t>
   </x:si>
   <x:si>
     <x:t>64.32</x:t>
   </x:si>
   <x:si>
     <x:t>63,397</x:t>
   </x:si>
   <x:si>
     <x:t>0.51</x:t>
@@ -187,104 +718,95 @@
   <x:si>
     <x:t>210,565,917.63</x:t>
   </x:si>
   <x:si>
     <x:t>3,056.69</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>58.7061</x:t>
   </x:si>
   <x:si>
     <x:t>-0.64</x:t>
   </x:si>
   <x:si>
     <x:t>-1.08</x:t>
   </x:si>
   <x:si>
     <x:t>58.99</x:t>
   </x:si>
   <x:si>
     <x:t>39,606</x:t>
   </x:si>
   <x:si>
-    <x:t>0.29</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.49</x:t>
   </x:si>
   <x:si>
     <x:t>187,859,492.54</x:t>
   </x:si>
   <x:si>
     <x:t>2,823.10</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>59.3482</x:t>
   </x:si>
   <x:si>
     <x:t>-0.19</x:t>
   </x:si>
   <x:si>
     <x:t>-0.33</x:t>
   </x:si>
   <x:si>
     <x:t>59.32</x:t>
   </x:si>
   <x:si>
     <x:t>12,471</x:t>
   </x:si>
   <x:si>
     <x:t>-0.03</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.05</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>189,914,179.08</x:t>
   </x:si>
   <x:si>
     <x:t>2,857.54</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>59.5420</x:t>
   </x:si>
   <x:si>
     <x:t>0.18</x:t>
   </x:si>
   <x:si>
-    <x:t>0.30</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>59.39</x:t>
   </x:si>
   <x:si>
     <x:t>100,446</x:t>
   </x:si>
   <x:si>
     <x:t>-0.15</x:t>
   </x:si>
   <x:si>
     <x:t>-0.25</x:t>
   </x:si>
   <x:si>
     <x:t>190,534,446.56</x:t>
   </x:si>
   <x:si>
     <x:t>2,853.78</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t>59.3630</x:t>
   </x:si>
   <x:si>
     <x:t>59.44</x:t>
@@ -443,53 +965,50 @@
     <x:t>-2.08</x:t>
   </x:si>
   <x:si>
     <x:t>50,206</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t>64.3995</x:t>
   </x:si>
   <x:si>
     <x:t>3.40</x:t>
   </x:si>
   <x:si>
     <x:t>5.58</x:t>
   </x:si>
   <x:si>
     <x:t>65.32</x:t>
   </x:si>
   <x:si>
     <x:t>81,342</x:t>
   </x:si>
   <x:si>
     <x:t>0.92</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>1.43</x:t>
   </x:si>
   <x:si>
     <x:t>3,219,975.31</x:t>
   </x:si>
   <x:si>
     <x:t>3,118.50</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t>60.9977</x:t>
   </x:si>
   <x:si>
     <x:t>3.54</x:t>
   </x:si>
   <x:si>
     <x:t>60.85</x:t>
   </x:si>
   <x:si>
     <x:t>6,308</x:t>
   </x:si>
   <x:si>
     <x:t>-0.14</x:t>
   </x:si>
@@ -565,56 +1084,56 @@
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="5">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3172f427db4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ref73f13735e74c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc399631162bc432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1271f19b49be41a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R722fd902ba764a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3defdc417b2f4abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J25"/>
+  <x:dimension ref="A1:J49"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="14" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="15" customWidth="1"/>
     <x:col min="7" max="7" width="24" customWidth="1"/>
     <x:col min="8" max="8" width="26" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="18" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
@@ -729,654 +1248,1422 @@
       </x:c>
       <x:c r="I4" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="J4" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10" ht="15" customHeight="1">
       <x:c r="A5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C5" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D5" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E5" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F5" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G5" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H5" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C6" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D6" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E6" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F6" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G6" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H6" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I6" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J6" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C7" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D7" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E7" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F7" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G7" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H7" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J7" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C8" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D8" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E8" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F8" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G8" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H8" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I8" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J8" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C9" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D9" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H9" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J9" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G10" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H10" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
+      <x:c r="I10" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C10" s="4" t="s">
+      <x:c r="J10" s="4" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="B11" s="1" t="s">
+      <x:c r="D11" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C11" s="4" t="s">
+      <x:c r="E11" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D11" s="4" t="s">
+      <x:c r="F11" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E11" s="4" t="s">
+      <x:c r="G11" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="F11" s="4" t="s">
+      <x:c r="H11" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="G11" s="4" t="s">
+      <x:c r="I11" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="H11" s="4" t="s">
+      <x:c r="J11" s="4" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B12" s="1" t="s">
+      <x:c r="D12" s="4" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="E12" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F12" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G12" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H12" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I12" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J12" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C13" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D13" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E13" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F13" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G13" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H13" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J13" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C14" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D14" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E14" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F14" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G14" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H14" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I14" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J14" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C15" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D15" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E15" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F15" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G15" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H15" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J15" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C16" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D16" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E16" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F16" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G16" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H16" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I16" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J16" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C17" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D17" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E17" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F17" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G17" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H17" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J17" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C18" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D18" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E18" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F18" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G18" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H18" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I18" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J18" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C19" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D19" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E19" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F19" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G19" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H19" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J19" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C20" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D20" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E20" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F20" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G20" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H20" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I20" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J20" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C21" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D21" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E21" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F21" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G21" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H21" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J21" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C22" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D22" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E22" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F22" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G22" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H22" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I22" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J22" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C23" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D23" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E23" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F23" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G23" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H23" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J23" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C24" s="4" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D24" s="4" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E24" s="4" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F24" s="4" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="G24" s="4" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H24" s="4" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="I24" s="4" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="J24" s="4" t="s">
+        <x:v>171</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A25" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E25" s="4" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F25" s="4" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="G25" s="4" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H25" s="4" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="I25" s="4" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="J25" s="4" t="s">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A26" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C26" s="4" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D26" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F26" s="4" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="G26" s="4" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H26" s="4" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="I26" s="4" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="J26" s="4" t="s">
+        <x:v>195</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A27" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D27" s="4" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E27" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="F27" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="G27" s="4" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H27" s="4" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="I27" s="4" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="J27" s="4" t="s">
+        <x:v>203</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A28" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C28" s="4" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D28" s="4" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E28" s="4" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F28" s="4" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="G28" s="4" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H28" s="4" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="I28" s="4" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="J28" s="4" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A29" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E29" s="4" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F29" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G29" s="4" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H29" s="4" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="I29" s="4" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="J29" s="4" t="s">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A30" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C30" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D30" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E30" s="4" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F30" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G30" s="4" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H30" s="4" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="I30" s="4" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="J30" s="4" t="s">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A31" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C31" s="4" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D31" s="4" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E31" s="4" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F31" s="4" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="G31" s="4" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H31" s="4" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="I31" s="4" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="J31" s="4" t="s">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A32" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C32" s="4" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D32" s="4" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E32" s="4" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F32" s="4" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="G32" s="4" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H32" s="4" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="I32" s="4" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="J32" s="4" t="s">
+        <x:v>232</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A33" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C33" s="4" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D33" s="4" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E33" s="4" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F33" s="4" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="G33" s="4" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="H33" s="4" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I33" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="J33" s="4" t="s">
+        <x:v>241</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A34" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C34" s="4" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D34" s="4" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E34" s="4" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="F34" s="4" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="G34" s="4" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H34" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I34" s="4" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="J34" s="4" t="s">
+        <x:v>250</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A35" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C35" s="4" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D35" s="4" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E35" s="4" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F35" s="4" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="G35" s="4" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H35" s="4" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="I35" s="4" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="J35" s="4" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A36" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C36" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D36" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E36" s="4" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="F36" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G36" s="4" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H36" s="4" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="I36" s="4" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="J36" s="4" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A37" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C37" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D37" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E37" s="4" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="F37" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G37" s="4" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H37" s="4" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="I37" s="4" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="J37" s="4" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A38" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C38" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D38" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E38" s="4" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="F38" s="4" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="G38" s="4" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H38" s="4" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="I38" s="4" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="J38" s="4" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A39" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C39" s="4" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D39" s="4" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E39" s="4" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="F39" s="4" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="G39" s="4" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H39" s="4" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="I39" s="4" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="J39" s="4" t="s">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A40" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C40" s="4" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D40" s="4" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E40" s="4" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F40" s="4" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="G40" s="4" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="H40" s="4" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="I40" s="4" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="J40" s="4" t="s">
+        <x:v>284</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A41" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C41" s="4" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D41" s="4" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E41" s="4" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F41" s="4" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="G41" s="4" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H41" s="4" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="I41" s="4" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="J41" s="4" t="s">
+        <x:v>284</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A42" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C42" s="4" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D42" s="4" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E42" s="4" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F42" s="4" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="G42" s="4" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="H42" s="4" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="I42" s="4" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="J42" s="4" t="s">
+        <x:v>303</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A43" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C43" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D43" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E43" s="4" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F43" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G43" s="4" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H43" s="4" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="I43" s="4" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="J43" s="4" t="s">
+        <x:v>309</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A44" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C44" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D44" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E44" s="4" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F44" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G44" s="4" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H44" s="4" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="I44" s="4" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="J44" s="4" t="s">
+        <x:v>309</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A45" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C45" s="4" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D45" s="4" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E45" s="4" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F45" s="4" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="G45" s="4" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H45" s="4" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="I45" s="4" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="J45" s="4" t="s">
+        <x:v>309</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A46" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C46" s="4" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D46" s="4" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E46" s="4" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F46" s="4" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="G46" s="4" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="H46" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D24" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="F24" s="4" t="s">
+      <x:c r="I46" s="4" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="J46" s="4" t="s">
+        <x:v>323</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A47" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C47" s="4" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D47" s="4" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E47" s="4" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="F47" s="4" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="G47" s="4" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H47" s="4" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I47" s="4" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="J47" s="4" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A48" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C48" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D48" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E48" s="4" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="F48" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G24" s="4" t="s">
-[...9 lines deleted...]
-        <x:v>164</x:v>
+      <x:c r="G48" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H48" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I48" s="4" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="J48" s="4" t="s">
+        <x:v>337</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="A1:J1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>