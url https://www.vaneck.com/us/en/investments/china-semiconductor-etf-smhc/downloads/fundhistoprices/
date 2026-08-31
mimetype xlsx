--- v1 (2026-08-10)
+++ v2 (2026-08-31)
@@ -1,116 +1,581 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R427a6f0dc6a24c81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60948d8b83704e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHC_asof_08_07_26" sheetId="1" r:id="R3defdc417b2f4abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHC_asof_08_28_26" sheetId="1" r:id="R4a07d6c8acd2470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="480" uniqueCount="338">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="690" uniqueCount="480">
   <x:si>
     <x:t>VanEck China Semiconductor ETF  - SMHC</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Change</x:t>
   </x:si>
   <x:si>
     <x:t>% Change</x:t>
   </x:si>
   <x:si>
     <x:t>Last Trade</x:t>
   </x:si>
   <x:si>
     <x:t>Volume</x:t>
   </x:si>
   <x:si>
     <x:t>Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>% Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>AUM</x:t>
   </x:si>
   <x:si>
     <x:t>Index Level</x:t>
   </x:si>
   <x:si>
+    <x:t>08/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46.2827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,455,508.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>n.a.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47.8189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,300,378.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46.0733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,340,315.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,246.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45.7672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,171,940.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,224.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/24/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45.5897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,074,358.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,224.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/23/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47.5039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,252,698.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,314.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/22/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46.5998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,619,836.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,279.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47.6117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-6.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,328,162.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,291.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/18/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51.0477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,733,420.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,487.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/17/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51.6514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,155,955.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,511.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/16/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49.5235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,666,457.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,396.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49.3949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,576,408.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,377.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50.0725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,050,751.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,409.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48.6861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,080,242.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,360.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49.2920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,504,431.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,389.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50.4200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,210,011.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,419.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/08/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/07/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>50.4200</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2.07</x:t>
   </x:si>
   <x:si>
     <x:t>4.27</x:t>
   </x:si>
   <x:si>
-    <x:t>50.37</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>55,725</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.05</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>08/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>48.3548</x:t>
   </x:si>
   <x:si>
     <x:t>1.10</x:t>
   </x:si>
   <x:si>
     <x:t>2.32</x:t>
   </x:si>
   <x:si>
     <x:t>48.60</x:t>
   </x:si>
   <x:si>
     <x:t>25,547</x:t>
   </x:si>
   <x:si>
     <x:t>0.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.50</x:t>
   </x:si>
   <x:si>
     <x:t>24,177,389.43</x:t>
@@ -142,101 +607,89 @@
   <x:si>
     <x:t>23,628,806.78</x:t>
   </x:si>
   <x:si>
     <x:t>2,304.70</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t>45.8231</x:t>
   </x:si>
   <x:si>
     <x:t>2.67</x:t>
   </x:si>
   <x:si>
     <x:t>6.19</x:t>
   </x:si>
   <x:si>
     <x:t>45.69</x:t>
   </x:si>
   <x:si>
     <x:t>27,012</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.13</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.29</x:t>
   </x:si>
   <x:si>
     <x:t>27,493,884.90</x:t>
   </x:si>
   <x:si>
     <x:t>2,189.06</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t>43.1538</x:t>
   </x:si>
   <x:si>
-    <x:t>-2.13</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-4.70</x:t>
   </x:si>
   <x:si>
     <x:t>43.15</x:t>
   </x:si>
   <x:si>
     <x:t>23,156</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.01</x:t>
   </x:si>
   <x:si>
     <x:t>25,892,291.24</x:t>
   </x:si>
   <x:si>
     <x:t>2,044.82</x:t>
   </x:si>
   <x:si>
     <x:t>08/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t>45.2819</x:t>
   </x:si>
   <x:si>
-    <x:t>0</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>44.01</x:t>
   </x:si>
   <x:si>
     <x:t>-1.27</x:t>
   </x:si>
   <x:si>
     <x:t>-2.81</x:t>
   </x:si>
   <x:si>
     <x:t>40,753,705.13</x:t>
   </x:si>
   <x:si>
     <x:t>2,163.63</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>1.67</x:t>
   </x:si>
   <x:si>
     <x:t>3.82</x:t>
@@ -370,53 +823,50 @@
   <x:si>
     <x:t>51.2777</x:t>
   </x:si>
   <x:si>
     <x:t>50.79</x:t>
   </x:si>
   <x:si>
     <x:t>-0.49</x:t>
   </x:si>
   <x:si>
     <x:t>-0.95</x:t>
   </x:si>
   <x:si>
     <x:t>166,652,517.58</x:t>
   </x:si>
   <x:si>
     <x:t>2,480.63</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>0.59</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1.16</x:t>
   </x:si>
   <x:si>
     <x:t>144,801</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t>50.6912</x:t>
   </x:si>
   <x:si>
     <x:t>-2.62</x:t>
   </x:si>
   <x:si>
     <x:t>-4.91</x:t>
   </x:si>
   <x:si>
     <x:t>51.21</x:t>
   </x:si>
   <x:si>
     <x:t>25,846</x:t>
   </x:si>
   <x:si>
     <x:t>0.52</x:t>
@@ -508,125 +958,116 @@
   <x:si>
     <x:t>0.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.41</x:t>
   </x:si>
   <x:si>
     <x:t>159,797,116.20</x:t>
   </x:si>
   <x:si>
     <x:t>2,386.57</x:t>
   </x:si>
   <x:si>
     <x:t>07/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t>51.5409</x:t>
   </x:si>
   <x:si>
     <x:t>51.38</x:t>
   </x:si>
   <x:si>
     <x:t>-0.16</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.31</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>175,238,979.15</x:t>
   </x:si>
   <x:si>
     <x:t>2,468.82</x:t>
   </x:si>
   <x:si>
     <x:t>07/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t>-3.43</x:t>
   </x:si>
   <x:si>
     <x:t>-6.25</x:t>
   </x:si>
   <x:si>
     <x:t>94,432</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t>54.9756</x:t>
   </x:si>
   <x:si>
     <x:t>-2.67</x:t>
   </x:si>
   <x:si>
     <x:t>-4.64</x:t>
   </x:si>
   <x:si>
     <x:t>33,420</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.22</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.39</x:t>
   </x:si>
   <x:si>
     <x:t>181,419,568.79</x:t>
   </x:si>
   <x:si>
     <x:t>2,671.59</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t>57.6490</x:t>
   </x:si>
   <x:si>
     <x:t>-3.08</x:t>
   </x:si>
   <x:si>
     <x:t>-5.08</x:t>
   </x:si>
   <x:si>
     <x:t>57.82</x:t>
   </x:si>
   <x:si>
     <x:t>92,162</x:t>
   </x:si>
   <x:si>
     <x:t>0.17</x:t>
   </x:si>
   <x:si>
-    <x:t>0.30</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>190,241,735.62</x:t>
   </x:si>
   <x:si>
     <x:t>2,788.39</x:t>
   </x:si>
   <x:si>
     <x:t>07/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t>60.7326</x:t>
   </x:si>
   <x:si>
     <x:t>5.44</x:t>
   </x:si>
   <x:si>
     <x:t>60.93</x:t>
   </x:si>
   <x:si>
     <x:t>20,613</x:t>
   </x:si>
   <x:si>
     <x:t>0.32</x:t>
   </x:si>
   <x:si>
     <x:t>200,417,496.18</x:t>
@@ -760,83 +1201,74 @@
   <x:si>
     <x:t>-0.33</x:t>
   </x:si>
   <x:si>
     <x:t>59.32</x:t>
   </x:si>
   <x:si>
     <x:t>12,471</x:t>
   </x:si>
   <x:si>
     <x:t>-0.03</x:t>
   </x:si>
   <x:si>
     <x:t>189,914,179.08</x:t>
   </x:si>
   <x:si>
     <x:t>2,857.54</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>59.5420</x:t>
   </x:si>
   <x:si>
-    <x:t>0.18</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>59.39</x:t>
   </x:si>
   <x:si>
     <x:t>100,446</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.15</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.25</x:t>
   </x:si>
   <x:si>
     <x:t>190,534,446.56</x:t>
   </x:si>
   <x:si>
     <x:t>2,853.78</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t>59.3630</x:t>
   </x:si>
   <x:si>
     <x:t>59.44</x:t>
   </x:si>
   <x:si>
-    <x:t>0.08</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.14</x:t>
   </x:si>
   <x:si>
     <x:t>189,961,649.04</x:t>
   </x:si>
   <x:si>
     <x:t>2,875.11</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t>190,409</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t>-6.14</x:t>
   </x:si>
   <x:si>
     <x:t>-9.37</x:t>
@@ -874,78 +1306,72 @@
   <x:si>
     <x:t>209,608,005.36</x:t>
   </x:si>
   <x:si>
     <x:t>3,241.60</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>68.1123</x:t>
   </x:si>
   <x:si>
     <x:t>2.97</x:t>
   </x:si>
   <x:si>
     <x:t>4.55</x:t>
   </x:si>
   <x:si>
     <x:t>67.75</x:t>
   </x:si>
   <x:si>
     <x:t>49,327</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.36</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.53</x:t>
   </x:si>
   <x:si>
     <x:t>6,811,227.16</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t>65.1463</x:t>
   </x:si>
   <x:si>
     <x:t>2.08</x:t>
   </x:si>
   <x:si>
     <x:t>3.30</x:t>
   </x:si>
   <x:si>
     <x:t>65.46</x:t>
   </x:si>
   <x:si>
     <x:t>2,809,070</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>0.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.48</x:t>
   </x:si>
   <x:si>
     <x:t>3,257,313.85</x:t>
   </x:si>
   <x:si>
     <x:t>3,109.78</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>63.0631</x:t>
   </x:si>
   <x:si>
     <x:t>63.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.76</x:t>
   </x:si>
   <x:si>
     <x:t>3,153,153.56</x:t>
   </x:si>
@@ -1084,56 +1510,56 @@
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="5">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1271f19b49be41a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R722fd902ba764a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3defdc417b2f4abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd45ee0ffcbd545cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbd6bcdf35c3544de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a07d6c8acd2470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J49"/>
+  <x:dimension ref="A1:J70"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="14" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="15" customWidth="1"/>
     <x:col min="7" max="7" width="24" customWidth="1"/>
     <x:col min="8" max="8" width="26" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="18" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
@@ -1228,74 +1654,74 @@
       <x:c r="B4" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C4" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D4" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E4" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F4" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G4" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H4" s="4" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="I4" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="J4" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10" ht="15" customHeight="1">
       <x:c r="A5" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="B5" s="1" t="s">
+      <x:c r="C5" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C5" s="4" t="s">
+      <x:c r="D5" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D5" s="4" t="s">
+      <x:c r="E5" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E5" s="4" t="s">
+      <x:c r="F5" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="F5" s="4" t="s">
+      <x:c r="G5" s="4" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="H5" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C6" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D6" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E6" s="4" t="s">
@@ -1335,130 +1761,130 @@
       </x:c>
       <x:c r="F7" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G7" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H7" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J7" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C8" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D8" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E8" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F8" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G8" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H8" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I8" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J8" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C9" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H9" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J9" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C10" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H10" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I10" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J10" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C11" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D11" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E11" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F11" s="4" t="s">
@@ -1559,86 +1985,86 @@
       </x:c>
       <x:c r="F14" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G14" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H14" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I14" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J14" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C15" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D15" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F15" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G15" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H15" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J15" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C16" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D16" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E16" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F16" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G16" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H16" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I16" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J16" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
@@ -1687,95 +2113,95 @@
       </x:c>
       <x:c r="F18" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G18" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H18" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I18" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J18" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C19" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D19" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E19" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F19" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G19" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H19" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J19" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C20" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D20" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E20" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F20" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G20" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H20" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I20" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J20" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C21" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D21" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E21" s="4" t="s">
@@ -1783,86 +2209,86 @@
       </x:c>
       <x:c r="F21" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="G21" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H21" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J21" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C22" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E22" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F22" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G22" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H22" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I22" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J22" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C23" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E23" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F23" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G23" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H23" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J23" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
@@ -1885,785 +2311,1457 @@
       </x:c>
       <x:c r="H24" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I24" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J24" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C25" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D25" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E25" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F25" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G25" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H25" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J25" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C26" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D26" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E26" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F26" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G26" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H26" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I26" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J26" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C27" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D27" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E27" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F27" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G27" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H27" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J27" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C28" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D28" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E28" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F28" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="G28" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H28" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I28" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J28" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C29" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D29" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E29" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F29" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G29" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H29" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J29" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C30" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D30" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E30" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F30" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G30" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H30" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I30" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J30" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C31" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D31" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E31" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F31" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G31" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H31" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J31" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C32" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D32" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E32" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F32" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G32" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H32" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I32" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J32" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C33" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D33" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E33" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F33" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G33" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H33" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J33" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C34" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D34" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E34" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F34" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G34" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H34" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I34" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J34" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C35" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D35" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E35" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F35" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G35" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H35" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="J35" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C36" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D36" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E36" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F36" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G36" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H36" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I36" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J36" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C37" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D37" s="4" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E37" s="4" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
       <x:c r="F37" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G37" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H37" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J37" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C38" s="4" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D38" s="4" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E38" s="4" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="F38" s="4" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="G38" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="B38" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="F38" s="4" t="s">
+      <x:c r="H38" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="G38" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I38" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J38" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C39" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D39" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E39" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F39" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G39" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H39" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J39" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C40" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D40" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E40" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F40" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G40" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H40" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I40" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J40" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C41" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D41" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E41" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F41" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G41" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H41" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J41" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C42" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D42" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E42" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F42" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G42" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H42" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I42" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J42" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C43" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D43" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E43" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F43" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G43" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H43" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J43" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C44" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D44" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E44" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F44" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G44" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H44" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I44" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J44" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C45" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D45" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E45" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F45" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G45" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H45" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J45" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C46" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D46" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E46" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F46" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G46" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H46" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="I46" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="J46" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C47" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D47" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E47" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F47" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G47" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H47" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J47" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C48" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D48" s="4" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E48" s="4" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F48" s="4" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="G48" s="4" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H48" s="4" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="I48" s="4" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="J48" s="4" t="s">
+        <x:v>350</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A49" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C49" s="4" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D49" s="4" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E49" s="4" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F49" s="4" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="G49" s="4" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H49" s="4" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="I49" s="4" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="J49" s="4" t="s">
+        <x:v>358</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A50" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C50" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E48" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="F48" s="4" t="s">
+      <x:c r="D50" s="4" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E50" s="4" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="F50" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G48" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="I48" s="4" t="s">
+      <x:c r="G50" s="4" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="H50" s="4" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="I50" s="4" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="J50" s="4" t="s">
+        <x:v>365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A51" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C51" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D51" s="4" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E51" s="4" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="F51" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G51" s="4" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="H51" s="4" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="I51" s="4" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="J51" s="4" t="s">
+        <x:v>365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A52" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C52" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="J48" s="4" t="s">
-        <x:v>337</x:v>
+      <x:c r="D52" s="4" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E52" s="4" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="F52" s="4" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="G52" s="4" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="H52" s="4" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="I52" s="4" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="J52" s="4" t="s">
+        <x:v>365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A53" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C53" s="4" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D53" s="4" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E53" s="4" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="F53" s="4" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="G53" s="4" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H53" s="4" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="I53" s="4" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="J53" s="4" t="s">
+        <x:v>379</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A54" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C54" s="4" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D54" s="4" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E54" s="4" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="F54" s="4" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="G54" s="4" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H54" s="4" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="I54" s="4" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="J54" s="4" t="s">
+        <x:v>388</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A55" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="B55" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C55" s="4" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D55" s="4" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E55" s="4" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="F55" s="4" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="G55" s="4" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H55" s="4" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="I55" s="4" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="J55" s="4" t="s">
+        <x:v>397</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A56" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="B56" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C56" s="4" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D56" s="4" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E56" s="4" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="F56" s="4" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="G56" s="4" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H56" s="4" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="I56" s="4" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="J56" s="4" t="s">
+        <x:v>404</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A57" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="B57" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C57" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D57" s="4" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E57" s="4" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="F57" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G57" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H57" s="4" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="I57" s="4" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="J57" s="4" t="s">
+        <x:v>410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A58" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="B58" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C58" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D58" s="4" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E58" s="4" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="F58" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G58" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H58" s="4" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="I58" s="4" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="J58" s="4" t="s">
+        <x:v>410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A59" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C59" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D59" s="4" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E59" s="4" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="F59" s="4" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="G59" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H59" s="4" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="I59" s="4" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="J59" s="4" t="s">
+        <x:v>410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A60" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C60" s="4" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D60" s="4" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E60" s="4" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="F60" s="4" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="G60" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H60" s="4" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="I60" s="4" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="J60" s="4" t="s">
+        <x:v>418</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A61" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="B61" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C61" s="4" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D61" s="4" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="E61" s="4" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="F61" s="4" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="G61" s="4" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="H61" s="4" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="I61" s="4" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="J61" s="4" t="s">
+        <x:v>428</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A62" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C62" s="4" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D62" s="4" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="E62" s="4" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="F62" s="4" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="G62" s="4" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="H62" s="4" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="I62" s="4" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="J62" s="4" t="s">
+        <x:v>428</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A63" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C63" s="4" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D63" s="4" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="E63" s="4" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="F63" s="4" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="G63" s="4" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="H63" s="4" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="I63" s="4" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="J63" s="4" t="s">
+        <x:v>445</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A64" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C64" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D64" s="4" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E64" s="4" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="F64" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G64" s="4" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="H64" s="4" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="I64" s="4" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="J64" s="4" t="s">
+        <x:v>451</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A65" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C65" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D65" s="4" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E65" s="4" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="F65" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G65" s="4" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="H65" s="4" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="I65" s="4" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="J65" s="4" t="s">
+        <x:v>451</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A66" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C66" s="4" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D66" s="4" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="E66" s="4" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="F66" s="4" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="G66" s="4" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="H66" s="4" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="I66" s="4" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="J66" s="4" t="s">
+        <x:v>451</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A67" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C67" s="4" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D67" s="4" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="E67" s="4" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="F67" s="4" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="G67" s="4" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H67" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="I67" s="4" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="J67" s="4" t="s">
+        <x:v>465</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A68" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C68" s="4" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D68" s="4" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E68" s="4" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="F68" s="4" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="G68" s="4" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="H68" s="4" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="I68" s="4" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="J68" s="4" t="s">
+        <x:v>474</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A69" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C69" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D69" s="4" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E69" s="4" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="F69" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G69" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H69" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I69" s="4" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="J69" s="4" t="s">
+        <x:v>479</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="A1:J1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>