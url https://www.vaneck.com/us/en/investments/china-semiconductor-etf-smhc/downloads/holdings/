--- v2 (2026-08-12)
+++ v3 (2026-09-11)
@@ -1,576 +1,579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9015e611ff604c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb622a8a22a4349" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHC_asof_20260811" sheetId="1" r:id="R246002e1754a49e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHC_asof_20260910" sheetId="1" r:id="R4361ed9579804fb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="177">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>688256 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Cambricon Technologies Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRB9XW4</x:t>
   </x:si>
   <x:si>
-    <x:t>17,562</x:t>
+    <x:t>11,413</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,829,443.84</x:t>
+    <x:t>$1,756,618.11</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.30%</x:t>
+    <x:t>8.69%</x:t>
   </x:si>
   <x:si>
     <x:t>688041 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Hygon Information Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J941F86</x:t>
   </x:si>
   <x:si>
-    <x:t>65,368</x:t>
-[...5 lines deleted...]
-    <x:t>8.13%</x:t>
+    <x:t>42,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,440,703.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300502 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eoptolink Technology Inc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHXJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,389,178.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688012 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro-Fabrication Equipment In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z15HRG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,329,146.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.57%</x:t>
   </x:si>
   <x:si>
     <x:t>002371 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Naura Technology Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137N91</x:t>
   </x:si>
   <x:si>
-    <x:t>20,400</x:t>
-[...41 lines deleted...]
-    <x:t>6.34%</x:t>
+    <x:t>13,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,236,996.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688498 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yuanjie Semiconductor Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L0DCV56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,182,523.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002384 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Dongshan Precision Manufacturing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137NZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,046,046.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002463 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wus Printed Circuit Kunshan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137VZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,418.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>688072 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Piotech Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GN4XMB2</x:t>
   </x:si>
   <x:si>
-    <x:t>16,591</x:t>
-[...23 lines deleted...]
-    <x:t>4.79%</x:t>
+    <x:t>10,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,796.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
   </x:si>
   <x:si>
     <x:t>603986 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Gigadevice Semiconductor Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MRX5D41</x:t>
   </x:si>
   <x:si>
-    <x:t>25,200</x:t>
-[...23 lines deleted...]
-    <x:t>4.37%</x:t>
+    <x:t>16,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$902,086.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688008 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z15J099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$865,486.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002938 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avary Holding Shenzhen Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5DW92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,855.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
   </x:si>
   <x:si>
     <x:t>300476 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHW12</x:t>
   </x:si>
   <x:si>
-    <x:t>36,700</x:t>
-[...59 lines deleted...]
-    <x:t>4.11%</x:t>
+    <x:t>23,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$800,340.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300604 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Chang Chuan Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC81FX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730,665.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
   </x:si>
   <x:si>
     <x:t>600584 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Jcet Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HX12</x:t>
   </x:si>
   <x:si>
-    <x:t>106,000</x:t>
-[...23 lines deleted...]
-    <x:t>3.53%</x:t>
+    <x:t>68,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,083.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000988 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hgtech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136S46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,777.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688525 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biwin Storage Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LQ68Y52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$573,186.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688521 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisilicon Microelectronics Shanghai C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9YZT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$539,015.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>603501 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Will Semiconductor Co Ltd Shanghai</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PDL9P17</x:t>
   </x:si>
   <x:si>
-    <x:t>71,700</x:t>
-[...56 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>46,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,068.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>002156 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Tongfu Microelectronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137885</x:t>
   </x:si>
   <x:si>
-    <x:t>89,900</x:t>
-[...5 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>57,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,386.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>603893 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Rockchip Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013Y4D2R8</x:t>
   </x:si>
   <x:si>
-    <x:t>24,900</x:t>
-[...5 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>15,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,545.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>300223 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Ingenic Semiconductor Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHJJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>25,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>16,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,424.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>002049 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Unigroup Guoxin Microelectronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F136WH3</x:t>
   </x:si>
   <x:si>
-    <x:t>50,300</x:t>
-[...5 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>32,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,269.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>600460 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Hangzhou Silan Microelectronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HRJ6</x:t>
   </x:si>
   <x:si>
-    <x:t>98,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>63,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,271.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>688608 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Bestechnic Shanghai Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FR9TB28</x:t>
   </x:si>
   <x:si>
-    <x:t>13,864</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>9,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,692.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,190,482</x:t>
+    <x:t>892,153</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,190,481.97</x:t>
-[...2 lines deleted...]
-    <x:t>3.49%</x:t>
+    <x:t>$892,153.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>218,841</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>217,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,398.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,087,014.02</x:t>
-[...2 lines deleted...]
-    <x:t>-3.19%</x:t>
+    <x:t>$-1,087,608.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-5.38%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -598,62 +601,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8954eb39c64310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R97c01d5661674c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R246002e1754a49e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e7d1906930d43d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R00cd21ab66f6477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4361ed9579804fb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1193,375 +1196,375 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="2" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>