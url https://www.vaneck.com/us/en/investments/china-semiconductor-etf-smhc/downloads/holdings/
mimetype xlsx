--- v3 (2026-09-11)
+++ v4 (2026-10-01)
@@ -1,579 +1,579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb622a8a22a4349" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4878389d198b4031" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHC_asof_20260910" sheetId="1" r:id="R4361ed9579804fb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHC_asof_20260930" sheetId="1" r:id="R8e4f442ef3cb4dca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
   <x:si>
-    <x:t>Daily Holdings (%)  09/10/2026</x:t>
+    <x:t>Daily Holdings (%)  09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>688256 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Cambricon Technologies Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRB9XW4</x:t>
   </x:si>
   <x:si>
-    <x:t>11,413</x:t>
+    <x:t>11,505</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,756,618.11</x:t>
+    <x:t>$1,722,492.74</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.69%</x:t>
+    <x:t>9.98%</x:t>
   </x:si>
   <x:si>
     <x:t>688041 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Hygon Information Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J941F86</x:t>
   </x:si>
   <x:si>
-    <x:t>42,223</x:t>
-[...23 lines deleted...]
-    <x:t>6.87%</x:t>
+    <x:t>42,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,430,815.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002371 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naura Technology Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137N91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,215,436.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.04%</x:t>
   </x:si>
   <x:si>
     <x:t>688012 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro-Fabrication Equipment In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z15HRG4</x:t>
   </x:si>
   <x:si>
-    <x:t>26,976</x:t>
-[...23 lines deleted...]
-    <x:t>6.12%</x:t>
+    <x:t>18,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,516.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1347 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hua Hong Semiconductor Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0078Q6BC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$847,271.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688008 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z15J099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,796.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603986 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gigadevice Semiconductor Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MRX5D41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,750.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002463 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wus Printed Circuit Kunshan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137VZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$828,127.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688072 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GN4XMB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$785,331.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002384 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Dongshan Precision Manufacturing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137NZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$778,223.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>688498 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Yuanjie Semiconductor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L0DCV56</x:t>
   </x:si>
   <x:si>
-    <x:t>4,687</x:t>
-[...92 lines deleted...]
-    <x:t>$865,486.01</x:t>
+    <x:t>3,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$767,985.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300476 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHW12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,449.21</x:t>
   </x:si>
   <x:si>
     <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>002938 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Avary Holding Shenzhen Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PF5DW92</x:t>
   </x:si>
   <x:si>
-    <x:t>63,121</x:t>
-[...23 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>59,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,608.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688361 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyverse Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NBZF2N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,674.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>300604 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hangzhou Chang Chuan Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC81FX9</x:t>
   </x:si>
   <x:si>
-    <x:t>18,500</x:t>
-[...5 lines deleted...]
-    <x:t>3.61%</x:t>
+    <x:t>14,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,524.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>600584 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Jcet Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HX12</x:t>
   </x:si>
   <x:si>
-    <x:t>68,200</x:t>
-[...23 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>52,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,813.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688120 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hwatsing Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGT68K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,445.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603501 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Will Semiconductor Co Ltd Shanghai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PDL9P17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,946.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603893 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockchip Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y4D2R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,178.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>688525 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Biwin Storage Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LQ68Y52</x:t>
   </x:si>
   <x:si>
-    <x:t>17,986</x:t>
-[...5 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>13,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,850.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>688521 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Verisilicon Microelectronics Shanghai C</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FR9YZT0</x:t>
   </x:si>
   <x:si>
-    <x:t>20,058</x:t>
-[...23 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>15,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,596.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>002156 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Tongfu Microelectronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137885</x:t>
   </x:si>
   <x:si>
-    <x:t>57,900</x:t>
-[...20 lines deleted...]
-    <x:t>$428,545.53</x:t>
+    <x:t>44,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,125.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301308 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBRP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,542.75</x:t>
   </x:si>
   <x:si>
     <x:t>2.12%</x:t>
   </x:si>
   <x:si>
+    <x:t>001309 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Techwinsemi Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GZT6TP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,319.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
     <x:t>300223 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Ingenic Semiconductor Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHJJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>16,000</x:t>
-[...59 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>12,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,300.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>892,153</x:t>
+    <x:t>1,083,039</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$892,153.27</x:t>
-[...2 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>$1,083,039.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.27%</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>217,443</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>217,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,443.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,087,608.38</x:t>
-[...2 lines deleted...]
-    <x:t>-5.38%</x:t>
+    <x:t>$-1,094,722.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-6.34%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -601,62 +601,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e7d1906930d43d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R00cd21ab66f6477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4361ed9579804fb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db96406c41a4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R93e8dc57ebdf47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e4f442ef3cb4dca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="13" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>