--- v4 (2026-10-01)
+++ v5 (2026-10-25)
@@ -1,579 +1,576 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4878389d198b4031" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ae3968266c484c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHC_asof_20260930" sheetId="1" r:id="R8e4f442ef3cb4dca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHC_asof_20261022" sheetId="1" r:id="Rf957d1da1be64a0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="177">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>688256 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Cambricon Technologies Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRB9XW4</x:t>
   </x:si>
   <x:si>
-    <x:t>11,505</x:t>
+    <x:t>10,065</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,722,492.74</x:t>
+    <x:t>$1,328,694.57</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.98%</x:t>
+    <x:t>10.53%</x:t>
   </x:si>
   <x:si>
     <x:t>688041 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Hygon Information Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J941F86</x:t>
   </x:si>
   <x:si>
-    <x:t>42,524</x:t>
-[...5 lines deleted...]
-    <x:t>8.29%</x:t>
+    <x:t>37,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,073,680.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.51%</x:t>
   </x:si>
   <x:si>
     <x:t>002371 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Naura Technology Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137N91</x:t>
   </x:si>
   <x:si>
-    <x:t>13,300</x:t>
-[...5 lines deleted...]
-    <x:t>7.04%</x:t>
+    <x:t>11,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$944,950.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002463 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wus Printed Circuit Kunshan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137VZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,969.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688008 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z15J099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,160.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>688012 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro-Fabrication Equipment In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z15HRG4</x:t>
   </x:si>
   <x:si>
-    <x:t>18,462</x:t>
-[...5 lines deleted...]
-    <x:t>5.05%</x:t>
+    <x:t>16,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$636,697.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603986 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gigadevice Semiconductor Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MRX5D41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,337.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300476 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHW12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,113.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002938 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avary Holding Shenzhen Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5DW92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,064.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688072 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GN4XMB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,206.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>1347 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Hua Hong Semiconductor Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0078Q6BC4</x:t>
   </x:si>
   <x:si>
-    <x:t>64,000</x:t>
-[...77 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>57,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$480,654.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>002384 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Dongshan Precision Manufacturing</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137NZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>31,402</x:t>
-[...5 lines deleted...]
-    <x:t>4.51%</x:t>
+    <x:t>27,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$470,285.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600584 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jcet Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HX12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,827.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688120 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hwatsing Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGT68K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,296.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
   </x:si>
   <x:si>
     <x:t>688498 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Yuanjie Semiconductor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L0DCV56</x:t>
   </x:si>
   <x:si>
-    <x:t>3,221</x:t>
-[...41 lines deleted...]
-    <x:t>4.09%</x:t>
+    <x:t>2,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,488.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300604 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Chang Chuan Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC81FX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,271.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603501 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Will Semiconductor Co Ltd Shanghai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PDL9P17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,785.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>688361 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Skyverse Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NBZF2N2</x:t>
   </x:si>
   <x:si>
-    <x:t>10,267</x:t>
-[...77 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>8,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,780.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>603893 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Rockchip Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013Y4D2R8</x:t>
   </x:si>
   <x:si>
-    <x:t>12,400</x:t>
-[...5 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>10,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,054.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
   </x:si>
   <x:si>
     <x:t>688525 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Biwin Storage Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LQ68Y52</x:t>
   </x:si>
   <x:si>
-    <x:t>13,907</x:t>
-[...2 lines deleted...]
-    <x:t>$394,850.95</x:t>
+    <x:t>12,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,082.69</x:t>
   </x:si>
   <x:si>
     <x:t>2.29%</x:t>
   </x:si>
   <x:si>
+    <x:t>002156 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongfu Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,763.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301308 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBRP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,439.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
     <x:t>688521 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Verisilicon Microelectronics Shanghai C</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FR9YZT0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,338</x:t>
-[...41 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>13,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,729.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>001309 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Techwinsemi Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GZT6TP4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,800</x:t>
-[...5 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>5,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,081.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>300223 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Ingenic Semiconductor Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHJJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>12,300</x:t>
-[...5 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>$164,446.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,083,039</x:t>
+    <x:t>995,481</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,083,039.16</x:t>
-[...2 lines deleted...]
-    <x:t>6.27%</x:t>
+    <x:t>$995,480.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.89%</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>217,638</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,443.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$32,608.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,094,722.74</x:t>
-[...2 lines deleted...]
-    <x:t>-6.34%</x:t>
+    <x:t>$-974,054.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-7.72%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -601,62 +598,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db96406c41a4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R93e8dc57ebdf47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e4f442ef3cb4dca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R005dc18c52f140c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb58185dd8d4441ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf957d1da1be64a0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1416,155 +1413,155 @@
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F31" s="1" t="s">
+      <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="2" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>