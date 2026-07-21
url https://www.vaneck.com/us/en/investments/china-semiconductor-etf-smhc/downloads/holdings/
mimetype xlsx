--- v0 (2026-06-27)
+++ v1 (2026-07-21)
@@ -1,582 +1,591 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6f59b45b134b7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd434978d9b184f0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHC_asof_20260625" sheetId="1" r:id="Rf390f58691be45e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHC_asof_20260720" sheetId="1" r:id="R84bb93f5c3234448"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="179">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/25/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="182">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>688256 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Cambricon Technologies Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRB9XW4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,272</x:t>
+    <x:t>82,279</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$279,975.48</x:t>
+    <x:t>$14,649,937.57</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.70%</x:t>
+    <x:t>9.17%</x:t>
   </x:si>
   <x:si>
     <x:t>688041 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Hygon Information Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J941F86</x:t>
   </x:si>
   <x:si>
-    <x:t>4,705</x:t>
-[...5 lines deleted...]
-    <x:t>7.69%</x:t>
+    <x:t>304,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,394,262.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.01%</x:t>
   </x:si>
   <x:si>
     <x:t>300502 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Eoptolink Technology Inc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,500</x:t>
-[...5 lines deleted...]
-    <x:t>6.93%</x:t>
+    <x:t>162,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,064,600.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688012 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro-Fabrication Equipment In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z15HRG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,804,539.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002371 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naura Technology Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137N91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,448,209.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002384 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Dongshan Precision Manufacturing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137NZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,449,695.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
   </x:si>
   <x:si>
     <x:t>603986 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Gigadevice Semiconductor Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MRX5D41</x:t>
   </x:si>
   <x:si>
-    <x:t>1,800</x:t>
-[...56 lines deleted...]
-    <x:t>5.13%</x:t>
+    <x:t>116,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,420,190.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
   </x:si>
   <x:si>
     <x:t>688072 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Piotech Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GN4XMB2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,201</x:t>
-[...5 lines deleted...]
-    <x:t>4.48%</x:t>
+    <x:t>77,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,277,757.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>688498 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Yuanjie Semiconductor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L0DCV56</x:t>
   </x:si>
   <x:si>
-    <x:t>522</x:t>
-[...5 lines deleted...]
-    <x:t>4.45%</x:t>
+    <x:t>33,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,937,913.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002463 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wus Printed Circuit Kunshan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137VZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>387,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,555,909.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688008 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z15J099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,107,747.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002938 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avary Holding Shenzhen Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5DW92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>455,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,091,310.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600584 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jcet Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HX12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>492,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,573,457.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300476 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHW12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,564,203.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300604 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Chang Chuan Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC81FX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,250,630.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603501 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Will Semiconductor Co Ltd Shanghai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PDL9P17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,950,701.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688521 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisilicon Microelectronics Shanghai C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9YZT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,788,351.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>688525 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Biwin Storage Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LQ68Y52</x:t>
   </x:si>
   <x:si>
-    <x:t>2,004</x:t>
-[...113 lines deleted...]
-    <x:t>3.42%</x:t>
+    <x:t>129,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,636,771.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>000988 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hgtech Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F136S46</x:t>
   </x:si>
   <x:si>
-    <x:t>4,300</x:t>
-[...23 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>276,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,304,671.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>002156 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Tongfu Microelectronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137885</x:t>
   </x:si>
   <x:si>
-    <x:t>6,400</x:t>
-[...23 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>416,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,859,281.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603893 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockchip Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y4D2R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,549,402.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>300223 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Ingenic Semiconductor Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHJJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>$62,442.56</x:t>
-[...2 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>115,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,449,171.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002049 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unigroup Guoxin Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136WH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,127,270.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>600460 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Hangzhou Silan Microelectronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HRJ6</x:t>
   </x:si>
   <x:si>
-    <x:t>7,100</x:t>
-[...38 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>457,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,016,600.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>688608 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Bestechnic Shanghai Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FR9TB28</x:t>
   </x:si>
   <x:si>
-    <x:t>717</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>64,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,156,986.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>-CNH CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>39,992,337</x:t>
+    <x:t>1,475,680,759</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,880,836.86</x:t>
-[...2 lines deleted...]
-    <x:t>182.64%</x:t>
+    <x:t>$217,960,646.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136.40%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>1,296</x:t>
-[...5 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>9,229,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,229,091.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.78%</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-39,992,337</x:t>
-[...5 lines deleted...]
-    <x:t>-182.64%</x:t>
+    <x:t>-1,467,192,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-216,706,975.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-135.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-106.78</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-10,115,231.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-6.33%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -604,62 +613,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d8009af402411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf29787395359438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf390f58691be45e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72d93ee84dd34d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc7e9682723d24fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R84bb93f5c3234448" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="18" customWidth="1"/>
+    <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -880,723 +889,723 @@
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="2" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>