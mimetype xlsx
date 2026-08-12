--- v1 (2026-07-21)
+++ v2 (2026-08-12)
@@ -1,591 +1,576 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd434978d9b184f0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9015e611ff604c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHC_asof_20260720" sheetId="1" r:id="R84bb93f5c3234448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHC_asof_20260811" sheetId="1" r:id="R246002e1754a49e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="182">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="177">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>688256 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Cambricon Technologies Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRB9XW4</x:t>
   </x:si>
   <x:si>
-    <x:t>82,279</x:t>
+    <x:t>17,562</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,649,937.57</x:t>
+    <x:t>$2,829,443.84</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.17%</x:t>
+    <x:t>8.30%</x:t>
   </x:si>
   <x:si>
     <x:t>688041 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Hygon Information Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J941F86</x:t>
   </x:si>
   <x:si>
-    <x:t>304,388</x:t>
-[...5 lines deleted...]
-    <x:t>9.01%</x:t>
+    <x:t>65,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,769,430.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002371 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naura Technology Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137N91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,251,690.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688012 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro-Fabrication Equipment In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z15HRG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,242,372.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.58%</x:t>
   </x:si>
   <x:si>
     <x:t>300502 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Eoptolink Technology Inc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>162,439</x:t>
-[...41 lines deleted...]
-    <x:t>5.91%</x:t>
+    <x:t>35,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,161,725.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688072 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piotech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GN4XMB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,714,242.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
   </x:si>
   <x:si>
     <x:t>002384 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Dongshan Precision Manufacturing</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137NZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>264,802</x:t>
-[...5 lines deleted...]
-    <x:t>5.29%</x:t>
+    <x:t>57,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,632,430.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
   </x:si>
   <x:si>
     <x:t>603986 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Gigadevice Semiconductor Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MRX5D41</x:t>
   </x:si>
   <x:si>
-    <x:t>116,900</x:t>
-[...23 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>25,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,496,156.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002463 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wus Printed Circuit Kunshan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137VZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,489,861.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300476 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHW12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,487,153.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>688498 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Yuanjie Semiconductor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L0DCV56</x:t>
   </x:si>
   <x:si>
-    <x:t>33,791</x:t>
-[...23 lines deleted...]
-    <x:t>4.10%</x:t>
+    <x:t>7,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,442,509.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>688008 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z15J099</x:t>
   </x:si>
   <x:si>
-    <x:t>219,050</x:t>
-[...5 lines deleted...]
-    <x:t>3.82%</x:t>
+    <x:t>47,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,433,292.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
   </x:si>
   <x:si>
     <x:t>002938 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Avary Holding Shenzhen Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PF5DW92</x:t>
   </x:si>
   <x:si>
-    <x:t>455,121</x:t>
-[...5 lines deleted...]
-    <x:t>3.81%</x:t>
+    <x:t>98,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,400,405.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>600584 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Jcet Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HX12</x:t>
   </x:si>
   <x:si>
-    <x:t>492,000</x:t>
-[...2 lines deleted...]
-    <x:t>$5,573,457.01</x:t>
+    <x:t>106,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,215,638.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300604 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Chang Chuan Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC81FX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,204,516.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603501 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Will Semiconductor Co Ltd Shanghai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PDL9P17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$988,897.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688525 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biwin Storage Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LQ68Y52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$988,635.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688521 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisilicon Microelectronics Shanghai C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9YZT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$963,247.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000988 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hgtech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136S46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$912,886.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002156 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongfu Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,489.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603893 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockchip Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y4D2R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$785,392.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300223 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingenic Semiconductor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHJJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,837.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002049 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unigroup Guoxin Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136WH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,558.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600460 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Silan Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HRJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,486.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688608 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bestechnic Shanghai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9TB28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,032.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,190,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,190,481.97</x:t>
   </x:si>
   <x:si>
     <x:t>3.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>300476 C2</x:t>
-[...244 lines deleted...]
-  <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-1,467,192,907</x:t>
-[...5 lines deleted...]
-    <x:t>-135.61%</x:t>
+    <x:t>218,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,440.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-10,115,231.46</x:t>
-[...2 lines deleted...]
-    <x:t>-6.33%</x:t>
+    <x:t>$-1,087,014.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.19%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -613,62 +598,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72d93ee84dd34d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc7e9682723d24fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R84bb93f5c3234448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8954eb39c64310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R97c01d5661674c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R246002e1754a49e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I33"/>
+  <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="21" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1208,413 +1193,384 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E31" s="1" t="s">
+      <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="H31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I31" s="1" t="s">
+    </x:row>
+    <x:row r="32" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A32" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
-    </x:row>
-[...54 lines deleted...]
-      <x:c r="I33" s="2" t="s">
+      <x:c r="B32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A33:I33"/>
+    <x:mergeCell ref="A32:I32"/>
   </x:mergeCells>
 </x:worksheet>
 </file>