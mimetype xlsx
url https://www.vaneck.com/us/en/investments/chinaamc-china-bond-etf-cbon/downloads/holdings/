--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3897aecfbaa4a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c38d043a1242cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CBON_asof_20260504" sheetId="1" r:id="R22120694a0624300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CBON_asof_20260522" sheetId="1" r:id="R042c2059adca4c7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="411" uniqueCount="220">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="237">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -61,645 +61,696 @@
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>China Southern Power Grid Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/21/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01M2MLT20</x:t>
   </x:si>
   <x:si>
     <x:t>2.470</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>10,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,506,578.83</x:t>
+    <x:t>$1,514,293.83</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.11%</x:t>
+    <x:t>6.39%</x:t>
   </x:si>
   <x:si>
     <x:t>China</x:t>
   </x:si>
   <x:si>
     <x:t>CNY</x:t>
   </x:si>
   <x:si>
+    <x:t>China Construction Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XFY4DC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,497,360.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
+  </x:si>
+  <x:si>
     <x:t>China Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WKXJ191</x:t>
   </x:si>
   <x:si>
     <x:t>1.420</x:t>
   </x:si>
   <x:si>
     <x:t>9,330,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,384,492.60</x:t>
-[...2 lines deleted...]
-    <x:t>6.53%</x:t>
+    <x:t>$1,392,437.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K7F2RV7</x:t>
   </x:si>
   <x:si>
     <x:t>2.670</x:t>
   </x:si>
   <x:si>
     <x:t>6,950,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,105,609.28</x:t>
-[...2 lines deleted...]
-    <x:t>5.22%</x:t>
+    <x:t>$1,099,000.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Export-Import Bank Of China/The</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4CB3N0</x:t>
   </x:si>
   <x:si>
     <x:t>3.740</x:t>
   </x:si>
   <x:si>
     <x:t>6,070,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$985,520.62</x:t>
-[...2 lines deleted...]
-    <x:t>4.65%</x:t>
+    <x:t>$993,358.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Agricultural Development Bank Of China</x:t>
   </x:si>
   <x:si>
     <x:t>01/09/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RMQFW28</x:t>
   </x:si>
   <x:si>
     <x:t>1.660</x:t>
   </x:si>
   <x:si>
     <x:t>6,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$961,961.08</x:t>
-[...2 lines deleted...]
-    <x:t>4.54%</x:t>
+    <x:t>$973,185.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>China Petrochemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>08/09/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01P4YG1C1</x:t>
   </x:si>
   <x:si>
     <x:t>2.000</x:t>
   </x:si>
   <x:si>
     <x:t>6,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$936,205.06</x:t>
-[...2 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>$942,881.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Everbright Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JFC3RS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,154.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Communications Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JFQCCP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$871,956.77</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V2V9M10</x:t>
   </x:si>
   <x:si>
     <x:t>1.460</x:t>
   </x:si>
   <x:si>
     <x:t>5,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$872,800.63</x:t>
-[...38 lines deleted...]
-    <x:t>$867,480.98</x:t>
+    <x:t>$864,551.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
   </x:si>
   <x:si>
     <x:t>State Grid Corp Of China</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG019D7X798</x:t>
   </x:si>
   <x:si>
     <x:t>2.880</x:t>
   </x:si>
   <x:si>
     <x:t>5,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$835,078.32</x:t>
-[...2 lines deleted...]
-    <x:t>3.94%</x:t>
+    <x:t>$839,889.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015F0PP34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,350,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$800,972.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>China Petroleum &amp; Chemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011YTLFY1</x:t>
   </x:si>
   <x:si>
     <x:t>3.200</x:t>
   </x:si>
   <x:si>
     <x:t>5,240,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$789,228.10</x:t>
-[...2 lines deleted...]
-    <x:t>3.73%</x:t>
+    <x:t>$793,358.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
   </x:si>
   <x:si>
     <x:t>China Development Bank</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q77Y760</x:t>
   </x:si>
   <x:si>
     <x:t>3.450</x:t>
   </x:si>
   <x:si>
     <x:t>4,800,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$761,183.57</x:t>
-[...2 lines deleted...]
-    <x:t>3.59%</x:t>
+    <x:t>$766,415.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017VQ6P27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,640,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757,177.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20%</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYXXD15</x:t>
   </x:si>
   <x:si>
     <x:t>3.480</x:t>
   </x:si>
   <x:si>
     <x:t>4,460,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$694,262.10</x:t>
-[...2 lines deleted...]
-    <x:t>3.28%</x:t>
+    <x:t>$698,455.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L9FPQB3</x:t>
   </x:si>
   <x:si>
     <x:t>4.040</x:t>
   </x:si>
   <x:si>
     <x:t>4,360,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$693,982.40</x:t>
+    <x:t>$698,332.19</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XTTTGW0</x:t>
   </x:si>
   <x:si>
     <x:t>3.700</x:t>
   </x:si>
   <x:si>
     <x:t>4,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$673,727.51</x:t>
-[...2 lines deleted...]
-    <x:t>3.18%</x:t>
+    <x:t>$678,457.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01P50WT44</x:t>
   </x:si>
   <x:si>
     <x:t>1.620</x:t>
   </x:si>
   <x:si>
     <x:t>4,480,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$666,971.90</x:t>
-[...2 lines deleted...]
-    <x:t>3.15%</x:t>
+    <x:t>$670,426.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J6PFBR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,060,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$647,802.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Guangdong Hengjian Investment Holding C</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014H8C7N0</x:t>
   </x:si>
   <x:si>
     <x:t>3.280</x:t>
   </x:si>
   <x:si>
     <x:t>4,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$644,001.98</x:t>
-[...20 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>$647,546.78</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011RSSMT5</x:t>
   </x:si>
   <x:si>
     <x:t>3.380</x:t>
   </x:si>
   <x:si>
     <x:t>3,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$553,750.91</x:t>
-[...2 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>$557,757.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZDW4M5</x:t>
   </x:si>
   <x:si>
     <x:t>2.270</x:t>
   </x:si>
   <x:si>
     <x:t>3,490,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$538,927.15</x:t>
-[...2 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>$537,151.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HCSYR36</x:t>
   </x:si>
   <x:si>
     <x:t>2.400</x:t>
   </x:si>
   <x:si>
     <x:t>3,480,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$532,170.05</x:t>
-[...20 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>$534,992.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>08/07/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WJ21341</x:t>
   </x:si>
   <x:si>
     <x:t>1.610</x:t>
   </x:si>
   <x:si>
     <x:t>3,370,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$500,422.37</x:t>
-[...2 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>$503,973.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GNP8TB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,080,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,879.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T5W65H4</x:t>
   </x:si>
   <x:si>
     <x:t>2.960</x:t>
   </x:si>
   <x:si>
     <x:t>2,420,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$373,333.68</x:t>
-[...2 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>$375,913.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JP5PTG0</x:t>
   </x:si>
   <x:si>
     <x:t>2.550</x:t>
   </x:si>
   <x:si>
     <x:t>2,290,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$350,647.80</x:t>
-[...2 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>$352,432.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P4N57V4</x:t>
   </x:si>
   <x:si>
     <x:t>3.650</x:t>
   </x:si>
   <x:si>
     <x:t>1,950,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$313,100.34</x:t>
-[...2 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>$305,097.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>02/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LLMJZR3</x:t>
   </x:si>
   <x:si>
     <x:t>2.350</x:t>
   </x:si>
   <x:si>
     <x:t>1,760,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$271,914.30</x:t>
-[...2 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>$273,751.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X2RXCX5</x:t>
   </x:si>
   <x:si>
     <x:t>1.440</x:t>
   </x:si>
   <x:si>
-    <x:t>$260,759.48</x:t>
-[...2 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>$262,198.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZF4B415</x:t>
   </x:si>
   <x:si>
     <x:t>3.660</x:t>
   </x:si>
   <x:si>
     <x:t>1,170,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$188,518.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>$189,856.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>02/13/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F3SXS11</x:t>
   </x:si>
   <x:si>
     <x:t>3.100</x:t>
   </x:si>
   <x:si>
     <x:t>580,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$92,788.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$93,570.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>5,586,658</x:t>
-[...14 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>147,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,126.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
+    <x:t>448,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,935.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-67,088.68</x:t>
-[...2 lines deleted...]
-    <x:t>-0.32%</x:t>
+    <x:t>$-20,502.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -727,56 +778,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee5ec4a42aa45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdb73fe86fd8142d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R22120694a0624300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da9e1ecc04f4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra8c56c3aa0b94bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R042c2059adca4c7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L37"/>
+  <x:dimension ref="A1:L40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="20" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="20" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -920,226 +971,226 @@
       </x:c>
       <x:c r="L4" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:12" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H5" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="H5" s="1" t="s">
+      <x:c r="I5" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J5" s="1" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="K5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="H7" s="1" t="s">
+      <x:c r="I7" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J7" s="1" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
       <x:c r="K7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="H8" s="1" t="s">
+      <x:c r="I8" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J8" s="1" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="H9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J9" s="1" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -1209,978 +1260,1092 @@
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="H13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J13" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="H14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="H16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="H22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="H23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J23" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H25" s="1" t="s">
+      <x:c r="I25" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="H26" s="1" t="s">
+      <x:c r="I26" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="H27" s="1" t="s">
+      <x:c r="I27" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J27" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="H28" s="1" t="s">
+      <x:c r="I28" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="H29" s="1" t="s">
+      <x:c r="I29" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="H30" s="1" t="s">
+      <x:c r="I30" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J30" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
-      <x:c r="A37" s="2" t="s">
-[...32 lines deleted...]
-      <x:c r="L37" s="2" t="s">
+      <x:c r="A37" s="1">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J37" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="K37" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="L37" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A38" s="1">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="K38" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="L38" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A39" s="1">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="K39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="L39" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A40" s="2" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="B40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="J40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="K40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="L40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A37:L37"/>
+    <x:mergeCell ref="A40:L40"/>
   </x:mergeCells>
 </x:worksheet>
 </file>