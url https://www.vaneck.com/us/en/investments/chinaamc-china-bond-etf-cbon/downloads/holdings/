--- v1 (2026-05-26)
+++ v2 (2026-06-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c38d043a1242cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c721af5cfe44ca3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CBON_asof_20260522" sheetId="1" r:id="R042c2059adca4c7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CBON_asof_20260615" sheetId="1" r:id="Rc39fa49fcf9f4321"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="237">
   <x:si>
-    <x:t>Daily Holdings (%)  05/22/2026</x:t>
+    <x:t>Daily Holdings (%)  06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -61,696 +61,696 @@
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>China Southern Power Grid Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/21/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01M2MLT20</x:t>
   </x:si>
   <x:si>
     <x:t>2.470</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>10,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,514,293.83</x:t>
+    <x:t>$1,523,510.64</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.39%</x:t>
+    <x:t>6.40%</x:t>
   </x:si>
   <x:si>
     <x:t>China</x:t>
   </x:si>
   <x:si>
     <x:t>CNY</x:t>
   </x:si>
   <x:si>
     <x:t>China Construction Bank Corp</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFY4DC9</x:t>
   </x:si>
   <x:si>
     <x:t>1.850</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,497,360.23</x:t>
-[...2 lines deleted...]
-    <x:t>6.32%</x:t>
+    <x:t>$1,507,219.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.33%</x:t>
   </x:si>
   <x:si>
     <x:t>China Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WKXJ191</x:t>
   </x:si>
   <x:si>
     <x:t>1.420</x:t>
   </x:si>
   <x:si>
     <x:t>9,330,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,392,437.62</x:t>
+    <x:t>$1,400,401.55</x:t>
   </x:si>
   <x:si>
     <x:t>5.88%</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K7F2RV7</x:t>
   </x:si>
   <x:si>
     <x:t>2.670</x:t>
   </x:si>
   <x:si>
     <x:t>6,950,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,099,000.85</x:t>
-[...2 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>$1,107,226.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Export-Import Bank Of China/The</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4CB3N0</x:t>
   </x:si>
   <x:si>
     <x:t>3.740</x:t>
   </x:si>
   <x:si>
     <x:t>6,070,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$993,358.23</x:t>
-[...2 lines deleted...]
-    <x:t>4.19%</x:t>
+    <x:t>$999,212.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Agricultural Development Bank Of China</x:t>
   </x:si>
   <x:si>
     <x:t>01/09/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RMQFW28</x:t>
   </x:si>
   <x:si>
     <x:t>1.660</x:t>
   </x:si>
   <x:si>
     <x:t>6,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$973,185.49</x:t>
+    <x:t>$977,274.79</x:t>
   </x:si>
   <x:si>
     <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>China Petrochemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>08/09/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01P4YG1C1</x:t>
   </x:si>
   <x:si>
     <x:t>2.000</x:t>
   </x:si>
   <x:si>
     <x:t>6,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$942,881.90</x:t>
-[...2 lines deleted...]
-    <x:t>3.98%</x:t>
+    <x:t>$948,660.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
   </x:si>
   <x:si>
     <x:t>China Everbright Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JFC3RS1</x:t>
   </x:si>
   <x:si>
     <x:t>2.720</x:t>
   </x:si>
   <x:si>
     <x:t>5,800,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$872,154.63</x:t>
-[...2 lines deleted...]
-    <x:t>3.68%</x:t>
+    <x:t>$877,590.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Communications Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JFQCCP6</x:t>
   </x:si>
   <x:si>
     <x:t>2.700</x:t>
   </x:si>
   <x:si>
-    <x:t>$871,956.77</x:t>
+    <x:t>$877,391.46</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V2V9M10</x:t>
   </x:si>
   <x:si>
     <x:t>1.460</x:t>
   </x:si>
   <x:si>
     <x:t>5,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$864,551.91</x:t>
-[...2 lines deleted...]
-    <x:t>3.65%</x:t>
+    <x:t>$870,505.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
   </x:si>
   <x:si>
     <x:t>State Grid Corp Of China</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG019D7X798</x:t>
   </x:si>
   <x:si>
     <x:t>2.880</x:t>
   </x:si>
   <x:si>
     <x:t>5,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$839,889.19</x:t>
+    <x:t>$844,582.06</x:t>
   </x:si>
   <x:si>
     <x:t>3.55%</x:t>
   </x:si>
   <x:si>
-    <x:t>02/23/2027</x:t>
-[...14 lines deleted...]
-    <x:t>3.38%</x:t>
+    <x:t>01/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RL98472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,697.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
   </x:si>
   <x:si>
     <x:t>China Petroleum &amp; Chemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011YTLFY1</x:t>
   </x:si>
   <x:si>
     <x:t>3.200</x:t>
   </x:si>
   <x:si>
     <x:t>5,240,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$793,358.41</x:t>
+    <x:t>$798,350.47</x:t>
   </x:si>
   <x:si>
     <x:t>3.35%</x:t>
   </x:si>
   <x:si>
     <x:t>China Development Bank</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q77Y760</x:t>
   </x:si>
   <x:si>
     <x:t>3.450</x:t>
   </x:si>
   <x:si>
     <x:t>4,800,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$766,415.10</x:t>
+    <x:t>$771,489.70</x:t>
   </x:si>
   <x:si>
     <x:t>3.24%</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017VQ6P27</x:t>
   </x:si>
   <x:si>
     <x:t>3.060</x:t>
   </x:si>
   <x:si>
     <x:t>4,640,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$757,177.64</x:t>
-[...2 lines deleted...]
-    <x:t>3.20%</x:t>
+    <x:t>$740,558.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYXXD15</x:t>
   </x:si>
   <x:si>
     <x:t>3.480</x:t>
   </x:si>
   <x:si>
     <x:t>4,460,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$698,455.21</x:t>
+    <x:t>$702,880.42</x:t>
   </x:si>
   <x:si>
     <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L9FPQB3</x:t>
   </x:si>
   <x:si>
     <x:t>4.040</x:t>
   </x:si>
   <x:si>
     <x:t>4,360,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$698,332.19</x:t>
+    <x:t>$702,627.51</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XTTTGW0</x:t>
   </x:si>
   <x:si>
     <x:t>3.700</x:t>
   </x:si>
   <x:si>
     <x:t>4,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$678,457.39</x:t>
-[...2 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>$682,693.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01P50WT44</x:t>
   </x:si>
   <x:si>
     <x:t>1.620</x:t>
   </x:si>
   <x:si>
     <x:t>4,480,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$670,426.87</x:t>
-[...2 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>$674,819.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J6PFBR5</x:t>
   </x:si>
   <x:si>
     <x:t>2.690</x:t>
   </x:si>
   <x:si>
     <x:t>4,060,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$647,802.28</x:t>
-[...2 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>$652,194.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Guangdong Hengjian Investment Holding C</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014H8C7N0</x:t>
   </x:si>
   <x:si>
     <x:t>3.280</x:t>
   </x:si>
   <x:si>
     <x:t>4,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$647,546.78</x:t>
+    <x:t>$651,436.90</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011RSSMT5</x:t>
   </x:si>
   <x:si>
     <x:t>3.380</x:t>
   </x:si>
   <x:si>
     <x:t>3,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$557,757.85</x:t>
-[...2 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>$561,500.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZDW4M5</x:t>
   </x:si>
   <x:si>
     <x:t>2.270</x:t>
   </x:si>
   <x:si>
     <x:t>3,490,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$537,151.96</x:t>
+    <x:t>$541,212.41</x:t>
   </x:si>
   <x:si>
     <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HCSYR36</x:t>
   </x:si>
   <x:si>
     <x:t>2.400</x:t>
   </x:si>
   <x:si>
     <x:t>3,480,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$534,992.81</x:t>
+    <x:t>$538,374.38</x:t>
   </x:si>
   <x:si>
     <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>08/07/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WJ21341</x:t>
   </x:si>
   <x:si>
     <x:t>1.610</x:t>
   </x:si>
   <x:si>
     <x:t>3,370,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$503,973.65</x:t>
+    <x:t>$506,987.27</x:t>
   </x:si>
   <x:si>
     <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GNP8TB8</x:t>
   </x:si>
   <x:si>
     <x:t>2.820</x:t>
   </x:si>
   <x:si>
     <x:t>3,080,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$486,879.13</x:t>
-[...2 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>$489,041.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T5W65H4</x:t>
   </x:si>
   <x:si>
     <x:t>2.960</x:t>
   </x:si>
   <x:si>
     <x:t>2,420,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$375,913.75</x:t>
+    <x:t>$378,189.07</x:t>
   </x:si>
   <x:si>
     <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JP5PTG0</x:t>
   </x:si>
   <x:si>
     <x:t>2.550</x:t>
   </x:si>
   <x:si>
     <x:t>2,290,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$352,432.70</x:t>
+    <x:t>$354,761.68</x:t>
   </x:si>
   <x:si>
     <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P4N57V4</x:t>
   </x:si>
   <x:si>
     <x:t>3.650</x:t>
   </x:si>
   <x:si>
     <x:t>1,950,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$305,097.59</x:t>
+    <x:t>$307,092.47</x:t>
   </x:si>
   <x:si>
     <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>02/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LLMJZR3</x:t>
   </x:si>
   <x:si>
     <x:t>2.350</x:t>
   </x:si>
   <x:si>
     <x:t>1,760,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$273,751.40</x:t>
+    <x:t>$275,809.28</x:t>
   </x:si>
   <x:si>
     <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X2RXCX5</x:t>
   </x:si>
   <x:si>
     <x:t>1.440</x:t>
   </x:si>
   <x:si>
-    <x:t>$262,198.88</x:t>
+    <x:t>$263,800.57</x:t>
   </x:si>
   <x:si>
     <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZF4B415</x:t>
   </x:si>
   <x:si>
     <x:t>3.660</x:t>
   </x:si>
   <x:si>
     <x:t>1,170,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$189,856.00</x:t>
+    <x:t>$191,018.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>02/13/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F3SXS11</x:t>
   </x:si>
   <x:si>
     <x:t>3.100</x:t>
   </x:si>
   <x:si>
     <x:t>580,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$93,570.11</x:t>
+    <x:t>$94,196.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>147,127</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>160,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,296.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
-    <x:t>448,162</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>266,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,474.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-20,502.96</x:t>
-[...2 lines deleted...]
-    <x:t>-0.09%</x:t>
+    <x:t>$-9,078.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -778,51 +778,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da9e1ecc04f4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra8c56c3aa0b94bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R042c2059adca4c7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54b793c6f47423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R36223bbc2ff049f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc39fa49fcf9f4321" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="20" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="20" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">