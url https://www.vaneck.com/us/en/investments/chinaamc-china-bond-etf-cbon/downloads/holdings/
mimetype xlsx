--- v2 (2026-06-16)
+++ v3 (2026-06-17)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c721af5cfe44ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cbe857dd5de4f13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CBON_asof_20260615" sheetId="1" r:id="Rc39fa49fcf9f4321"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CBON_asof_20260615" sheetId="1" r:id="R7bd864f1514e4367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="237">
   <x:si>
     <x:t>Daily Holdings (%)  06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -778,51 +778,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54b793c6f47423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R36223bbc2ff049f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc39fa49fcf9f4321" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d2fe601f254f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R93ecf4293eb24635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7bd864f1514e4367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="20" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="20" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">