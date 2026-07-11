--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,756 +1,798 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cbe857dd5de4f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2269ec94a72e4234" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CBON_asof_20260615" sheetId="1" r:id="R7bd864f1514e4367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CBON_asof_20260709" sheetId="1" r:id="Rde7419fed2844fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="237">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="466" uniqueCount="251">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
+    <x:t>China Construction Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XFY4DC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,501,509.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Grid Corp Of China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RRGL901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,494,954.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WKXJ191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,330,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,395,497.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K7F2RV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,106,660.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
+  </x:si>
+  <x:si>
     <x:t>China Southern Power Grid Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/21/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01M2MLT20</x:t>
   </x:si>
   <x:si>
     <x:t>2.470</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...74 lines deleted...]
-    <x:t>4.65%</x:t>
+    <x:t>7,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,062,954.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agricultural Development Bank Of China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RMQFW28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$978,865.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Petrochemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P4YG1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$945,814.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Everbright Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JFC3RS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$873,738.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Communications Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JFQCCP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$873,557.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V2V9M10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$866,939.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019D7X798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841,372.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RL98472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,690.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Petroleum &amp; Chemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011YTLFY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,240,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,738.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Development Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/20/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q77Y760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,345.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017VQ6P27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,640,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$739,719.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYXXD15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,460,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$700,370.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XTTTGW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,018.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P50WT44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,480,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,983.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J6PFBR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,060,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,967.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Hengjian Investment Holding C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014H8C7N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$648,640.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Export-Import Bank Of China/The</x:t>
   </x:si>
   <x:si>
+    <x:t>07/16/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011RSSMT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$559,967.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZDW4M5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,490,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,861.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HCSYR36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,480,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,319.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/07/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WJ21341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,370,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,060.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/16/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4CB3N0</x:t>
   </x:si>
   <x:si>
     <x:t>3.740</x:t>
   </x:si>
   <x:si>
-    <x:t>6,070,000</x:t>
-[...218 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>3,020,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,946.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GNP8TB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,080,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,292.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00T5W65H4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,420,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,329.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JP5PTG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,290,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,424.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P4N57V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,002.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LLMJZR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,760,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,663.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X2RXCX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,812.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZF4B415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,170,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,637.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L9FPQB3</x:t>
   </x:si>
   <x:si>
     <x:t>4.040</x:t>
   </x:si>
   <x:si>
-    <x:t>4,360,000</x:t>
-[...269 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>1,130,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,846.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NP47BY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>790,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,592.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>02/13/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F3SXS11</x:t>
   </x:si>
   <x:si>
     <x:t>3.100</x:t>
   </x:si>
   <x:si>
     <x:t>580,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$94,196.85</x:t>
+    <x:t>$94,138.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>160,296</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>7,271,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,070,040.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,303.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
-    <x:t>266,779</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-9,078.31</x:t>
-[...2 lines deleted...]
-    <x:t>-0.04%</x:t>
+    <x:t>$-1,084,237.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.58%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -778,65 +820,65 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d2fe601f254f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R93ecf4293eb24635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7bd864f1514e4367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc594e5c1c964fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R26d293b993b94900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde7419fed2844fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L40"/>
+  <x:dimension ref="A1:L42"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
-    <x:col min="8" max="8" width="20" customWidth="1"/>
+    <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="20" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1298,1054 +1340,1130 @@
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="H14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="H15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="H16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="H17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="H18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J18" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="H19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="H20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J20" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
-      <x:c r="A40" s="2" t="s">
+      <x:c r="A40" s="1">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="B40" s="2" t="s">
-[...29 lines deleted...]
-      <x:c r="L40" s="2" t="s">
+      <x:c r="E40" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J40" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="K40" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="L40" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A41" s="1">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J41" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="K41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="L41" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A42" s="2" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="B42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="J42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="K42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="L42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A40:L40"/>
+    <x:mergeCell ref="A42:L42"/>
   </x:mergeCells>
 </x:worksheet>
 </file>