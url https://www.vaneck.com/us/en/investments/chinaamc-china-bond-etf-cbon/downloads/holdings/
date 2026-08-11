--- v4 (2026-07-11)
+++ v5 (2026-08-11)
@@ -1,798 +1,810 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2269ec94a72e4234" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2b491d8aaae483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CBON_asof_20260709" sheetId="1" r:id="Rde7419fed2844fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CBON_asof_20260810" sheetId="1" r:id="Rd2f5e1f5f9a94fe2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="466" uniqueCount="251">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="477" uniqueCount="255">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
-    <x:t>China Construction Bank Corp</x:t>
-[...8 lines deleted...]
-    <x:t>1.850</x:t>
+    <x:t>China National Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NQB3R75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.390</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>10,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,501,509.08</x:t>
+    <x:t>$1,519,354.28</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.34%</x:t>
+    <x:t>5.79%</x:t>
   </x:si>
   <x:si>
     <x:t>China</x:t>
   </x:si>
   <x:si>
     <x:t>CNY</x:t>
   </x:si>
   <x:si>
+    <x:t>Bank Of China Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YLQ2PK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,510,580.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
     <x:t>State Grid Corp Of China</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RRGL901</x:t>
   </x:si>
   <x:si>
     <x:t>1.860</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,494,954.11</x:t>
-[...2 lines deleted...]
-    <x:t>6.31%</x:t>
+    <x:t>$1,508,860.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Three Gorges Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/26/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RH4YMY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,496,689.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
   </x:si>
   <x:si>
     <x:t>China Government Bond</x:t>
   </x:si>
   <x:si>
+    <x:t>07/25/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018V2SB89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,448,347.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WKXJ191</x:t>
   </x:si>
   <x:si>
     <x:t>1.420</x:t>
   </x:si>
   <x:si>
     <x:t>9,330,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,395,497.79</x:t>
-[...2 lines deleted...]
-    <x:t>5.89%</x:t>
+    <x:t>$1,406,389.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Southern Power Grid Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/21/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01M2MLT20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,072,439.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agricultural Development Bank Of China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RMQFW28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$988,852.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Petrochemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P4YG1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$936,122.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Everbright Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JFC3RS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$881,104.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Communications Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JFQCCP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$880,981.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V2V9M10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$873,633.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019D7X798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$848,545.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RL98472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,461.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Development Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/20/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q77Y760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,304.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017VQ6P27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,640,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$746,849.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYXXD15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,460,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,001.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XTTTGW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,025.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J6PFBR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,060,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,040.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Hengjian Investment Holding C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014H8C7N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$654,109.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of China/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011RSSMT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,708.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZDW4M5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,490,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,338.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V2V9R46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,380,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,137.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y4CB3N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,020,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,334.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GNP8TB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,080,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,957.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K7F2RV7</x:t>
   </x:si>
   <x:si>
     <x:t>2.670</x:t>
   </x:si>
   <x:si>
-    <x:t>6,950,000</x:t>
-[...422 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>2,590,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,202.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCNX129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,640,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$403,519.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KDP47Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,530,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,570.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T5W65H4</x:t>
   </x:si>
   <x:si>
     <x:t>2.960</x:t>
   </x:si>
   <x:si>
     <x:t>2,420,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$377,329.53</x:t>
-[...2 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>$380,545.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JP5PTG0</x:t>
   </x:si>
   <x:si>
     <x:t>2.550</x:t>
   </x:si>
   <x:si>
     <x:t>2,290,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$353,424.37</x:t>
-[...2 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>$356,509.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P4N57V4</x:t>
   </x:si>
   <x:si>
     <x:t>3.650</x:t>
   </x:si>
   <x:si>
     <x:t>1,950,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$306,002.20</x:t>
-[...2 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>$308,512.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>02/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LLMJZR3</x:t>
   </x:si>
   <x:si>
     <x:t>2.350</x:t>
   </x:si>
   <x:si>
     <x:t>1,760,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$275,663.52</x:t>
-[...17 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>$278,824.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZF4B415</x:t>
   </x:si>
   <x:si>
     <x:t>3.660</x:t>
   </x:si>
   <x:si>
     <x:t>1,170,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$190,637.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$192,265.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L9FPQB3</x:t>
   </x:si>
   <x:si>
-    <x:t>4.040</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1,130,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,846.51</x:t>
-[...2 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>$176,281.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NP47BY3</x:t>
   </x:si>
   <x:si>
     <x:t>1.910</x:t>
   </x:si>
   <x:si>
     <x:t>790,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$120,592.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$119,431.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>02/13/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F3SXS11</x:t>
   </x:si>
   <x:si>
     <x:t>3.100</x:t>
   </x:si>
   <x:si>
     <x:t>580,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$94,138.15</x:t>
-[...2 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$95,015.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>7,271,245</x:t>
-[...14 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>87,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,333.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
+    <x:t>462,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,505.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,084,237.35</x:t>
-[...2 lines deleted...]
-    <x:t>-4.58%</x:t>
+    <x:t>$-40,852.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -820,65 +832,65 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc594e5c1c964fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R26d293b993b94900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde7419fed2844fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd382037b8d704257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R00c8400815554458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2f5e1f5f9a94fe2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L42"/>
+  <x:dimension ref="A1:L43"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
-    <x:col min="8" max="8" width="21" customWidth="1"/>
+    <x:col min="8" max="8" width="20" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="20" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1051,1419 +1063,1457 @@
       </x:c>
       <x:c r="L5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H6" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="H6" s="1" t="s">
+      <x:c r="I6" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J6" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
       <x:c r="K6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H7" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="H7" s="1" t="s">
+      <x:c r="I7" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J7" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
       <x:c r="K7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="H8" s="1" t="s">
+      <x:c r="I8" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J8" s="1" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J9" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="I10" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J10" s="1" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="I11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J11" s="1" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J12" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="H16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="H18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J18" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="H19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="H20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J20" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="H22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="H23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J23" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="H24" s="1" t="s">
+      <x:c r="I24" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J24" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="H25" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="I26" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="I27" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J27" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="I28" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="I29" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="I30" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J30" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="I31" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="I32" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="I33" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H34" s="1" t="s">
+      <x:c r="I34" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J34" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="H35" s="1" t="s">
+      <x:c r="I35" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="H36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="I37" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J37" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="I38" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F39" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="H39" s="1" t="s">
+      <x:c r="I39" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
-      <x:c r="A42" s="2" t="s">
+      <x:c r="A42" s="1">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="B42" s="2" t="s">
-[...29 lines deleted...]
-      <x:c r="L42" s="2" t="s">
+      <x:c r="C42" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="K42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="L42" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A43" s="2" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="B43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="J43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="K43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="L43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A42:L42"/>
+    <x:mergeCell ref="A43:L43"/>
   </x:mergeCells>
 </x:worksheet>
 </file>