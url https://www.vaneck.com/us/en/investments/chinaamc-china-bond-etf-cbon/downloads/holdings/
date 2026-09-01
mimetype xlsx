--- v5 (2026-08-11)
+++ v6 (2026-09-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2b491d8aaae483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c344314125474e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CBON_asof_20260810" sheetId="1" r:id="Rd2f5e1f5f9a94fe2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CBON_asof_20260831" sheetId="1" r:id="Rc2dd582b888f4a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="477" uniqueCount="255">
   <x:si>
-    <x:t>Daily Holdings (%)  08/10/2026</x:t>
+    <x:t>Daily Holdings (%)  08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -61,750 +61,750 @@
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>China National Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQB3R75</x:t>
   </x:si>
   <x:si>
     <x:t>2.390</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>10,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,519,354.28</x:t>
+    <x:t>$1,527,502.04</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>5.79%</x:t>
   </x:si>
   <x:si>
     <x:t>China</x:t>
   </x:si>
   <x:si>
     <x:t>CNY</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of China Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YLQ2PK3</x:t>
   </x:si>
   <x:si>
     <x:t>1.720</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,510,580.37</x:t>
+    <x:t>$1,518,685.27</x:t>
   </x:si>
   <x:si>
     <x:t>5.76%</x:t>
   </x:si>
   <x:si>
     <x:t>State Grid Corp Of China</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RRGL901</x:t>
   </x:si>
   <x:si>
     <x:t>1.860</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,508,860.31</x:t>
+    <x:t>$1,516,216.52</x:t>
   </x:si>
   <x:si>
     <x:t>5.75%</x:t>
   </x:si>
   <x:si>
     <x:t>China Three Gorges Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/26/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RH4YMY9</x:t>
   </x:si>
   <x:si>
     <x:t>1.700</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,496,689.53</x:t>
+    <x:t>$1,504,249.69</x:t>
   </x:si>
   <x:si>
     <x:t>5.70%</x:t>
   </x:si>
   <x:si>
     <x:t>China Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018V2SB89</x:t>
   </x:si>
   <x:si>
     <x:t>2.500</x:t>
   </x:si>
   <x:si>
     <x:t>9,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,448,347.07</x:t>
+    <x:t>$1,455,435.44</x:t>
   </x:si>
   <x:si>
     <x:t>5.52%</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WKXJ191</x:t>
   </x:si>
   <x:si>
     <x:t>1.420</x:t>
   </x:si>
   <x:si>
     <x:t>9,330,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,406,389.05</x:t>
-[...2 lines deleted...]
-    <x:t>5.36%</x:t>
+    <x:t>$1,394,070.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
   </x:si>
   <x:si>
     <x:t>China Southern Power Grid Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/21/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01M2MLT20</x:t>
   </x:si>
   <x:si>
     <x:t>2.470</x:t>
   </x:si>
   <x:si>
     <x:t>7,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,072,439.77</x:t>
+    <x:t>$1,077,926.69</x:t>
   </x:si>
   <x:si>
     <x:t>4.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Agricultural Development Bank Of China</x:t>
   </x:si>
   <x:si>
     <x:t>01/09/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RMQFW28</x:t>
   </x:si>
   <x:si>
     <x:t>1.660</x:t>
   </x:si>
   <x:si>
     <x:t>6,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$988,852.43</x:t>
-[...2 lines deleted...]
-    <x:t>3.77%</x:t>
+    <x:t>$992,600.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
   </x:si>
   <x:si>
     <x:t>China Petrochemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>08/09/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01P4YG1C1</x:t>
   </x:si>
   <x:si>
     <x:t>2.000</x:t>
   </x:si>
   <x:si>
     <x:t>6,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$936,122.74</x:t>
+    <x:t>$940,594.52</x:t>
   </x:si>
   <x:si>
     <x:t>3.57%</x:t>
   </x:si>
   <x:si>
     <x:t>China Everbright Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JFC3RS1</x:t>
   </x:si>
   <x:si>
     <x:t>2.720</x:t>
   </x:si>
   <x:si>
     <x:t>5,800,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$881,104.38</x:t>
+    <x:t>$885,397.52</x:t>
   </x:si>
   <x:si>
     <x:t>3.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Communications Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JFQCCP6</x:t>
   </x:si>
   <x:si>
     <x:t>2.700</x:t>
   </x:si>
   <x:si>
-    <x:t>$880,981.99</x:t>
+    <x:t>$885,292.29</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V2V9M10</x:t>
   </x:si>
   <x:si>
     <x:t>1.460</x:t>
   </x:si>
   <x:si>
     <x:t>5,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$873,633.43</x:t>
+    <x:t>$877,814.12</x:t>
   </x:si>
   <x:si>
     <x:t>3.33%</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG019D7X798</x:t>
   </x:si>
   <x:si>
     <x:t>2.880</x:t>
   </x:si>
   <x:si>
     <x:t>5,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$848,545.13</x:t>
-[...2 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>$829,918.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RL98472</x:t>
   </x:si>
   <x:si>
     <x:t>1.400</x:t>
   </x:si>
   <x:si>
     <x:t>5,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$804,461.35</x:t>
+    <x:t>$808,253.30</x:t>
   </x:si>
   <x:si>
     <x:t>3.07%</x:t>
   </x:si>
   <x:si>
     <x:t>China Development Bank</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q77Y760</x:t>
   </x:si>
   <x:si>
     <x:t>3.450</x:t>
   </x:si>
   <x:si>
     <x:t>4,800,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$775,304.17</x:t>
+    <x:t>$779,145.89</x:t>
   </x:si>
   <x:si>
     <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017VQ6P27</x:t>
   </x:si>
   <x:si>
     <x:t>3.060</x:t>
   </x:si>
   <x:si>
     <x:t>4,640,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$746,849.88</x:t>
+    <x:t>$750,259.58</x:t>
   </x:si>
   <x:si>
     <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYXXD15</x:t>
   </x:si>
   <x:si>
     <x:t>3.480</x:t>
   </x:si>
   <x:si>
     <x:t>4,460,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$706,001.21</x:t>
+    <x:t>$709,424.18</x:t>
   </x:si>
   <x:si>
     <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XTTTGW0</x:t>
   </x:si>
   <x:si>
     <x:t>3.700</x:t>
   </x:si>
   <x:si>
     <x:t>4,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$687,025.14</x:t>
+    <x:t>$690,513.18</x:t>
   </x:si>
   <x:si>
     <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J6PFBR5</x:t>
   </x:si>
   <x:si>
     <x:t>2.690</x:t>
   </x:si>
   <x:si>
     <x:t>4,060,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$658,040.43</x:t>
+    <x:t>$660,521.29</x:t>
   </x:si>
   <x:si>
     <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Guangdong Hengjian Investment Holding C</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014H8C7N0</x:t>
   </x:si>
   <x:si>
     <x:t>3.280</x:t>
   </x:si>
   <x:si>
     <x:t>4,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$654,109.27</x:t>
+    <x:t>$657,368.19</x:t>
   </x:si>
   <x:si>
     <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Export-Import Bank Of China/The</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011RSSMT5</x:t>
   </x:si>
   <x:si>
     <x:t>3.380</x:t>
   </x:si>
   <x:si>
     <x:t>3,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$548,708.43</x:t>
+    <x:t>$551,432.99</x:t>
   </x:si>
   <x:si>
     <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZDW4M5</x:t>
   </x:si>
   <x:si>
     <x:t>2.270</x:t>
   </x:si>
   <x:si>
     <x:t>3,490,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$547,338.46</x:t>
+    <x:t>$550,518.64</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V2V9R46</x:t>
   </x:si>
   <x:si>
     <x:t>1.670</x:t>
   </x:si>
   <x:si>
     <x:t>3,380,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$505,137.38</x:t>
-[...2 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>$508,184.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4CB3N0</x:t>
   </x:si>
   <x:si>
     <x:t>3.740</x:t>
   </x:si>
   <x:si>
     <x:t>3,020,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$500,334.59</x:t>
+    <x:t>$502,869.75</x:t>
   </x:si>
   <x:si>
     <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GNP8TB8</x:t>
   </x:si>
   <x:si>
     <x:t>2.820</x:t>
   </x:si>
   <x:si>
     <x:t>3,080,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$493,957.27</x:t>
+    <x:t>$496,032.16</x:t>
   </x:si>
   <x:si>
     <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K7F2RV7</x:t>
   </x:si>
   <x:si>
     <x:t>2.670</x:t>
   </x:si>
   <x:si>
     <x:t>2,590,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$417,202.82</x:t>
+    <x:t>$419,494.61</x:t>
   </x:si>
   <x:si>
     <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCNX129</x:t>
   </x:si>
   <x:si>
     <x:t>4.040</x:t>
   </x:si>
   <x:si>
     <x:t>2,640,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$403,519.78</x:t>
+    <x:t>$405,575.94</x:t>
   </x:si>
   <x:si>
     <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KDP47Y8</x:t>
   </x:si>
   <x:si>
     <x:t>4.890</x:t>
   </x:si>
   <x:si>
     <x:t>2,530,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$402,570.11</x:t>
+    <x:t>$404,708.39</x:t>
   </x:si>
   <x:si>
     <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T5W65H4</x:t>
   </x:si>
   <x:si>
     <x:t>2.960</x:t>
   </x:si>
   <x:si>
     <x:t>2,420,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$380,545.59</x:t>
+    <x:t>$382,417.04</x:t>
   </x:si>
   <x:si>
     <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JP5PTG0</x:t>
   </x:si>
   <x:si>
     <x:t>2.550</x:t>
   </x:si>
   <x:si>
     <x:t>2,290,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$356,509.80</x:t>
+    <x:t>$358,167.10</x:t>
   </x:si>
   <x:si>
     <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P4N57V4</x:t>
   </x:si>
   <x:si>
     <x:t>3.650</x:t>
   </x:si>
   <x:si>
     <x:t>1,950,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$308,512.55</x:t>
+    <x:t>$310,078.32</x:t>
   </x:si>
   <x:si>
     <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>02/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LLMJZR3</x:t>
   </x:si>
   <x:si>
     <x:t>2.350</x:t>
   </x:si>
   <x:si>
     <x:t>1,760,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$278,824.47</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$277,454.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZF4B415</x:t>
   </x:si>
   <x:si>
     <x:t>3.660</x:t>
   </x:si>
   <x:si>
     <x:t>1,170,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$192,265.77</x:t>
+    <x:t>$193,233.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L9FPQB3</x:t>
   </x:si>
   <x:si>
     <x:t>1,130,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$176,281.48</x:t>
+    <x:t>$177,172.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NP47BY3</x:t>
   </x:si>
   <x:si>
     <x:t>1.910</x:t>
   </x:si>
   <x:si>
     <x:t>790,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$119,431.61</x:t>
+    <x:t>$120,105.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>02/13/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F3SXS11</x:t>
   </x:si>
   <x:si>
     <x:t>3.100</x:t>
   </x:si>
   <x:si>
     <x:t>580,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$95,015.89</x:t>
+    <x:t>$95,387.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>87,333</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>125,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,529.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
-    <x:t>462,146</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>495,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,763.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-40,852.96</x:t>
-[...2 lines deleted...]
-    <x:t>-0.16%</x:t>
+    <x:t>$-44,950.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -832,51 +832,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd382037b8d704257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R00c8400815554458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2f5e1f5f9a94fe2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e397bdc1e64ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R41e4bc82c4a24ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc2dd582b888f4a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L43"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="20" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="20" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">