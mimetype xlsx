--- v0 (2026-04-20)
+++ v1 (2026-06-14)
@@ -1,1785 +1,1788 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1a68bdcfcd4066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4108624cd9394de3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260417" sheetId="1" r:id="Rf44c8832b56c45d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260611" sheetId="1" r:id="Rdc4fe60f901a4e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="844" uniqueCount="580">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="844" uniqueCount="581">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>300308 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongji Innolight Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JMZYLD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,691,096.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.69%</x:t>
+  </x:si>
+  <x:si>
     <x:t>300750 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYKWDB3</x:t>
   </x:si>
   <x:si>
-    <x:t>212,300</x:t>
-[...29 lines deleted...]
-    <x:t>12.17%</x:t>
+    <x:t>377,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,541,647.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.58%</x:t>
   </x:si>
   <x:si>
     <x:t>300502 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Eoptolink Technology Inc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>73,340</x:t>
-[...5 lines deleted...]
-    <x:t>8.76%</x:t>
+    <x:t>184,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,739,686.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.66%</x:t>
   </x:si>
   <x:si>
     <x:t>300059 C2</x:t>
   </x:si>
   <x:si>
     <x:t>East Money Information Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138WK7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,065,100</x:t>
-[...5 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>1,895,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,885,420.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300274 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sungrow Power Supply Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CY28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,768,512.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
   </x:si>
   <x:si>
     <x:t>300476 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHW12</x:t>
   </x:si>
   <x:si>
-    <x:t>50,400</x:t>
-[...23 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>89,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,393,814.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>300394 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R2FQSB2</x:t>
   </x:si>
   <x:si>
-    <x:t>36,436</x:t>
-[...5 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>91,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,075,557.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300408 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chaozhou Three-Circle Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,667,938.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>300124 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Inovance Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F139TZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>162,800</x:t>
-[...5 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>290,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,983,465.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300604 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Chang Chuan Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC81FX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,212,961.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>300760 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Mindray Bio-Medical Electronic</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYKWDD1</x:t>
   </x:si>
   <x:si>
+    <x:t>89,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,949,327.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301308 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBRP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,880,409.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300433 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lens Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DT73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,825,249.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300136 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sunway Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139VD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,758,414.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300014 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eve Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138RN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,711,855.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300857 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharetronic Data Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GZT8F36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,557,853.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300498 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wens Foodstuffs Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13F476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>817,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,549,580.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300666 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konfoong Materials International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JN03482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,315,023.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300033 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hithink Royalflush Information Network</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138V10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,212,977.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300395 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Feilihua Quartz Glass Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC817P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,151,463.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300285 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Sinocera Functional Material C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHL98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,139,963.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300058 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluefocus Intelligent Communications Gr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138WG2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,134,825.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300054 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Dinglong Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138W72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,133,015.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300442 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Range Intelligent Computing Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBPX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,112,562.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300223 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingenic Semiconductor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHJJ2</x:t>
+  </x:si>
+  <x:si>
     <x:t>50,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,163,375.68</x:t>
-[...140 lines deleted...]
-    <x:t>$790,707.86</x:t>
+    <x:t>$1,094,229.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300548 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadex Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D7K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,087,606.05</x:t>
   </x:si>
   <x:si>
     <x:t>300450 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Wuxi Lead Intelligent Equipment Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H1LL778</x:t>
   </x:si>
   <x:si>
-    <x:t>90,300</x:t>
-[...92 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>160,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,315.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300661 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sg Micro Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKWCC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$933,168.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300346 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Nata Opto-Electronic Material C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DC50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$851,144.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300567 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuhan Jingce Electronic Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJC7L7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$825,797.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300015 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aier Eye Hospital Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138RQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>639,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,872.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300037 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Capchem Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138V83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,445.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>300418 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Kunlun Tech Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DSY5</x:t>
   </x:si>
   <x:si>
-    <x:t>70,300</x:t>
-[...32 lines deleted...]
-    <x:t>BBG00FNDHJJ2</x:t>
+    <x:t>130,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,545.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300782 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maxscend Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC80L30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$686,516.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300751 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Maxwell Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R2FQVG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$684,152.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300339 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Hoperun Software Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DR31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,299.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300017 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wangsu Science &amp; Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138SD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>311,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$654,760.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300316 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jingsheng Mechanical &amp; Electri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DKX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$648,136.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300803 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Compass Technology Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DBJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,693.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300373 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzhou Yangjie Electronic Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DS20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,517.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300115 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Everwin Precision Technology C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139P67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,213.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301358 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Yuneng New Energy Battery Materia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G92FS65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,171.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300207 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunwoda Electronic Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13BZ08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$569,033.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qingdao Tgood Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,059.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301236 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isoftstone Information Technology Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,296.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300454 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sangfor Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKW735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,492.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300866 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anker Innovations Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97H08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$528,411.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300255 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Changshan Biochemical Pharmaceuti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CGH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,690.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300432 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mianyang Fulin Precision Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHRC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,775.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300458 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Winner Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DW21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,662.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300347 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Tigermed Consulting Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DR59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,125.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300763 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ginlong Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D9P5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,021.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300496 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thunder Software Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13F1V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,998.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300759 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pharmaron Beijing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R08YHZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,679.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300748 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jl Mag Rare-Earth Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5F1K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,939.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301269 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empyrean Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBM91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,056.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300012 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre Testing International Group Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138RK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,094.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300073 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Easpring Material Technology Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHC25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,799.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300677 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intco Medical Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC80JF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,413.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300919 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cngr Advanced Material Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y510B9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,503.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300724 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sc New Energy Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5F036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,052.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300142 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walvax Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13B014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,304.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300024 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siasun Robot &amp; Automation Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138SL5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,883.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301200 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Han's Cnc Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBMF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,169.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300383 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Sinnet Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,126.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300972 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KJ882H5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,461.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JN03348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,927.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300251 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enlight Media Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CG90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,459.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301611 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Kematek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSLVDP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,521.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300627 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Huace Navigation Technology Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DDR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,344.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300679 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electric Connector Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJFDL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,738.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301536 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigmastar Technology Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MV7GKX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,537.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300832 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen New Industries Biomedical Engi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97D07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,909.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300699 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weihai Guangwei Composites Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJGFK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,040.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300999 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yihai Kerry Arawana Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DCM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,012.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300122 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Zhifei Biological Products Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139TV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,452.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300558 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Betta Pharmaceuticals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H1LL7F9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,082.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300003 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lepu Medical Technology Beijing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,603.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300002 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Ultrapower Software Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,953.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300487 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunresin New Materials Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKW7J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,008.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300896 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imeik Technology Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97SS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,240.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300253 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winning Health Technology Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CGF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,892.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300144 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Songcheng Performance Development Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13B032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,845.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300413 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mango Excellent Media Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,514.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300146 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>By-Health Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13B078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,469.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300765 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cspc Innovation Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R2FQX85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,507.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300100 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shuanglin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139J43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,084.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300676 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bgi Genomics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJFCZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,996.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300718 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Changsheng Sliding Bearings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9V056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,639.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301165 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruijie Networks Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB0XG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,960.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300735 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dbg Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJGMT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,996.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300601 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Kangtai Biological Products Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJC7X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,369.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300529 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jafron Biomedical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJC657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,256.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300957 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Botanee Bio-Technology Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y512B5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,944.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300979 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huali Industrial Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y513M1</x:t>
   </x:si>
   <x:si>
     <x:t>28,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$491,511.05</x:t>
-[...1145 lines deleted...]
-    <x:t>$86,379.85</x:t>
+    <x:t>$136,902.50</x:t>
   </x:si>
   <x:si>
     <x:t>301301 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Yili Chuanning Biotechnology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRBBQV7</x:t>
   </x:si>
   <x:si>
-    <x:t>52,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>94,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,673.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>300888 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Winner Medical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011C97MD3</x:t>
   </x:si>
   <x:si>
-    <x:t>14,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>25,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,918.00</x:t>
   </x:si>
   <x:si>
     <x:t>301498 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Gambol Pet Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J941ZG3</x:t>
   </x:si>
   <x:si>
-    <x:t>7,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>14,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,389.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>123,073</x:t>
+    <x:t>5,985,911</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,073.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$5,985,911.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-14,663</x:t>
-[...5 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>97,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,360.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-73,445.80</x:t>
-[...2 lines deleted...]
-    <x:t>-0.10%</x:t>
+    <x:t>$-5,523,548.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1807,51 +1810,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0015115ca0ce4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra56c01e8793a444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf44c8832b56c45d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938152a9aa474d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra565539f283141b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc4fe60f901a4e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I105"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2228,2666 +2231,2666 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>454</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>554</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="2" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="B105" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C105" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D105" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E105" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F105" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G105" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H105" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I105" s="2" t="s">
         <x:v>1</x:v>
       </x:c>