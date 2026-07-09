--- v1 (2026-06-14)
+++ v2 (2026-07-09)
@@ -1,1788 +1,1782 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4108624cd9394de3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3400f245d9a540fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260611" sheetId="1" r:id="Rdc4fe60f901a4e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260707" sheetId="1" r:id="Rca0453ecd5d3465b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="844" uniqueCount="581">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="836" uniqueCount="579">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>300308 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongji Innolight Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JMZYLD8</x:t>
   </x:si>
   <x:si>
-    <x:t>126,678</x:t>
+    <x:t>106,678</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,691,096.27</x:t>
+    <x:t>$17,606,190.19</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>15.69%</x:t>
+    <x:t>14.39%</x:t>
   </x:si>
   <x:si>
     <x:t>300750 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYKWDB3</x:t>
   </x:si>
   <x:si>
-    <x:t>377,900</x:t>
-[...5 lines deleted...]
-    <x:t>15.58%</x:t>
+    <x:t>321,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,599,564.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.38%</x:t>
   </x:si>
   <x:si>
     <x:t>300502 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Eoptolink Technology Inc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>184,296</x:t>
-[...5 lines deleted...]
-    <x:t>10.66%</x:t>
+    <x:t>153,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,489,375.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.39%</x:t>
   </x:si>
   <x:si>
     <x:t>300059 C2</x:t>
   </x:si>
   <x:si>
     <x:t>East Money Information Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138WK7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,895,900</x:t>
-[...5 lines deleted...]
-    <x:t>3.53%</x:t>
+    <x:t>1,578,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,708,355.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
   </x:si>
   <x:si>
     <x:t>300274 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Sungrow Power Supply Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13CY28</x:t>
   </x:si>
   <x:si>
-    <x:t>218,080</x:t>
-[...5 lines deleted...]
-    <x:t>3.45%</x:t>
+    <x:t>181,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,417,509.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300408 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chaozhou Three-Circle Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,163,355.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>300476 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHW12</x:t>
   </x:si>
   <x:si>
-    <x:t>89,700</x:t>
-[...5 lines deleted...]
-    <x:t>3.18%</x:t>
+    <x:t>75,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,130,975.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>300394 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R2FQSB2</x:t>
   </x:si>
   <x:si>
-    <x:t>91,470</x:t>
-[...23 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>76,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,755,868.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301308 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBRP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,624,601.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300604 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Chang Chuan Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC81FX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,487,738.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>300124 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Inovance Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F139TZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>290,300</x:t>
-[...23 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>246,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,396,623.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300433 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lens Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DT73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>238,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,814,579.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300857 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharetronic Data Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GZT8F36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,593,417.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>300760 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Mindray Bio-Medical Electronic</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYKWDD1</x:t>
   </x:si>
   <x:si>
-    <x:t>89,600</x:t>
-[...41 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>74,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,516,022.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300014 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eve Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138RN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,509,677.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300475 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shannon Semiconductor Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9YC20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,483,725.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300223 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingenic Semiconductor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHJJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,482,391.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300498 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wens Foodstuffs Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13F476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>682,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,371,994.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>300136 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Sunway Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F139VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>118,400</x:t>
-[...59 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>98,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,352,526.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300285 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Sinocera Functional Material C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHL98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,333,179.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>300666 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Konfoong Materials International Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JN03482</x:t>
   </x:si>
   <x:si>
-    <x:t>30,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>25,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,218,540.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>300033 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hithink Royalflush Information Network</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138V10</x:t>
   </x:si>
   <x:si>
-    <x:t>42,260</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>35,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,217,593.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300054 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Dinglong Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138W72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,140,448.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300390 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canmax Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D7D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,294.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300442 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Range Intelligent Computing Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBPX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$972,648.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300661 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sg Micro Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKWCC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$960,543.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300567 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuhan Jingce Electronic Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJC7L7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$940,574.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300757 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robotechnik Intelligent Technology Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9VHP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,475.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300548 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadex Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D7K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,010.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300346 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Nata Opto-Electronic Material C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DC50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,227.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>300395 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hubei Feilihua Quartz Glass Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC817P6</x:t>
   </x:si>
   <x:si>
-    <x:t>62,300</x:t>
-[...23 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>52,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,177.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301526 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Polycomp International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LQ691J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$809,304.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>300058 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Bluefocus Intelligent Communications Gr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138WG2</x:t>
   </x:si>
   <x:si>
-    <x:t>530,000</x:t>
-[...68 lines deleted...]
-    <x:t>$1,087,606.05</x:t>
+    <x:t>441,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$800,900.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300037 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Capchem Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138V83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$743,287.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>300450 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Wuxi Lead Intelligent Equipment Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H1LL778</x:t>
   </x:si>
   <x:si>
-    <x:t>160,700</x:t>
-[...56 lines deleted...]
-    <x:t>$825,797.50</x:t>
+    <x:t>134,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,617.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
+    <x:t>300751 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Maxwell Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R2FQVG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$732,554.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300418 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kunlun Tech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,733.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300373 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzhou Yangjie Electronic Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DS20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$700,829.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300620 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Fiber Resources Zhuhai Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9XZ11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$695,211.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300672 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goke Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJF4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$690,944.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
     <x:t>300015 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Aier Eye Hospital Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138RQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>639,300</x:t>
-[...41 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>547,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,632.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301217 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Tongguan Copper Foil Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBPL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$616,026.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301358 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Yuneng New Energy Battery Materia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G92FS65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$576,689.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301377 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Dtech Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBCZ28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$573,893.64</x:t>
   </x:si>
   <x:si>
     <x:t>300782 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Maxscend Microelectronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC80L30</x:t>
   </x:si>
   <x:si>
-    <x:t>$686,516.61</x:t>
-[...20 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>42,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,086.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300803 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Compass Technology Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DBJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,183.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300316 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jingsheng Mechanical &amp; Electri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DKX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,954.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300759 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pharmaron Beijing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R08YHZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$541,378.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>300339 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangsu Hoperun Software Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DR31</x:t>
   </x:si>
   <x:si>
-    <x:t>111,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>93,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,879.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300115 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Everwin Precision Technology C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139P67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,298.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300458 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Winner Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DW21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,283.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>300017 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Wangsu Science &amp; Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138SD4</x:t>
   </x:si>
   <x:si>
-    <x:t>311,800</x:t>
-[...86 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>268,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$480,893.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qingdao Tgood Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$448,181.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300347 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Tigermed Consulting Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DR59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,103.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301269 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empyrean Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBM91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$438,889.28</x:t>
   </x:si>
   <x:si>
     <x:t>300207 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Sunwoda Electronic Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13BZ08</x:t>
   </x:si>
   <x:si>
-    <x:t>199,700</x:t>
-[...20 lines deleted...]
-    <x:t>$568,059.97</x:t>
+    <x:t>166,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,231.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300866 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anker Innovations Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97H08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,621.80</x:t>
   </x:si>
   <x:si>
     <x:t>301236 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Isoftstone Information Technology Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BWNBPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>90,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>76,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,407.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301200 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Han's Cnc Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBMF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,891.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>300454 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Sangfor Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYKW735</x:t>
   </x:si>
   <x:si>
-    <x:t>36,300</x:t>
-[...20 lines deleted...]
-    <x:t>$528,411.97</x:t>
+    <x:t>30,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,032.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301611 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Kematek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSLVDP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,729.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300748 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jl Mag Rare-Earth Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5F1K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,224.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301536 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigmastar Technology Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MV7GKX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,509.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300496 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thunder Software Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13F1V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,931.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300432 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mianyang Fulin Precision Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHRC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,669.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300024 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siasun Robot &amp; Automation Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138SL5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,727.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300677 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intco Medical Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC80JF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,839.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300073 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Easpring Material Technology Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHC25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,028.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300972 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KJ882H5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,956.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300487 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunresin New Materials Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKW7J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,101.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300724 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sc New Energy Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5F036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,421.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300953 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ningbo Zhenyu Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017FD3WT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,193.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300919 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cngr Advanced Material Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y510B9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,900.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300383 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Sinnet Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,520.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300251 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enlight Media Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CG90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,848.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JN03348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,769.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300763 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ginlong Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D9P5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,328.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>300255 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hebei Changshan Biochemical Pharmaceuti</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13CGH1</x:t>
   </x:si>
   <x:si>
-    <x:t>96,000</x:t>
-[...350 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>80,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,901.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301550 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Sling Intelligent Drive Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K3YQP57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,645.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300699 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weihai Guangwei Composites Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJGFK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,409.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300002 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Ultrapower Software Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,081.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300003 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lepu Medical Technology Beijing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,577.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300832 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen New Industries Biomedical Engi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97D07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,075.87</x:t>
   </x:si>
   <x:si>
     <x:t>300627 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shanghai Huace Navigation Technology Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG5DDR4</x:t>
   </x:si>
   <x:si>
-    <x:t>73,400</x:t>
-[...65 lines deleted...]
-    <x:t>$317,040.85</x:t>
+    <x:t>62,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,371.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>300999 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Yihai Kerry Arawana Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG5DCM1</x:t>
   </x:si>
   <x:si>
-    <x:t>82,600</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>68,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,912.90</x:t>
   </x:si>
   <x:si>
     <x:t>300122 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Chongqing Zhifei Biological Products Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F139TV1</x:t>
   </x:si>
   <x:si>
-    <x:t>165,400</x:t>
-[...68 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>138,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,960.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301165 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruijie Networks Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB0XG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,629.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300765 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cspc Innovation Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R2FQX85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,108.84</x:t>
   </x:si>
   <x:si>
     <x:t>300896 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Imeik Technology Development Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011C97SS4</x:t>
   </x:si>
   <x:si>
-    <x:t>20,020</x:t>
-[...2 lines deleted...]
-    <x:t>$273,240.24</x:t>
+    <x:t>16,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,716.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>300253 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Winning Health Technology Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13CGF3</x:t>
   </x:si>
   <x:si>
-    <x:t>259,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>216,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,311.88</x:t>
   </x:si>
   <x:si>
     <x:t>300144 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Songcheng Performance Development Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13B032</x:t>
   </x:si>
   <x:si>
-    <x:t>235,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>196,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,941.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>300413 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Mango Excellent Media Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DSW7</x:t>
   </x:si>
   <x:si>
-    <x:t>90,400</x:t>
-[...68 lines deleted...]
-    <x:t>$189,996.24</x:t>
+    <x:t>75,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,856.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>300718 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Changsheng Sliding Bearings Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FR9V056</x:t>
   </x:si>
   <x:si>
-    <x:t>19,000</x:t>
-[...89 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>16,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,655.60</x:t>
   </x:si>
   <x:si>
     <x:t>300979 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Huali Industrial Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013Y513M1</x:t>
   </x:si>
   <x:si>
-    <x:t>28,300</x:t>
-[...2 lines deleted...]
-    <x:t>$136,902.50</x:t>
+    <x:t>23,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,207.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>301301 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Yili Chuanning Biotechnology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRBBQV7</x:t>
   </x:si>
   <x:si>
-    <x:t>94,100</x:t>
-[...2 lines deleted...]
-    <x:t>$116,673.38</x:t>
+    <x:t>78,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,849.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>300888 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Winner Medical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011C97MD3</x:t>
   </x:si>
   <x:si>
-    <x:t>25,640</x:t>
-[...2 lines deleted...]
-    <x:t>$104,918.00</x:t>
+    <x:t>21,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,429.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>301498 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Gambol Pet Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J941ZG3</x:t>
   </x:si>
   <x:si>
-    <x:t>14,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>11,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,852.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>5,985,911</x:t>
+    <x:t>5,855,041</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,985,911.42</x:t>
-[...2 lines deleted...]
-    <x:t>4.33%</x:t>
+    <x:t>$5,855,041.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>97,366</x:t>
-[...5 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>37,841,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,566,077.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-5,523,548.74</x:t>
-[...2 lines deleted...]
-    <x:t>-4.00%</x:t>
+    <x:t>$-11,196,515.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-9.15%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1810,62 +1804,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938152a9aa474d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra565539f283141b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc4fe60f901a4e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61dd3631112a4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra1eaad067cb647c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca0453ecd5d3465b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I105"/>
+  <x:dimension ref="A1:I104"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2405,2501 +2399,2472 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>479</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>501</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A104" s="2" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="B104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B105" s="2" t="s">
+      <x:c r="C104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C105" s="2" t="s">
+      <x:c r="D104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D105" s="2" t="s">
+      <x:c r="E104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E105" s="2" t="s">
+      <x:c r="F104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F105" s="2" t="s">
+      <x:c r="G104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G105" s="2" t="s">
+      <x:c r="H104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H105" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I105" s="2" t="s">
+      <x:c r="I104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A105:I105"/>
+    <x:mergeCell ref="A104:I104"/>
   </x:mergeCells>
 </x:worksheet>
 </file>