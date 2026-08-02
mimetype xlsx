--- v2 (2026-07-09)
+++ v3 (2026-08-02)
@@ -1,1782 +1,1773 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3400f245d9a540fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02835e8ad674983" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260707" sheetId="1" r:id="Rca0453ecd5d3465b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260730" sheetId="1" r:id="Ra326d50bc2d94914"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="836" uniqueCount="579">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="836" uniqueCount="576">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>300750 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contemporary Amperex Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKWDB3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,928,685.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.65%</x:t>
+  </x:si>
+  <x:si>
     <x:t>300308 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongji Innolight Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JMZYLD8</x:t>
   </x:si>
   <x:si>
-    <x:t>106,678</x:t>
-[...29 lines deleted...]
-    <x:t>14.38%</x:t>
+    <x:t>104,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,647,866.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.45%</x:t>
   </x:si>
   <x:si>
     <x:t>300502 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Eoptolink Technology Inc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>153,396</x:t>
-[...5 lines deleted...]
-    <x:t>9.39%</x:t>
+    <x:t>149,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,412,229.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.29%</x:t>
   </x:si>
   <x:si>
     <x:t>300059 C2</x:t>
   </x:si>
   <x:si>
     <x:t>East Money Information Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138WK7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,578,400</x:t>
-[...5 lines deleted...]
-    <x:t>3.85%</x:t>
+    <x:t>1,542,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,614,542.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>300274 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Sungrow Power Supply Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13CY28</x:t>
   </x:si>
   <x:si>
-    <x:t>181,880</x:t>
-[...5 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>177,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,761,234.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>300408 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Chaozhou Three-Circle Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DSS2</x:t>
   </x:si>
   <x:si>
-    <x:t>153,800</x:t>
-[...5 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>150,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,412,563.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300124 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Inovance Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139TZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,295,357.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300604 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Chang Chuan Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC81FX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,015,719.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>300476 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHW12</x:t>
   </x:si>
   <x:si>
-    <x:t>75,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>73,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,998,779.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>300394 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R2FQSB2</x:t>
   </x:si>
   <x:si>
-    <x:t>76,770</x:t>
-[...5 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>75,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,827,504.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300760 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Mindray Bio-Medical Electronic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKWDD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,754,890.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>301308 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRBBRP2</x:t>
   </x:si>
   <x:si>
-    <x:t>28,596</x:t>
-[...41 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>27,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,430,929.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300498 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wens Foodstuffs Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13F476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,414,836.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300014 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eve Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138RN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,396,190.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300033 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hithink Royalflush Information Network</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138V10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,160,634.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300857 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharetronic Data Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GZT8F36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,083,953.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>300433 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Lens Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DT73</x:t>
   </x:si>
   <x:si>
-    <x:t>238,400</x:t>
-[...59 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>233,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,082,461.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300285 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Sinocera Functional Material C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHL98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$940,585.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>300475 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shannon Semiconductor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FR9YC20</x:t>
   </x:si>
   <x:si>
+    <x:t>40,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$865,199.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300054 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Dinglong Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138W72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$820,255.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300136 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sunway Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139VD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,205.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300223 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingenic Semiconductor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHJJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$798,773.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300058 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluefocus Intelligent Communications Gr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138WG2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>431,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$781,963.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300666 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konfoong Materials International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JN03482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$729,767.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300442 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Range Intelligent Computing Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBPX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$728,287.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300015 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aier Eye Hospital Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138RQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>535,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$723,268.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300757 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robotechnik Intelligent Technology Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9VHP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$677,969.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301526 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Polycomp International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LQ691J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,077.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300661 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sg Micro Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKWCC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,543.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300450 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Lead Intelligent Equipment Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H1LL778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,685.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300759 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pharmaron Beijing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R08YHZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$634,629.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300567 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuhan Jingce Electronic Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJC7L7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,836.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300418 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kunlun Tech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$576,868.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300390 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canmax Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D7D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,126.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300395 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Feilihua Quartz Glass Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC817P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,178.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300803 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Compass Technology Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DBJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,604.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300548 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadex Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D7K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,777.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300037 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Capchem Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138V83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,613.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301358 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Yuneng New Energy Battery Materia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G92FS65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,873.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300346 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Nata Opto-Electronic Material C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DC50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,273.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300866 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anker Innovations Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97H08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,641.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300339 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Hoperun Software Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DR31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,397.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300017 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wangsu Science &amp; Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138SD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,570.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300454 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sangfor Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKW735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$467,681.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300207 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunwoda Electronic Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13BZ08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$463,631.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300347 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Tigermed Consulting Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DR59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,422.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300115 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Everwin Precision Technology C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139P67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,284.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300620 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Fiber Resources Zhuhai Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9XZ11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,874.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qingdao Tgood Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,188.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300373 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzhou Yangjie Electronic Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DS20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,154.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300316 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jingsheng Mechanical &amp; Electri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DKX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,298.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300458 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Winner Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DW21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,611.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300751 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Maxwell Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R2FQVG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,001.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300782 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maxscend Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC80L30</x:t>
+  </x:si>
+  <x:si>
     <x:t>41,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,483,725.07</x:t>
-[...398 lines deleted...]
-    <x:t>BBG01FR9XZ11</x:t>
+    <x:t>$401,523.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301236 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isoftstone Information Technology Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,444.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301377 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Dtech Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBCZ28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,335.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300677 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intco Medical Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC80JF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,678.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300972 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KJ882H5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,034.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300496 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thunder Software Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13F1V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,736.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300672 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goke Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJF4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,499.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301217 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Tongguan Copper Foil Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBPL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,290.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300383 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Sinnet Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,967.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301536 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigmastar Technology Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MV7GKX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,526.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JN03348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,407.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300024 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siasun Robot &amp; Automation Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138SL5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,486.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301269 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empyrean Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBM91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,568.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300832 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen New Industries Biomedical Engi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97D07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,376.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300919 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cngr Advanced Material Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y510B9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,486.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300748 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jl Mag Rare-Earth Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5F1K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,772.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300073 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Easpring Material Technology Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHC25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,285.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300432 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mianyang Fulin Precision Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHRC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,228.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300255 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Changshan Biochemical Pharmaceuti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CGH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,033.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300251 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enlight Media Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CG90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,069.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300003 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lepu Medical Technology Beijing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,265.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300724 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sc New Energy Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5F036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,036.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300002 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Ultrapower Software Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,132.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300999 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yihai Kerry Arawana Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DCM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,608.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300487 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunresin New Materials Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKW7J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,244.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301200 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Han's Cnc Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBMF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,566.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300122 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Zhifei Biological Products Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139TV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,032.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300627 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Huace Navigation Technology Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DDR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,177.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300896 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imeik Technology Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97SS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,135.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301165 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruijie Networks Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB0XG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,562.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300699 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weihai Guangwei Composites Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJGFK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,675.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300765 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cspc Innovation Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R2FQX85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,778.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300763 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ginlong Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D9P5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,571.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300253 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winning Health Technology Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CGF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,788.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301611 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Kematek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSLVDP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,061.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300953 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ningbo Zhenyu Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017FD3WT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,455.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300144 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Songcheng Performance Development Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13B032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,897.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300413 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mango Excellent Media Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,507.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301550 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Sling Intelligent Drive Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K3YQP57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,029.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300718 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Changsheng Sliding Bearings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9V056</x:t>
   </x:si>
   <x:si>
     <x:t>15,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$695,211.60</x:t>
-[...872 lines deleted...]
-    <x:t>$163,856.71</x:t>
+    <x:t>$136,803.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>300718 C2</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>300979 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Huali Industrial Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013Y513M1</x:t>
   </x:si>
   <x:si>
-    <x:t>23,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>22,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,681.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300888 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winner Medical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97MD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,889.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>301301 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Yili Chuanning Biotechnology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRBBQV7</x:t>
   </x:si>
   <x:si>
-    <x:t>78,400</x:t>
-[...20 lines deleted...]
-    <x:t>$90,429.42</x:t>
+    <x:t>76,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,807.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301498 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gambol Pet Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J941ZG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,091.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>301498 C2</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>5,855,041</x:t>
+    <x:t>302,871</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,855,041.40</x:t>
-[...2 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>$302,870.75</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>37,841,811</x:t>
-[...5 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>-29,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-4,300.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-11,196,515.43</x:t>
-[...2 lines deleted...]
-    <x:t>-9.15%</x:t>
+    <x:t>$-103,365.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1804,62 +1795,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61dd3631112a4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra1eaad067cb647c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca0453ecd5d3465b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf265d19549446da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb3eb8d707f224070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra326d50bc2d94914" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I104"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2515,2347 +2506,2347 @@
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>417</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="F78" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>471</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="F95" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="F97" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>544</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="F98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>550</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="F99" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>561</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="G101" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="F101" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>574</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="2" t="s">
-        <x:v>578</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>