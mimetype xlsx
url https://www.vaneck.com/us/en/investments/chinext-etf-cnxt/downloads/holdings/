--- v3 (2026-08-02)
+++ v4 (2026-08-23)
@@ -1,1773 +1,1773 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02835e8ad674983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76b79e7c4a54ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260730" sheetId="1" r:id="Ra326d50bc2d94914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260820" sheetId="1" r:id="Rad6e66d3dc094996"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="836" uniqueCount="576">
   <x:si>
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>300750 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYKWDB3</x:t>
   </x:si>
   <x:si>
-    <x:t>314,100</x:t>
+    <x:t>336,000</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,928,685.33</x:t>
+    <x:t>$19,169,511.01</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.65%</x:t>
+    <x:t>16.63%</x:t>
   </x:si>
   <x:si>
     <x:t>300308 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongji Innolight Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JMZYLD8</x:t>
   </x:si>
   <x:si>
-    <x:t>104,278</x:t>
-[...5 lines deleted...]
-    <x:t>13.45%</x:t>
+    <x:t>111,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,901,709.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.93%</x:t>
   </x:si>
   <x:si>
     <x:t>300502 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Eoptolink Technology Inc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>149,896</x:t>
-[...5 lines deleted...]
-    <x:t>8.29%</x:t>
+    <x:t>160,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,832,608.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.53%</x:t>
   </x:si>
   <x:si>
     <x:t>300059 C2</x:t>
   </x:si>
   <x:si>
     <x:t>East Money Information Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138WK7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,542,500</x:t>
-[...5 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>1,650,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,611,004.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300394 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R2FQSB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,283,285.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>300274 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Sungrow Power Supply Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13CY28</x:t>
   </x:si>
   <x:si>
-    <x:t>177,780</x:t>
-[...5 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>190,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,118,566.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300476 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHW12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,940,722.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>300408 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Chaozhou Three-Circle Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DSS2</x:t>
   </x:si>
   <x:si>
-    <x:t>150,300</x:t>
-[...5 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>160,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,680,152.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300604 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Chang Chuan Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC81FX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,383,212.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>300124 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Inovance Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F139TZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>241,300</x:t>
-[...59 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>258,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,261,384.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>300760 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Mindray Bio-Medical Electronic</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYKWDD1</x:t>
   </x:si>
   <x:si>
-    <x:t>72,900</x:t>
-[...5 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>78,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,830,636.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>301308 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRBBRP2</x:t>
   </x:si>
   <x:si>
-    <x:t>27,896</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>29,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,667,193.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300014 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eve Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138RN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,498,845.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300857 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharetronic Data Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GZT8F36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,011.28</x:t>
   </x:si>
   <x:si>
     <x:t>300498 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Wens Foodstuffs Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13F476</x:t>
   </x:si>
   <x:si>
-    <x:t>666,900</x:t>
-[...23 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>713,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,463,205.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300433 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lens Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DT73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,405,527.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>300033 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hithink Royalflush Information Network</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138V10</x:t>
   </x:si>
   <x:si>
-    <x:t>34,260</x:t>
-[...38 lines deleted...]
-    <x:t>$1,082,461.38</x:t>
+    <x:t>36,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,197,757.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>300285 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shandong Sinocera Functional Material C</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHL98</x:t>
   </x:si>
   <x:si>
-    <x:t>100,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>108,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,310.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>300475 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shannon Semiconductor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FR9YC20</x:t>
   </x:si>
   <x:si>
-    <x:t>40,400</x:t>
-[...2 lines deleted...]
-    <x:t>$865,199.29</x:t>
+    <x:t>43,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,357.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300757 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robotechnik Intelligent Technology Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9VHP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$998,188.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300054 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Dinglong Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138W72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$983,231.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>300054 C2</x:t>
-[...11 lines deleted...]
-    <x:t>$820,255.33</x:t>
+    <x:t>300666 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konfoong Materials International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JN03482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$978,438.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300759 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pharmaron Beijing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R08YHZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$952,319.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300223 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingenic Semiconductor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHJJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$937,459.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
+    <x:t>300058 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluefocus Intelligent Communications Gr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138WG2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$935,248.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300661 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sg Micro Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKWCC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,807.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
     <x:t>300136 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Sunway Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F139VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>96,300</x:t>
-[...17 lines deleted...]
-    <x:t>$798,773.00</x:t>
+    <x:t>102,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$911,907.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
-    <x:t>300058 C2</x:t>
-[...11 lines deleted...]
-    <x:t>$781,963.67</x:t>
+    <x:t>300548 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadex Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D7K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,056.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
   </x:si>
   <x:si>
-    <x:t>300666 C2</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>300442 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Range Intelligent Computing Technology</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRBBPX7</x:t>
   </x:si>
   <x:si>
-    <x:t>82,600</x:t>
-[...2 lines deleted...]
-    <x:t>$728,287.48</x:t>
+    <x:t>88,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,220.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300567 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuhan Jingce Electronic Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJC7L7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$802,721.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300620 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Fiber Resources Zhuhai Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9XZ11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$773,350.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300418 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kunlun Tech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757,649.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>300015 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Aier Eye Hospital Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138RQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>535,000</x:t>
-[...23 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>572,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730,406.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300395 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Feilihua Quartz Glass Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC817P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$722,609.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300450 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Lead Intelligent Equipment Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H1LL778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$695,369.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>301526 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Chongqing Polycomp International Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LQ691J8</x:t>
   </x:si>
   <x:si>
-    <x:t>133,200</x:t>
-[...89 lines deleted...]
-    <x:t>$576,868.41</x:t>
+    <x:t>142,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$693,054.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300390 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canmax Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D7D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$661,483.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>300390 C2</x:t>
-[...11 lines deleted...]
-    <x:t>$557,126.76</x:t>
+    <x:t>300017 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wangsu Science &amp; Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138SD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,547.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300346 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Nata Opto-Electronic Material C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DC50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,517.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
-    <x:t>300395 C2</x:t>
-[...11 lines deleted...]
-    <x:t>$555,178.40</x:t>
+    <x:t>300037 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Capchem Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138V83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,568.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300751 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Maxwell Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R2FQVG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,123.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>300803 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Beijing Compass Technology Development</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG5DBJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>45,065</x:t>
-[...38 lines deleted...]
-    <x:t>$531,613.42</x:t>
+    <x:t>48,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$569,192.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300454 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sangfor Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKW735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,618.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300347 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Tigermed Consulting Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DR59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,393.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>301358 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hunan Yuneng New Energy Battery Materia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G92FS65</x:t>
   </x:si>
   <x:si>
-    <x:t>53,200</x:t>
-[...20 lines deleted...]
-    <x:t>$503,273.70</x:t>
+    <x:t>57,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,811.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300339 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Hoperun Software Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DR31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,690.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300373 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzhou Yangjie Electronic Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DS20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$528,259.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301377 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Dtech Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBCZ28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,515.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301217 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Tongguan Copper Foil Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBPL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,792.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300782 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maxscend Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC80L30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,226.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qingdao Tgood Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,017.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300316 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jingsheng Mechanical &amp; Electri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DKX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,157.67</x:t>
   </x:si>
   <x:si>
     <x:t>300866 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Anker Innovations Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011C97H08</x:t>
   </x:si>
   <x:si>
-    <x:t>26,580</x:t>
-[...56 lines deleted...]
-    <x:t>$467,681.15</x:t>
+    <x:t>28,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,082.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300672 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goke Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJF4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,269.51</x:t>
   </x:si>
   <x:si>
     <x:t>300207 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Sunwoda Electronic Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13BZ08</x:t>
   </x:si>
   <x:si>
-    <x:t>162,700</x:t>
-[...20 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>174,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,371.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>300115 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Everwin Precision Technology C</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F139P67</x:t>
   </x:si>
   <x:si>
-    <x:t>113,400</x:t>
-[...68 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>121,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,918.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301236 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isoftstone Information Technology Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,755.56</x:t>
   </x:si>
   <x:si>
     <x:t>300458 C2</x:t>
   </x:si>
   <x:si>
     <x:t>All Winner Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DW21</x:t>
   </x:si>
   <x:si>
-    <x:t>85,820</x:t>
-[...68 lines deleted...]
-    <x:t>$392,335.96</x:t>
+    <x:t>91,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,904.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301536 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigmastar Technology Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MV7GKX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,629.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>300677 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Intco Medical Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC80JF2</x:t>
   </x:si>
   <x:si>
-    <x:t>50,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>54,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,115.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JN03348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,141.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300496 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thunder Software Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13F1V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,751.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301200 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Han's Cnc Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBMF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,006.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300832 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen New Industries Biomedical Engi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97D07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,933.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301269 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empyrean Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBM91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,187.53</x:t>
   </x:si>
   <x:si>
     <x:t>300972 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KJ882H5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,100</x:t>
-[...50 lines deleted...]
-    <x:t>BBG01BWNBPL7</x:t>
+    <x:t>12,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,958.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300765 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cspc Innovation Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R2FQX85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,795.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300748 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jl Mag Rare-Earth Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5F1K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,037.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300487 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunresin New Materials Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKW7J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,676.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300024 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siasun Robot &amp; Automation Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138SL5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,503.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300383 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Sinnet Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,878.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301165 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruijie Networks Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB0XG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,644.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300255 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Changshan Biochemical Pharmaceuti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CGH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,453.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300919 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cngr Advanced Material Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y510B9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,188.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300432 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mianyang Fulin Precision Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHRC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,292.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300073 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Easpring Material Technology Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHC25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,290.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300122 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Zhifei Biological Products Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139TV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,220.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300724 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sc New Energy Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5F036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,437.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300251 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enlight Media Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CG90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,746.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300003 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lepu Medical Technology Beijing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,110.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300002 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Ultrapower Software Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,025.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301611 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Kematek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSLVDP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,024.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300999 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yihai Kerry Arawana Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DCM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,181.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300627 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Huace Navigation Technology Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DDR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,114.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300763 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ginlong Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D9P5</x:t>
   </x:si>
   <x:si>
     <x:t>28,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$339,290.08</x:t>
-[...326 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$256,592.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300953 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ningbo Zhenyu Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017FD3WT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,348.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300699 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weihai Guangwei Composites Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJGFK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,372.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300253 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winning Health Technology Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CGF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,408.90</x:t>
   </x:si>
   <x:si>
     <x:t>300896 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Imeik Technology Development Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011C97SS4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,020</x:t>
-[...98 lines deleted...]
-    <x:t>$212,061.34</x:t>
+    <x:t>17,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,071.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301550 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Sling Intelligent Drive Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K3YQP57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,871.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
-    <x:t>300953 C2</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>300144 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Songcheng Performance Development Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13B032</x:t>
   </x:si>
   <x:si>
-    <x:t>192,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>203,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,102.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>300413 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Mango Excellent Media Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DSW7</x:t>
   </x:si>
   <x:si>
-    <x:t>74,100</x:t>
-[...20 lines deleted...]
-    <x:t>$171,029.25</x:t>
+    <x:t>79,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,241.84</x:t>
   </x:si>
   <x:si>
     <x:t>300718 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Changsheng Sliding Bearings Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FR9V056</x:t>
   </x:si>
   <x:si>
-    <x:t>15,900</x:t>
-[...2 lines deleted...]
-    <x:t>$136,803.53</x:t>
+    <x:t>17,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,652.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>300979 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Huali Industrial Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013Y513M1</x:t>
   </x:si>
   <x:si>
-    <x:t>22,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>24,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,662.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301301 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yili Chuanning Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBQV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,151.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>300888 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Winner Medical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011C97MD3</x:t>
   </x:si>
   <x:si>
-    <x:t>21,440</x:t>
-[...20 lines deleted...]
-    <x:t>$98,807.69</x:t>
+    <x:t>22,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,983.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>301498 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Gambol Pet Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J941ZG3</x:t>
   </x:si>
   <x:si>
-    <x:t>10,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>11,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,998.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>302,871</x:t>
+    <x:t>976,712</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$302,870.75</x:t>
+    <x:t>$976,711.56</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-29,025</x:t>
-[...5 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>-12,505,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,859,967.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-103,365.64</x:t>
-[...2 lines deleted...]
-    <x:t>-0.10%</x:t>
+    <x:t>$1,101,780.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1795,62 +1795,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf265d19549446da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb3eb8d707f224070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra326d50bc2d94914" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f482e5bc7c46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7b5a6bcc87a5473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad6e66d3dc094996" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I104"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2303,138 +2303,138 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
@@ -2477,312 +2477,312 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
@@ -2883,225 +2883,225 @@
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
@@ -3144,109 +3144,109 @@
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
@@ -3260,428 +3260,428 @@
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
@@ -3724,109 +3724,109 @@
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
@@ -4043,109 +4043,109 @@
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="F78" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
@@ -4188,544 +4188,544 @@
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>477</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>494</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="F93" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>520</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="F95" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="F96" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G96" s="1" t="s">
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>537</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="F97" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="F98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>549</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="F99" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G99" s="1" t="s">
+      <x:c r="H99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>555</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
@@ -4739,51 +4739,51 @@
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">