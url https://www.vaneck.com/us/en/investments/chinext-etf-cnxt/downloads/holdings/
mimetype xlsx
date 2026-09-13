--- v4 (2026-08-23)
+++ v5 (2026-09-13)
@@ -1,1773 +1,1779 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76b79e7c4a54ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf538a32ec3a94184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260820" sheetId="1" r:id="Rad6e66d3dc094996"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260910" sheetId="1" r:id="R83afb668d134404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="836" uniqueCount="576">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="836" uniqueCount="578">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>300750 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYKWDB3</x:t>
   </x:si>
   <x:si>
-    <x:t>336,000</x:t>
+    <x:t>314,100</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,169,511.01</x:t>
+    <x:t>$15,721,402.98</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>16.63%</x:t>
+    <x:t>15.36%</x:t>
   </x:si>
   <x:si>
     <x:t>300308 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongji Innolight Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JMZYLD8</x:t>
   </x:si>
   <x:si>
-    <x:t>111,478</x:t>
-[...5 lines deleted...]
-    <x:t>12.93%</x:t>
+    <x:t>104,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,693,063.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.37%</x:t>
   </x:si>
   <x:si>
     <x:t>300502 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Eoptolink Technology Inc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>160,396</x:t>
-[...5 lines deleted...]
-    <x:t>8.53%</x:t>
+    <x:t>149,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,077,652.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.87%</x:t>
   </x:si>
   <x:si>
     <x:t>300059 C2</x:t>
   </x:si>
   <x:si>
     <x:t>East Money Information Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138WK7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,650,200</x:t>
-[...5 lines deleted...]
-    <x:t>4.00%</x:t>
+    <x:t>1,542,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,335,173.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>300394 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R2FQSB2</x:t>
   </x:si>
   <x:si>
-    <x:t>80,170</x:t>
-[...5 lines deleted...]
-    <x:t>2.85%</x:t>
+    <x:t>75,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,976,109.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300408 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chaozhou Three-Circle Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,580,898.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300476 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHW12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,475,314.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>300274 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Sungrow Power Supply Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13CY28</x:t>
   </x:si>
   <x:si>
-    <x:t>190,080</x:t>
-[...41 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>177,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,261,463.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>300604 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hangzhou Chang Chuan Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC81FX9</x:t>
   </x:si>
   <x:si>
-    <x:t>58,300</x:t>
-[...5 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>54,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,148,552.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>300124 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Inovance Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F139TZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>258,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>241,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,946,361.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>300760 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Mindray Bio-Medical Electronic</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYKWDD1</x:t>
   </x:si>
   <x:si>
-    <x:t>78,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>72,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,795,390.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300498 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wens Foodstuffs Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13F476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,478,577.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300857 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharetronic Data Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GZT8F36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,476,070.19</x:t>
   </x:si>
   <x:si>
     <x:t>301308 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRBBRP2</x:t>
   </x:si>
   <x:si>
-    <x:t>29,996</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>27,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,414,891.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>300014 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Eve Energy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138RN5</x:t>
   </x:si>
   <x:si>
-    <x:t>183,600</x:t>
-[...38 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>171,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,265,163.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300757 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robotechnik Intelligent Technology Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9VHP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,843.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>300433 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Lens Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DT73</x:t>
   </x:si>
   <x:si>
-    <x:t>249,200</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>233,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,159,360.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>300033 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hithink Royalflush Information Network</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138V10</x:t>
   </x:si>
   <x:si>
-    <x:t>36,660</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>34,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,093,310.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300475 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shannon Semiconductor Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9YC20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,029,574.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>300285 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shandong Sinocera Functional Material C</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHL98</x:t>
   </x:si>
   <x:si>
-    <x:t>108,100</x:t>
-[...20 lines deleted...]
-    <x:t>$1,000,357.62</x:t>
+    <x:t>100,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$891,771.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.87%</x:t>
   </x:si>
   <x:si>
-    <x:t>300757 C2</x:t>
-[...11 lines deleted...]
-    <x:t>$998,188.29</x:t>
+    <x:t>300548 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadex Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D7K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,857.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300058 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluefocus Intelligent Communications Gr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138WG2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>431,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,408.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300666 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konfoong Materials International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JN03482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,934.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300223 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingenic Semiconductor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHJJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$828,445.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>300054 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hubei Dinglong Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138W72</x:t>
   </x:si>
   <x:si>
-    <x:t>88,800</x:t>
-[...20 lines deleted...]
-    <x:t>$978,438.69</x:t>
+    <x:t>83,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,420.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300136 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sunway Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139VD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,603.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300661 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sg Micro Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKWCC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$776,631.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300395 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Feilihua Quartz Glass Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC817P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,691.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300442 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Range Intelligent Computing Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBPX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$750,093.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>300759 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Pharmaron Beijing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R08YHZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>125,800</x:t>
-[...110 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>117,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$724,684.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300418 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kunlun Tech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$686,901.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300620 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Fiber Resources Zhuhai Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9XZ11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$683,178.98</x:t>
   </x:si>
   <x:si>
     <x:t>300567 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Wuhan Jingce Electronic Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LBJC7L7</x:t>
   </x:si>
   <x:si>
-    <x:t>24,800</x:t>
-[...41 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>23,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,792.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>300015 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Aier Eye Hospital Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138RQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>572,500</x:t>
-[...2 lines deleted...]
-    <x:t>$730,406.44</x:t>
+    <x:t>535,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$649,552.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>300395 C2</x:t>
-[...11 lines deleted...]
-    <x:t>$722,609.90</x:t>
+    <x:t>300037 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Capchem Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138V83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,539.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>300450 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Wuxi Lead Intelligent Equipment Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H1LL778</x:t>
   </x:si>
   <x:si>
-    <x:t>140,600</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>131,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,912.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300017 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wangsu Science &amp; Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138SD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,006.76</x:t>
   </x:si>
   <x:si>
     <x:t>301526 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Chongqing Polycomp International Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LQ691J8</x:t>
   </x:si>
   <x:si>
-    <x:t>142,500</x:t>
-[...2 lines deleted...]
-    <x:t>$693,054.17</x:t>
+    <x:t>133,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$573,703.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300454 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sangfor Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKW735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$570,910.93</x:t>
   </x:si>
   <x:si>
     <x:t>300390 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Canmax Technologies Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG5D7D2</x:t>
   </x:si>
   <x:si>
-    <x:t>73,200</x:t>
-[...20 lines deleted...]
-    <x:t>$660,547.51</x:t>
+    <x:t>68,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,765.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300803 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Compass Technology Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DBJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$564,976.82</x:t>
   </x:si>
   <x:si>
     <x:t>300346 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangsu Nata Opto-Electronic Material C</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG5DC50</x:t>
   </x:si>
   <x:si>
+    <x:t>70,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$537,421.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300751 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Maxwell Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R2FQVG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,623.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300866 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anker Innovations Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97H08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,799.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300347 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Tigermed Consulting Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DR59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,645.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300672 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goke Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJF4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$463,516.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300339 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Hoperun Software Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DR31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,974.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301217 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Tongguan Copper Foil Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBPL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,629.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301377 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Dtech Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBCZ28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$448,952.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300373 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzhou Yangjie Electronic Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DS20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,308.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300782 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maxscend Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC80L30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$438,509.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301358 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Yuneng New Energy Battery Materia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G92FS65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,659.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300316 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jingsheng Mechanical &amp; Electri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DKX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,438.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300207 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunwoda Electronic Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13BZ08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,951.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qingdao Tgood Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,400.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300677 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intco Medical Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC80JF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,582.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301236 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isoftstone Information Technology Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBPZ2</x:t>
+  </x:si>
+  <x:si>
     <x:t>75,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$638,517.33</x:t>
-[...272 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$396,555.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>300115 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Everwin Precision Technology C</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F139P67</x:t>
   </x:si>
   <x:si>
-    <x:t>121,200</x:t>
-[...20 lines deleted...]
-    <x:t>$446,755.56</x:t>
+    <x:t>113,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,477.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>300458 C2</x:t>
   </x:si>
   <x:si>
     <x:t>All Winner Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DW21</x:t>
   </x:si>
   <x:si>
-    <x:t>91,820</x:t>
-[...2 lines deleted...]
-    <x:t>$427,904.72</x:t>
+    <x:t>85,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,739.61</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>301536 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Sigmastar Technology Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MV7GKX2</x:t>
   </x:si>
   <x:si>
-    <x:t>22,700</x:t>
-[...2 lines deleted...]
-    <x:t>$395,629.30</x:t>
+    <x:t>21,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,188.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300496 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thunder Software Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13F1V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,370.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
-    <x:t>300677 C2</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>300628 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Yealink Network Technology Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JN03348</x:t>
   </x:si>
   <x:si>
-    <x:t>60,800</x:t>
-[...2 lines deleted...]
-    <x:t>$383,141.91</x:t>
+    <x:t>56,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,656.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>300496 C2</x:t>
-[...11 lines deleted...]
-    <x:t>$382,751.98</x:t>
+    <x:t>301269 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empyrean Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBM91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,785.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>301200 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Han's Cnc Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BWNBMF1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>8,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,157.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300487 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunresin New Materials Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKW7J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,998.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300972 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KJ882H5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,860.46</x:t>
   </x:si>
   <x:si>
     <x:t>300832 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen New Industries Biomedical Engi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011C97D07</x:t>
   </x:si>
   <x:si>
-    <x:t>45,799</x:t>
-[...35 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>42,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,755.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300748 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jl Mag Rare-Earth Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5F1K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,066.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300024 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siasun Robot &amp; Automation Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138SL5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,493.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300919 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cngr Advanced Material Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y510B9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,315.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300251 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enlight Media Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CG90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,067.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300383 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Sinnet Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,915.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>300765 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Cspc Innovation Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R2FQX85</x:t>
   </x:si>
   <x:si>
-    <x:t>46,200</x:t>
-[...68 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>44,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,772.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300002 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Ultrapower Software Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,023.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300073 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Easpring Material Technology Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHC25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,674.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300255 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Changshan Biochemical Pharmaceuti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CGH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,834.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300999 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yihai Kerry Arawana Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DCM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,538.40</x:t>
   </x:si>
   <x:si>
     <x:t>301165 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Ruijie Networks Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRB0XG1</x:t>
   </x:si>
   <x:si>
-    <x:t>17,740</x:t>
-[...35 lines deleted...]
-    <x:t>$317,188.47</x:t>
+    <x:t>16,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,807.94</x:t>
   </x:si>
   <x:si>
     <x:t>300432 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Mianyang Fulin Precision Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHRC1</x:t>
   </x:si>
   <x:si>
-    <x:t>134,800</x:t>
-[...20 lines deleted...]
-    <x:t>$311,290.41</x:t>
+    <x:t>126,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,002.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>300122 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Chongqing Zhifei Biological Products Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F139TV1</x:t>
   </x:si>
   <x:si>
-    <x:t>141,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>135,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,921.15</x:t>
   </x:si>
   <x:si>
     <x:t>300724 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Sc New Energy Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PF5F036</x:t>
   </x:si>
   <x:si>
-    <x:t>34,700</x:t>
-[...20 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>32,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,340.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301550 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Sling Intelligent Drive Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K3YQP57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,270.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300627 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Huace Navigation Technology Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DDR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,966.24</x:t>
   </x:si>
   <x:si>
     <x:t>300003 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Lepu Medical Technology Beijing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138PZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>151,800</x:t>
-[...17 lines deleted...]
-    <x:t>$288,025.89</x:t>
+    <x:t>141,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,804.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>301611 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Kematek Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSLVDP6</x:t>
   </x:si>
   <x:si>
-    <x:t>19,124</x:t>
-[...38 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>17,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,052.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300699 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weihai Guangwei Composites Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJGFK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,896.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>300763 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Ginlong Technologies Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG5D9P5</x:t>
   </x:si>
   <x:si>
-    <x:t>28,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>26,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,897.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300253 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winning Health Technology Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CGF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,161.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300896 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imeik Technology Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97SS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,200.18</x:t>
   </x:si>
   <x:si>
     <x:t>300953 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Ningbo Zhenyu Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017FD3WT3</x:t>
   </x:si>
   <x:si>
-    <x:t>17,300</x:t>
-[...65 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>16,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,008.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300413 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mango Excellent Media Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,856.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>300144 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Songcheng Performance Development Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13B032</x:t>
   </x:si>
   <x:si>
-    <x:t>203,300</x:t>
-[...20 lines deleted...]
-    <x:t>$179,241.84</x:t>
+    <x:t>190,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,729.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>300718 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Changsheng Sliding Bearings Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FR9V056</x:t>
   </x:si>
   <x:si>
-    <x:t>17,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>15,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,500.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>300979 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Huali Industrial Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013Y513M1</x:t>
   </x:si>
   <x:si>
-    <x:t>24,000</x:t>
-[...2 lines deleted...]
-    <x:t>$122,662.99</x:t>
+    <x:t>22,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,372.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>301301 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Yili Chuanning Biotechnology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRBBQV7</x:t>
   </x:si>
   <x:si>
-    <x:t>82,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>76,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,943.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>300888 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Winner Medical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011C97MD3</x:t>
   </x:si>
   <x:si>
-    <x:t>22,940</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>21,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,543.20</x:t>
   </x:si>
   <x:si>
     <x:t>301498 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Gambol Pet Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J941ZG3</x:t>
   </x:si>
   <x:si>
-    <x:t>11,800</x:t>
-[...2 lines deleted...]
-    <x:t>$68,998.55</x:t>
+    <x:t>10,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,827.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>976,712</x:t>
+    <x:t>277,967</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$976,711.56</x:t>
+    <x:t>$277,967.42</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-12,505,396</x:t>
-[...5 lines deleted...]
-    <x:t>-1.61%</x:t>
+    <x:t>-27,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-4,163.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,101,780.23</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$-69,969.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1795,62 +1801,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f482e5bc7c46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7b5a6bcc87a5473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad6e66d3dc094996" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dac0585f0c74a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R458676f9ce0e48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83afb668d134404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I104"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="18" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2274,80 +2280,80 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
@@ -2477,996 +2483,996 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
@@ -3521,80 +3527,80 @@
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
@@ -3637,1216 +3643,1216 @@
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>462</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>500</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="2" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="B104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>