--- v7 (2026-09-04)
+++ v8 (2026-09-25)
@@ -1,1767 +1,1776 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dbc058566ec442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8e76683c284fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260903" sheetId="1" r:id="R8ced48a2fce6444c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260923" sheetId="1" r:id="Rad7697afc9f44d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="836" uniqueCount="574">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/03/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="836" uniqueCount="577">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>300308 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongji Innolight Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JMZYLD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,161,743.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.65%</x:t>
+  </x:si>
+  <x:si>
     <x:t>300750 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYKWDB3</x:t>
   </x:si>
   <x:si>
     <x:t>314,100</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...26 lines deleted...]
-    <x:t>12.40%</x:t>
+    <x:t>$14,011,754.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.50%</x:t>
   </x:si>
   <x:si>
     <x:t>300502 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Eoptolink Technology Inc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHXJ1</x:t>
   </x:si>
   <x:si>
     <x:t>149,896</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,715,016.83</x:t>
-[...2 lines deleted...]
-    <x:t>8.42%</x:t>
+    <x:t>$9,960,197.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.60%</x:t>
   </x:si>
   <x:si>
     <x:t>300059 C2</x:t>
   </x:si>
   <x:si>
     <x:t>East Money Information Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138WK7</x:t>
   </x:si>
   <x:si>
     <x:t>1,542,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,383,865.59</x:t>
-[...2 lines deleted...]
-    <x:t>4.24%</x:t>
+    <x:t>$4,267,860.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>300394 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R2FQSB2</x:t>
   </x:si>
   <x:si>
     <x:t>75,070</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,829,217.50</x:t>
-[...2 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>$3,039,845.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>300408 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Chaozhou Three-Circle Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DSS2</x:t>
   </x:si>
   <x:si>
     <x:t>150,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,520,479.10</x:t>
-[...2 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>$2,882,509.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>300476 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHW12</x:t>
   </x:si>
   <x:si>
     <x:t>73,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,467,698.64</x:t>
-[...2 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>$2,640,472.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
   </x:si>
   <x:si>
     <x:t>300274 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Sungrow Power Supply Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13CY28</x:t>
   </x:si>
   <x:si>
     <x:t>177,780</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,311,337.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>$2,289,300.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>300604 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hangzhou Chang Chuan Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC81FX9</x:t>
   </x:si>
   <x:si>
     <x:t>54,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,209,841.49</x:t>
-[...2 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>$2,178,088.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>300124 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Inovance Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F139TZ7</x:t>
   </x:si>
   <x:si>
     <x:t>241,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,172,382.97</x:t>
-[...2 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>$1,885,170.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>300760 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Mindray Bio-Medical Electronic</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYKWDD1</x:t>
   </x:si>
   <x:si>
     <x:t>72,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,823,645.26</x:t>
-[...2 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>$1,684,784.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300857 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharetronic Data Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GZT8F36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,503,005.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300498 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wens Foodstuffs Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13F476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,469,579.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>301308 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRBBRP2</x:t>
   </x:si>
   <x:si>
     <x:t>27,896</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,528,863.27</x:t>
-[...35 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$1,418,203.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>300014 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Eve Energy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138RN5</x:t>
   </x:si>
   <x:si>
     <x:t>171,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,314,440.14</x:t>
-[...2 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>$1,270,236.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>300433 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Lens Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DT73</x:t>
   </x:si>
   <x:si>
     <x:t>233,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,258,932.21</x:t>
-[...2 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>$1,172,101.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300757 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robotechnik Intelligent Technology Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9VHP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,101,162.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300475 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shannon Semiconductor Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9YC20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,062,922.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>300033 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hithink Royalflush Information Network</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138V10</x:t>
   </x:si>
   <x:si>
     <x:t>34,260</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,126,987.45</x:t>
-[...38 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>$1,058,583.35</x:t>
   </x:si>
   <x:si>
     <x:t>300285 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shandong Sinocera Functional Material C</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHL98</x:t>
   </x:si>
   <x:si>
     <x:t>100,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$968,693.43</x:t>
+    <x:t>$1,023,929.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300548 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadex Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D7K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,902.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.94%</x:t>
   </x:si>
   <x:si>
+    <x:t>300223 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingenic Semiconductor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHJJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,915.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300666 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konfoong Materials International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JN03482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$916,228.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300661 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sg Micro Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKWCC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,641.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300054 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Dinglong Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138W72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$871,987.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
     <x:t>300058 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Bluefocus Intelligent Communications Gr</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138WG2</x:t>
   </x:si>
   <x:si>
     <x:t>431,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$863,709.81</x:t>
+    <x:t>$859,686.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.83%</x:t>
   </x:si>
   <x:si>
-    <x:t>300054 C2</x:t>
-[...64 lines deleted...]
-  <x:si>
     <x:t>300136 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Sunway Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F139VD6</x:t>
   </x:si>
   <x:si>
     <x:t>96,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$833,828.47</x:t>
-[...17 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$826,194.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>300442 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Range Intelligent Computing Technology</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRBBPX7</x:t>
   </x:si>
   <x:si>
     <x:t>82,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$800,429.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$809,320.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>300759 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Pharmaron Beijing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R08YHZ9</x:t>
   </x:si>
   <x:si>
     <x:t>117,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$756,468.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$786,419.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>300395 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hubei Feilihua Quartz Glass Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC817P6</x:t>
   </x:si>
   <x:si>
     <x:t>51,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$714,923.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$741,304.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300567 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuhan Jingce Electronic Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJC7L7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$723,600.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>300418 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Kunlun Tech Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DSY5</x:t>
   </x:si>
   <x:si>
     <x:t>105,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$704,184.32</x:t>
-[...20 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>$668,289.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>300620 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Fiber Resources Zhuhai Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FR9XZ11</x:t>
   </x:si>
   <x:si>
     <x:t>15,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$665,349.67</x:t>
-[...2 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>$659,160.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300454 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sangfor Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKW735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$642,435.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>300015 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Aier Eye Hospital Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138RQ2</x:t>
   </x:si>
   <x:si>
     <x:t>535,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$659,733.95</x:t>
+    <x:t>$637,229.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>300450 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Wuxi Lead Intelligent Equipment Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H1LL778</x:t>
   </x:si>
   <x:si>
     <x:t>131,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$632,174.98</x:t>
-[...2 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$629,634.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300037 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Capchem Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138V83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$619,844.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301526 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Polycomp International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LQ691J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,818.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>300017 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Wangsu Science &amp; Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138SD4</x:t>
   </x:si>
   <x:si>
     <x:t>262,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$626,775.39</x:t>
+    <x:t>$590,873.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300346 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Nata Opto-Electronic Material C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DC50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$577,970.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300803 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Compass Technology Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DBJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,992.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300751 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Maxwell Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R2FQVG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,774.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300672 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goke Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJF4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,740.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300347 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Tigermed Consulting Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DR59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$546,930.56</x:t>
   </x:si>
   <x:si>
     <x:t>300390 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Canmax Technologies Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG5D7D2</x:t>
   </x:si>
   <x:si>
     <x:t>68,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$614,705.52</x:t>
-[...101 lines deleted...]
-    <x:t>$550,959.11</x:t>
+    <x:t>$534,480.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301217 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Tongguan Copper Foil Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBPL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,306.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>300866 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Anker Innovations Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011C97H08</x:t>
   </x:si>
   <x:si>
     <x:t>26,580</x:t>
   </x:si>
   <x:si>
-    <x:t>$544,512.72</x:t>
-[...17 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$491,514.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300207 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunwoda Electronic Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13BZ08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$470,662.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300782 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maxscend Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC80L30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,062.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300373 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzhou Yangjie Electronic Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DS20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$467,693.57</x:t>
   </x:si>
   <x:si>
     <x:t>300339 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangsu Hoperun Software Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DR31</x:t>
   </x:si>
   <x:si>
     <x:t>91,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$480,780.73</x:t>
-[...17 lines deleted...]
-    <x:t>$476,723.56</x:t>
+    <x:t>$464,901.27</x:t>
   </x:si>
   <x:si>
     <x:t>300316 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Jingsheng Mechanical &amp; Electri</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DKX3</x:t>
   </x:si>
   <x:si>
-    <x:t>$469,289.93</x:t>
-[...17 lines deleted...]
-    <x:t>$464,123.08</x:t>
+    <x:t>$458,027.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qingdao Tgood Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,767.07</x:t>
   </x:si>
   <x:si>
     <x:t>301377 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Guangdong Dtech Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRBCZ28</x:t>
   </x:si>
   <x:si>
     <x:t>7,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$457,763.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$450,679.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300458 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Winner Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DW21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,997.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301536 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigmastar Technology Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MV7GKX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,274.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301236 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isoftstone Information Technology Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,870.73</x:t>
   </x:si>
   <x:si>
     <x:t>301358 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hunan Yuneng New Energy Battery Materia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G92FS65</x:t>
   </x:si>
   <x:si>
     <x:t>53,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$456,450.26</x:t>
-[...80 lines deleted...]
-    <x:t>$422,660.61</x:t>
+    <x:t>$409,935.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300115 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Everwin Precision Technology C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139P67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,451.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>300677 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Intco Medical Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC80JF2</x:t>
   </x:si>
   <x:si>
     <x:t>50,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$419,574.31</x:t>
-[...50 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>$374,701.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JN03348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,741.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>300496 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Thunder Software Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13F1V5</x:t>
   </x:si>
   <x:si>
     <x:t>41,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$369,816.23</x:t>
-[...20 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$346,969.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300487 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunresin New Materials Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKW7J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,068.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>301269 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Empyrean Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRBBM91</x:t>
   </x:si>
   <x:si>
     <x:t>24,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$338,524.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$322,917.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300832 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen New Industries Biomedical Engi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97D07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,459.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>301200 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Han's Cnc Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BWNBMF1</x:t>
   </x:si>
   <x:si>
     <x:t>8,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$332,229.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$310,640.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300765 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cspc Innovation Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R2FQX85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,539.66</x:t>
   </x:si>
   <x:si>
     <x:t>300748 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Jl Mag Rare-Earth Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PF5F1K5</x:t>
   </x:si>
   <x:si>
     <x:t>81,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$324,208.06</x:t>
-[...17 lines deleted...]
-    <x:t>$321,216.81</x:t>
+    <x:t>$307,480.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300919 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cngr Advanced Material Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y510B9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,446.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300024 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siasun Robot &amp; Automation Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138SL5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,559.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>300383 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Beijing Sinnet Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DSG5</x:t>
   </x:si>
   <x:si>
     <x:t>171,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$315,281.35</x:t>
-[...35 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$283,648.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301165 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruijie Networks Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB0XG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,550.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300255 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Changshan Biochemical Pharmaceuti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CGH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,744.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300251 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enlight Media Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CG90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,525.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300073 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Easpring Material Technology Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHC25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,297.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300122 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Zhifei Biological Products Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139TV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,811.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300002 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Ultrapower Software Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,081.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300724 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sc New Energy Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5F036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,779.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>300972 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KJ882H5</x:t>
   </x:si>
   <x:si>
     <x:t>11,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$298,841.71</x:t>
-[...125 lines deleted...]
-    <x:t>$275,770.27</x:t>
+    <x:t>$259,401.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301611 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Kematek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSLVDP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,714.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301550 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Sling Intelligent Drive Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K3YQP57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,610.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300999 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yihai Kerry Arawana Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DCM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,905.58</x:t>
   </x:si>
   <x:si>
     <x:t>300432 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Mianyang Fulin Precision Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHRC1</x:t>
   </x:si>
   <x:si>
     <x:t>126,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$269,263.52</x:t>
-[...35 lines deleted...]
-    <x:t>$257,760.74</x:t>
+    <x:t>$247,545.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300003 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lepu Medical Technology Beijing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,726.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300953 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ningbo Zhenyu Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017FD3WT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,624.27</x:t>
   </x:si>
   <x:si>
     <x:t>300627 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shanghai Huace Navigation Technology Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG5DDR4</x:t>
   </x:si>
   <x:si>
     <x:t>60,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$256,818.93</x:t>
-[...50 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$239,832.40</x:t>
   </x:si>
   <x:si>
     <x:t>300699 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Weihai Guangwei Composites Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LBJGFK6</x:t>
   </x:si>
   <x:si>
     <x:t>64,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$233,184.66</x:t>
+    <x:t>$225,530.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300896 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imeik Technology Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97SS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,327.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300253 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winning Health Technology Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CGF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,283.00</x:t>
   </x:si>
   <x:si>
     <x:t>300763 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Ginlong Technologies Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG5D9P5</x:t>
   </x:si>
   <x:si>
     <x:t>26,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$230,565.14</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$215,889.68</x:t>
   </x:si>
   <x:si>
     <x:t>300413 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Mango Excellent Media Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DSW7</x:t>
   </x:si>
   <x:si>
     <x:t>74,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$223,346.97</x:t>
-[...47 lines deleted...]
-    <x:t>$218,358.82</x:t>
+    <x:t>$212,590.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>300144 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Songcheng Performance Development Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13B032</x:t>
   </x:si>
   <x:si>
     <x:t>190,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$169,587.88</x:t>
+    <x:t>$163,168.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>300718 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Changsheng Sliding Bearings Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FR9V056</x:t>
   </x:si>
   <x:si>
     <x:t>15,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$133,397.45</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$124,564.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>300979 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Huali Industrial Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013Y513M1</x:t>
   </x:si>
   <x:si>
     <x:t>22,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$109,020.85</x:t>
+    <x:t>$109,838.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
+    <x:t>300888 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winner Medical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97MD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,382.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
     <x:t>301301 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Yili Chuanning Biotechnology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRBBQV7</x:t>
   </x:si>
   <x:si>
     <x:t>76,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$96,037.71</x:t>
-[...17 lines deleted...]
-    <x:t>$93,081.50</x:t>
+    <x:t>$92,417.06</x:t>
   </x:si>
   <x:si>
     <x:t>301498 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Gambol Pet Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J941ZG3</x:t>
   </x:si>
   <x:si>
     <x:t>10,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$62,906.07</x:t>
+    <x:t>$64,984.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>7,435,710</x:t>
+    <x:t>311,471</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,435,709.73</x:t>
-[...2 lines deleted...]
-    <x:t>7.19%</x:t>
+    <x:t>$311,471.28</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-18,584</x:t>
-[...2 lines deleted...]
-    <x:t>$-2,766.05</x:t>
+    <x:t>-26,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-3,998.20</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-7,233,509.19</x:t>
-[...2 lines deleted...]
-    <x:t>-6.99%</x:t>
+    <x:t>$-84,887.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1789,51 +1798,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac23ae3640ad4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6d7f0bc651ed4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8ced48a2fce6444c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a5b70e09464e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0cd4b16dde8d40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad7697afc9f44d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I104"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2268,225 +2277,225 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
@@ -2529,2318 +2538,2318 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="F102" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="2" t="s">
-        <x:v>573</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="B104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>