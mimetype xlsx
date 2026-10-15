--- v8 (2026-09-25)
+++ v9 (2026-10-15)
@@ -1,1776 +1,1785 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8e76683c284fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30aec5e8e4324856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20260923" sheetId="1" r:id="Rad7697afc9f44d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20261014" sheetId="1" r:id="R3d3bca0bafd14631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="836" uniqueCount="577">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="836" uniqueCount="580">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>300750 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contemporary Amperex Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKWDB3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,221,690.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.92%</x:t>
+  </x:si>
+  <x:si>
     <x:t>300308 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongji Innolight Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JMZYLD8</x:t>
   </x:si>
   <x:si>
-    <x:t>104,278</x:t>
-[...29 lines deleted...]
-    <x:t>13.50%</x:t>
+    <x:t>89,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,034,033.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.01%</x:t>
   </x:si>
   <x:si>
     <x:t>300502 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Eoptolink Technology Inc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>149,896</x:t>
-[...5 lines deleted...]
-    <x:t>9.60%</x:t>
+    <x:t>128,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,195,865.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.24%</x:t>
   </x:si>
   <x:si>
     <x:t>300059 C2</x:t>
   </x:si>
   <x:si>
     <x:t>East Money Information Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F138WK7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,542,500</x:t>
-[...5 lines deleted...]
-    <x:t>4.11%</x:t>
+    <x:t>1,327,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,535,044.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
   </x:si>
   <x:si>
     <x:t>300394 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R2FQSB2</x:t>
   </x:si>
   <x:si>
-    <x:t>75,070</x:t>
-[...5 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>64,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,144,263.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>300408 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Chaozhou Three-Circle Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DSS2</x:t>
   </x:si>
   <x:si>
-    <x:t>150,300</x:t>
-[...5 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>129,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,880,096.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>300476 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHW12</x:t>
   </x:si>
   <x:si>
-    <x:t>73,300</x:t>
-[...5 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>63,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,794,788.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>300274 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Sungrow Power Supply Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13CY28</x:t>
   </x:si>
   <x:si>
-    <x:t>177,780</x:t>
-[...5 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>153,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,772,666.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300760 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Mindray Bio-Medical Electronic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKWDD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,537,588.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300124 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Inovance Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139TZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,517,488.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>300604 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hangzhou Chang Chuan Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC81FX9</x:t>
   </x:si>
   <x:si>
-    <x:t>54,400</x:t>
-[...41 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>47,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,509,361.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300498 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wens Foodstuffs Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13F476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,733.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>300857 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Sharetronic Data Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GZT8F36</x:t>
   </x:si>
   <x:si>
-    <x:t>38,067</x:t>
-[...23 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>32,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,049,579.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300014 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eve Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138RN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,032,823.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>301308 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRBBRP2</x:t>
   </x:si>
   <x:si>
-    <x:t>27,896</x:t>
-[...23 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>24,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,210.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300033 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hithink Royalflush Information Network</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138V10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$870,185.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300757 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robotechnik Intelligent Technology Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9VHP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757,537.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>300433 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Lens Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13DT73</x:t>
   </x:si>
   <x:si>
-    <x:t>233,000</x:t>
-[...23 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>200,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,722.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300058 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluefocus Intelligent Communications Gr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138WG2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$700,185.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300548 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadex Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D7K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,510.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300054 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Dinglong Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138W72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,953.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300285 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Sinocera Functional Material C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHL98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,723.96</x:t>
   </x:si>
   <x:si>
     <x:t>300475 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shannon Semiconductor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FR9YC20</x:t>
   </x:si>
   <x:si>
-    <x:t>40,400</x:t>
-[...56 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>35,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,842.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300759 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pharmaron Beijing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R08YHZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$602,779.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300666 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konfoong Materials International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JN03482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$595,164.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300661 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sg Micro Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKWCC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$589,929.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300442 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Range Intelligent Computing Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBPX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583,040.39</x:t>
   </x:si>
   <x:si>
     <x:t>300223 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Ingenic Semiconductor Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHJJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>42,700</x:t>
-[...50 lines deleted...]
-    <x:t>BBG00F138W72</x:t>
+    <x:t>36,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$572,151.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300418 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kunlun Tech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,488.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300136 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sunway Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139VD6</x:t>
   </x:si>
   <x:si>
     <x:t>83,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$871,987.53</x:t>
-[...74 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>$559,806.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300450 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Lead Intelligent Equipment Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H1LL778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,203.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300015 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aier Eye Hospital Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138RQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>460,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,707.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300454 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sangfor Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKW735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,947.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>300395 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hubei Feilihua Quartz Glass Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC817P6</x:t>
   </x:si>
   <x:si>
-    <x:t>51,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>44,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,609.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>300567 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Wuhan Jingce Electronic Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LBJC7L7</x:t>
   </x:si>
   <x:si>
-    <x:t>23,300</x:t>
-[...23 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>20,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$470,811.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>300620 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Fiber Resources Zhuhai Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FR9XZ11</x:t>
   </x:si>
   <x:si>
+    <x:t>13,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$467,768.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300017 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wangsu Science &amp; Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138SD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,097.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300803 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Compass Technology Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DBJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,646.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300037 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Capchem Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138V83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,340.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300347 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Tigermed Consulting Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DR59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,710.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300339 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Hoperun Software Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DR31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,169.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300346 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Nata Opto-Electronic Material C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DC50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,180.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300207 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunwoda Electronic Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13BZ08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,343.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301526 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Polycomp International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LQ691J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,510.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300390 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canmax Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D7D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,352.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300866 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anker Innovations Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97H08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,784.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300672 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goke Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJF4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,544.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300751 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Maxwell Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R2FQVG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,531.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qingdao Tgood Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,445.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300373 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzhou Yangjie Electronic Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DS20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,779.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301236 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isoftstone Information Technology Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,364.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301358 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Yuneng New Energy Battery Materia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G92FS65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,596.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301217 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Tongguan Copper Foil Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBPL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,385.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301536 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigmastar Technology Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MV7GKX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,233.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300316 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jingsheng Mechanical &amp; Electri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DKX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,022.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300782 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maxscend Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC80L30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,847.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301269 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empyrean Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBM91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,458.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300458 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Winner Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DW21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,596.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301377 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Dtech Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBCZ28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,319.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300832 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen New Industries Biomedical Engi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97D07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,296.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300677 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intco Medical Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC80JF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,411.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300115 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Everwin Precision Technology C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139P67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,268.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JN03348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,639.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300496 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thunder Software Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13F1V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,526.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300487 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunresin New Materials Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKW7J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,506.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300251 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enlight Media Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CG90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,913.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300765 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cspc Innovation Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R2FQX85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,308.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300413 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mango Excellent Media Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,717.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300073 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Easpring Material Technology Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHC25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,179.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300748 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jl Mag Rare-Earth Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5F1K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,751.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300024 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siasun Robot &amp; Automation Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138SL5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,582.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300002 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Ultrapower Software Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,882.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300919 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cngr Advanced Material Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y510B9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,656.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300972 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KJ882H5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,257.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300383 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Sinnet Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,931.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300999 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yihai Kerry Arawana Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DCM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,605.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300122 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Zhifei Biological Products Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139TV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,636.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301550 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Sling Intelligent Drive Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K3YQP57</x:t>
+  </x:si>
+  <x:si>
     <x:t>15,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$659,160.92</x:t>
-[...539 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$215,937.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300255 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Changshan Biochemical Pharmaceuti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CGH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,962.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300724 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sc New Energy Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5F036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,766.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300003 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lepu Medical Technology Beijing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,336.12</x:t>
   </x:si>
   <x:si>
     <x:t>301200 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Han's Cnc Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BWNBMF1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,200</x:t>
-[...65 lines deleted...]
-    <x:t>$284,559.53</x:t>
+    <x:t>7,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,253.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>300383 C2</x:t>
-[...11 lines deleted...]
-    <x:t>$283,648.94</x:t>
+    <x:t>300432 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mianyang Fulin Precision Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHRC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,916.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300627 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Huace Navigation Technology Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DDR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,328.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300253 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winning Health Technology Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CGF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,199.11</x:t>
   </x:si>
   <x:si>
     <x:t>301165 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Ruijie Networks Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRB0XG1</x:t>
   </x:si>
   <x:si>
-    <x:t>16,540</x:t>
-[...95 lines deleted...]
-    <x:t>$263,779.88</x:t>
+    <x:t>14,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,207.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>300972 C2</x:t>
-[...11 lines deleted...]
-    <x:t>$259,401.05</x:t>
+    <x:t>300896 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imeik Technology Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97SS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,994.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300699 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weihai Guangwei Composites Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJGFK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,943.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300763 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ginlong Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D9P5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,291.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300953 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ningbo Zhenyu Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017FD3WT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,888.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>301611 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Kematek Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSLVDP6</x:t>
   </x:si>
   <x:si>
-    <x:t>17,924</x:t>
-[...182 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>15,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,496.04</x:t>
   </x:si>
   <x:si>
     <x:t>300144 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Songcheng Performance Development Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13B032</x:t>
   </x:si>
   <x:si>
-    <x:t>190,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>163,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,986.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300979 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huali Industrial Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y513M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,850.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>300718 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Changsheng Sliding Bearings Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FR9V056</x:t>
   </x:si>
   <x:si>
-    <x:t>15,900</x:t>
-[...20 lines deleted...]
-    <x:t>$109,838.40</x:t>
+    <x:t>13,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,633.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300888 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winner Medical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97MD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,554.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>300888 C2</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>301301 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Yili Chuanning Biotechnology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRBBQV7</x:t>
   </x:si>
   <x:si>
-    <x:t>76,600</x:t>
-[...2 lines deleted...]
-    <x:t>$92,417.06</x:t>
+    <x:t>66,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,891.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>301498 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Gambol Pet Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J941ZG3</x:t>
   </x:si>
   <x:si>
-    <x:t>10,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>9,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,211.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>311,471</x:t>
+    <x:t>4,207,173</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$311,471.28</x:t>
+    <x:t>$4,207,172.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.59%</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-26,835</x:t>
-[...5 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>24,178,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,609,255.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-84,887.44</x:t>
-[...2 lines deleted...]
-    <x:t>-0.08%</x:t>
+    <x:t>$-7,734,755.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-10.28%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1798,62 +1807,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a5b70e09464e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0cd4b16dde8d40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad7697afc9f44d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b36b716e0b4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4848333164e14f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d3bca0bafd14631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I104"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2451,138 +2460,138 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
@@ -2683,225 +2692,225 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
@@ -2944,312 +2953,312 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
@@ -3292,399 +3301,399 @@
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
@@ -3698,109 +3707,109 @@
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
@@ -3843,1013 +3852,1013 @@
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>416</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>524</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="2" t="s">
-        <x:v>576</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="B104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>