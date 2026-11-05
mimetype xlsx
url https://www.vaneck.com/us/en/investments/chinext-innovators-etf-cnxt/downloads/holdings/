--- v9 (2026-10-15)
+++ v10 (2026-11-05)
@@ -1,1785 +1,1800 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30aec5e8e4324856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8ef69621c44f13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20261014" sheetId="1" r:id="R3d3bca0bafd14631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CNXT_asof_20261103" sheetId="1" r:id="R3f6860e3bd39468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="836" uniqueCount="580">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="836" uniqueCount="585">
+  <x:si>
+    <x:t>Daily Holdings (%)  11/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>300750 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYKWDB3</x:t>
   </x:si>
   <x:si>
-    <x:t>270,400</x:t>
+    <x:t>255,800</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,221,690.74</x:t>
+    <x:t>$9,599,243.89</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.92%</x:t>
+    <x:t>15.85%</x:t>
   </x:si>
   <x:si>
     <x:t>300308 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Zhongji Innolight Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JMZYLD8</x:t>
   </x:si>
   <x:si>
-    <x:t>89,878</x:t>
-[...5 lines deleted...]
-    <x:t>12.01%</x:t>
+    <x:t>85,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,099,200.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300059 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Money Information Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138WK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,255,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,558,305.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
   </x:si>
   <x:si>
     <x:t>300502 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Eoptolink Technology Inc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>128,996</x:t>
-[...23 lines deleted...]
-    <x:t>4.70%</x:t>
+    <x:t>121,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,158,095.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300124 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Inovance Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139TZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,671,456.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300760 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Mindray Bio-Medical Electronic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKWDD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,652,899.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300274 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sungrow Power Supply Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CY28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,649,463.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300498 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wens Foodstuffs Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13F476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>542,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,352,192.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300408 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chaozhou Three-Circle Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,268,525.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>300394 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Suzhou Tfc Optical Communication Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R2FQSB2</x:t>
   </x:si>
   <x:si>
-    <x:t>64,870</x:t>
-[...23 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>61,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,132,071.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>300476 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Victory Giant Technology Huizhou Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHW12</x:t>
   </x:si>
   <x:si>
-    <x:t>63,100</x:t>
-[...59 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>59,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,103,889.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>300604 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Hangzhou Chang Chuan Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC81FX9</x:t>
   </x:si>
   <x:si>
-    <x:t>47,300</x:t>
-[...23 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>44,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,055,917.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300014 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eve Energy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138RN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,028,794.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300033 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hithink Royalflush Information Network</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138V10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,264.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300433 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lens Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DT73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$723,286.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301308 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Longsys Electronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBRP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$693,033.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>300857 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Sharetronic Data Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GZT8F36</x:t>
   </x:si>
   <x:si>
-    <x:t>32,767</x:t>
-[...59 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>30,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$641,624.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300058 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluefocus Intelligent Communications Gr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138WG2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$637,487.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300759 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pharmaron Beijing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R08YHZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$595,523.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300015 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aier Eye Hospital Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138RQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>435,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583,483.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300054 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Dinglong Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138W72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$558,856.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300223 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingenic Semiconductor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHJJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$522,292.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300442 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Range Intelligent Computing Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBPX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,464.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300450 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Lead Intelligent Equipment Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H1LL778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,866.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300136 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sunway Communication Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139VD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,847.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300017 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wangsu Science &amp; Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138SD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,780.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300418 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kunlun Tech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$468,931.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300666 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konfoong Materials International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JN03482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$467,613.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300661 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sg Micro Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKWCC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,638.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300454 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sangfor Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKW735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,970.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300285 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shandong Sinocera Functional Material C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHL98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,427.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300475 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shannon Semiconductor Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9YC20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,367.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>300757 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Robotechnik Intelligent Technology Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FR9VHP7</x:t>
   </x:si>
   <x:si>
-    <x:t>10,700</x:t>
-[...41 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>10,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,261.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300115 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Everwin Precision Technology C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139P67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,962.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300395 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Feilihua Quartz Glass Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC817P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,577.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300347 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hangzhou Tigermed Consulting Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DR59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,454.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>300548 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Broadex Technologies Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YG5D7K4</x:t>
   </x:si>
   <x:si>
-    <x:t>24,000</x:t>
-[...224 lines deleted...]
-    <x:t>BBG00MYKW735</x:t>
+    <x:t>22,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,048.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300803 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Compass Technology Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DBJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,204.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300207 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunwoda Electronic Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13BZ08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,196.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300037 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Capchem Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138V83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,031.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300339 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Hoperun Software Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DR31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,603.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300866 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anker Innovations Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97H08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,282.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300832 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen New Industries Biomedical Engi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97D07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,988.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300620 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Fiber Resources Zhuhai Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9XZ11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,405.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300346 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Nata Opto-Electronic Material C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DC50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,931.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301526 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Polycomp International Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LQ691J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,298.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300001 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qingdao Tgood Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,555.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301358 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Yuneng New Energy Battery Materia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G92FS65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,392.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300373 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yangzhou Yangjie Electronic Technology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DS20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,961.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300390 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canmax Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D7D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,029.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301236 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isoftstone Information Technology Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,277.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300316 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Jingsheng Mechanical &amp; Electri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DKX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,319.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300567 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuhan Jingce Electronic Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJC7L7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,671.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300751 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Maxwell Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R2FQVG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,930.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300496 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thunder Software Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13F1V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,455.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300677 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intco Medical Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC80JF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,910.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301269 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empyrean Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBM91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,466.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300672 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goke Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJF4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,578.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301550 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Sling Intelligent Drive Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K3YQP57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,418.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300628 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yealink Network Technology Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JN03348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,739.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300458 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Winner Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DW21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,157.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300413 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mango Excellent Media Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,779.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300782 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maxscend Microelectronics Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC80L30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,217.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300251 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Enlight Media Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CG90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,023.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300122 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chongqing Zhifei Biological Products Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F139TV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,388.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300024 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siasun Robot &amp; Automation Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138SL5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,111.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300487 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunresin New Materials Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYKW7J8</x:t>
   </x:si>
   <x:si>
     <x:t>25,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$508,947.81</x:t>
-[...302 lines deleted...]
-    <x:t>BBG01BWNBPZ2</x:t>
+    <x:t>$233,353.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300748 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jl Mag Rare-Earth Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5F1K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,452.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300002 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Ultrapower Software Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,899.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300432 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mianyang Fulin Precision Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHRC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,899.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301217 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anhui Tongguan Copper Foil Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BWNBPL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,578.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300003 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lepu Medical Technology Beijing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F138PZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,968.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300999 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yihai Kerry Arawana Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DCM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,736.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300724 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Sc New Energy Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PF5F036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,125.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301536 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigmastar Technology Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MV7GKX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,041.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300383 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Sinnet Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13DSG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,374.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300073 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Easpring Material Technology Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHC25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,527.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300919 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cngr Advanced Material Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y510B9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,886.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300972 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujian Wanchen Biotechnology Group Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KJ882H5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,437.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300255 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hebei Changshan Biochemical Pharmaceuti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CGH1</x:t>
   </x:si>
   <x:si>
     <x:t>64,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$332,364.83</x:t>
-[...113 lines deleted...]
-    <x:t>$299,596.58</x:t>
+    <x:t>$186,863.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300253 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winning Health Technology Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13CGF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,134.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>301377 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Guangdong Dtech Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRBCZ28</x:t>
   </x:si>
   <x:si>
-    <x:t>6,800</x:t>
-[...80 lines deleted...]
-    <x:t>BBG00F13F1V5</x:t>
+    <x:t>6,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,979.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300896 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imeik Technology Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97SS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,418.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300953 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ningbo Zhenyu Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017FD3WT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,827.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300699 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weihai Guangwei Composites Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJGFK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,550.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300765 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cspc Innovation Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R2FQX85</x:t>
   </x:si>
   <x:si>
     <x:t>36,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$273,526.53</x:t>
-[...278 lines deleted...]
-    <x:t>$207,336.12</x:t>
+    <x:t>$161,739.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300627 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanghai Huace Navigation Technology Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5DDR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,757.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300763 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ginlong Technologies Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YG5D9P5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,059.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301611 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzhou Kematek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSLVDP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,419.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300144 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Songcheng Performance Development Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13B032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,034.63</x:t>
   </x:si>
   <x:si>
     <x:t>301200 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Han's Cnc Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BWNBMF1</x:t>
   </x:si>
   <x:si>
-    <x:t>7,000</x:t>
-[...53 lines deleted...]
-    <x:t>$193,199.11</x:t>
+    <x:t>6,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,238.88</x:t>
   </x:si>
   <x:si>
     <x:t>301165 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Ruijie Networks Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRB0XG1</x:t>
   </x:si>
   <x:si>
-    <x:t>14,240</x:t>
-[...101 lines deleted...]
-    <x:t>$135,986.73</x:t>
+    <x:t>13,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,231.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300979 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huali Industrial Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y513M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,993.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>300979 C2</x:t>
-[...11 lines deleted...]
-    <x:t>$92,850.08</x:t>
+    <x:t>300718 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Changsheng Sliding Bearings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FR9V056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,783.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300888 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winner Medical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C97MD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,703.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301301 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yili Chuanning Biotechnology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRBBQV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,825.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>300718 C2</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>301498 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Gambol Pet Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J941ZG3</x:t>
   </x:si>
   <x:si>
-    <x:t>9,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>8,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,995.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>4,207,173</x:t>
+    <x:t>1,800,482</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,207,172.50</x:t>
-[...2 lines deleted...]
-    <x:t>5.59%</x:t>
+    <x:t>$1,800,482.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>24,178,764</x:t>
-[...5 lines deleted...]
-    <x:t>4.80%</x:t>
+    <x:t>11,465,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,719,309.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-7,734,755.06</x:t>
-[...2 lines deleted...]
-    <x:t>-10.28%</x:t>
+    <x:t>$-3,517,160.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-5.81%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1807,51 +1822,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b36b716e0b4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4848333164e14f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d3bca0bafd14631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a26481fc38f45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0e6f36e2667141e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f6860e3bd39468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I104"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2547,225 +2562,225 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
@@ -2895,892 +2910,892 @@
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
@@ -3823,80 +3838,80 @@
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
@@ -3910,955 +3925,955 @@
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>417</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>433</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>494</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="2" t="s">
-        <x:v>579</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="B104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>