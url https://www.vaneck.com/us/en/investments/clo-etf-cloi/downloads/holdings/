--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,2823 +1,2874 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc050cde972814ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ef679af9014110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20260909" sheetId="1" r:id="R2b171d093a544232"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20260930" sheetId="1" r:id="Re5959114713043c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1624" uniqueCount="926">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1678" uniqueCount="943">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022VCDJV2</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>81,100,000</x:t>
-[...5 lines deleted...]
-    <x:t>5.24%</x:t>
+    <x:t>166,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,089,253.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 2026-22 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZWBNK65</x:t>
   </x:si>
   <x:si>
     <x:t>4.959</x:t>
   </x:si>
   <x:si>
     <x:t>63,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$64,196,762.56</x:t>
-[...2 lines deleted...]
-    <x:t>4.16%</x:t>
+    <x:t>$64,280,261.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ds2 Clo 1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025BGXVW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,050,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,060,262.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 6 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0208VCY93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,827,836.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Sona Us Clo 1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021CJSPW9</x:t>
   </x:si>
   <x:si>
     <x:t>4.950</x:t>
   </x:si>
   <x:si>
     <x:t>38,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,010,573.20</x:t>
-[...2 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>$39,044,215.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQW8</x:t>
   </x:si>
   <x:si>
     <x:t>5.460</x:t>
   </x:si>
   <x:si>
     <x:t>37,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,326,667.76</x:t>
-[...2 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>$37,437,041.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Vi Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4XMKT9</x:t>
   </x:si>
   <x:si>
     <x:t>5.206</x:t>
   </x:si>
   <x:si>
     <x:t>36,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,771,334.73</x:t>
-[...23 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>$36,835,673.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean Trails Clo Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZG6SDW6</x:t>
   </x:si>
   <x:si>
     <x:t>5.013</x:t>
   </x:si>
   <x:si>
     <x:t>35,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,298,807.98</x:t>
-[...2 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>$35,350,720.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 38 L</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CSZ35</x:t>
   </x:si>
   <x:si>
     <x:t>5.129</x:t>
   </x:si>
   <x:si>
     <x:t>26,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,952,831.30</x:t>
-[...2 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>$26,997,367.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 64 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6CQP12</x:t>
   </x:si>
   <x:si>
     <x:t>5.434</x:t>
   </x:si>
   <x:si>
     <x:t>25,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,249,818.02</x:t>
-[...2 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>$25,322,784.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 46 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025H4R5P1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,006,250.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 42 L</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CP2G7</x:t>
   </x:si>
   <x:si>
     <x:t>5.193</x:t>
   </x:si>
   <x:si>
     <x:t>22,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,714,290.64</x:t>
-[...2 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>$22,779,791.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 36 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WNJ4B93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,287,690.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Sagard-Halseypoint Clo 10 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X7RWBK7</x:t>
   </x:si>
   <x:si>
     <x:t>5.479</x:t>
   </x:si>
   <x:si>
-    <x:t>22,000,000</x:t>
-[...20 lines deleted...]
-    <x:t>$22,236,693.94</x:t>
+    <x:t>$22,283,092.05</x:t>
   </x:si>
   <x:si>
     <x:t>Park Blue Clo 2022-Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023K775S4</x:t>
   </x:si>
   <x:si>
     <x:t>5.009</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,172,362.75</x:t>
+    <x:t>$22,239,991.61</x:t>
   </x:si>
   <x:si>
     <x:t>Diameter Capital Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023C821L2</x:t>
   </x:si>
   <x:si>
     <x:t>21,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,706,422.77</x:t>
-[...2 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>$21,727,748.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Rock Clo Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SH21RR4</x:t>
   </x:si>
   <x:si>
     <x:t>5.329</x:t>
   </x:si>
   <x:si>
     <x:t>21,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,179,671.41</x:t>
-[...2 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>$21,242,455.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRF7WV3</x:t>
   </x:si>
   <x:si>
     <x:t>5.483</x:t>
   </x:si>
   <x:si>
     <x:t>20,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,250,937.90</x:t>
-[...2 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>$20,246,908.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Us Clo 2025-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y66P6N8</x:t>
   </x:si>
   <x:si>
     <x:t>4.979</x:t>
   </x:si>
   <x:si>
     <x:t>18,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,926,315.70</x:t>
-[...2 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>$18,951,694.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Street Clo Ltd Iii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022LGNG49</x:t>
   </x:si>
   <x:si>
     <x:t>5.010</x:t>
   </x:si>
   <x:si>
     <x:t>18,325,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,483,619.33</x:t>
-[...2 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$18,546,393.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Bridge Street Clo I Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023C87Z78</x:t>
   </x:si>
   <x:si>
     <x:t>5.024</x:t>
   </x:si>
   <x:si>
     <x:t>18,270,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,447,954.67</x:t>
+    <x:t>$18,497,957.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4S0QD9</x:t>
   </x:si>
   <x:si>
     <x:t>5.229</x:t>
   </x:si>
   <x:si>
     <x:t>17,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,146,073.51</x:t>
-[...2 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>$17,195,940.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Four Us Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y5QZRP6</x:t>
   </x:si>
   <x:si>
     <x:t>5.029</x:t>
   </x:si>
   <x:si>
     <x:t>16,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,921,773.18</x:t>
-[...2 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>$16,937,463.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Clo 2020-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RVB14Y3</x:t>
   </x:si>
   <x:si>
     <x:t>5.283</x:t>
   </x:si>
   <x:si>
     <x:t>16,665,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,833,189.37</x:t>
-[...2 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$16,874,930.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Loan Funding Vi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023165J90</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>16,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,679,537.95</x:t>
-[...2 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>$16,696,626.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Ozlm Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RB95P24</x:t>
   </x:si>
   <x:si>
     <x:t>5.593</x:t>
   </x:si>
   <x:si>
     <x:t>16,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,594,533.77</x:t>
+    <x:t>$16,618,535.77</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R72KND0</x:t>
   </x:si>
   <x:si>
     <x:t>4.839</x:t>
   </x:si>
   <x:si>
     <x:t>15,862,457</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,971,961.92</x:t>
-[...2 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>$16,018,373.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 37 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SCYNSK0</x:t>
   </x:si>
   <x:si>
     <x:t>5.379</x:t>
   </x:si>
   <x:si>
     <x:t>15,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,855,671.66</x:t>
-[...2 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$15,903,429.06</x:t>
   </x:si>
   <x:si>
     <x:t>Arini Us Clo Vii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022NQCWM2</x:t>
   </x:si>
   <x:si>
     <x:t>4.991</x:t>
   </x:si>
   <x:si>
     <x:t>15,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,174,100.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$15,212,986.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0238MD4T0</x:t>
   </x:si>
   <x:si>
     <x:t>5.014</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,151,852.33</x:t>
+    <x:t>$15,186,818.33</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 2025-4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02386TG75</x:t>
   </x:si>
   <x:si>
     <x:t>4.999</x:t>
   </x:si>
   <x:si>
     <x:t>14,810,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,927,561.01</x:t>
-[...2 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$14,953,985.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagard-Halseypoint Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R0ZR822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,660,922.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XG3KDH3</x:t>
   </x:si>
   <x:si>
     <x:t>5.353</x:t>
   </x:si>
   <x:si>
     <x:t>14,475,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,630,333.39</x:t>
-[...20 lines deleted...]
-    <x:t>$14,615,674.15</x:t>
+    <x:t>$14,658,017.36</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 39 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QB5WZX8</x:t>
   </x:si>
   <x:si>
     <x:t>5.753</x:t>
   </x:si>
   <x:si>
     <x:t>14,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,396,142.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$14,443,778.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRVD218</x:t>
   </x:si>
   <x:si>
     <x:t>14,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,237,471.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>$14,263,242.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQX7</x:t>
   </x:si>
   <x:si>
     <x:t>5.810</x:t>
   </x:si>
   <x:si>
     <x:t>13,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,990,426.27</x:t>
-[...2 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$14,016,260.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2021-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QYHYKX8</x:t>
   </x:si>
   <x:si>
     <x:t>5.403</x:t>
   </x:si>
   <x:si>
     <x:t>13,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,638,884.01</x:t>
-[...2 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$13,679,609.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 40 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R0PKF25</x:t>
   </x:si>
   <x:si>
     <x:t>5.903</x:t>
   </x:si>
   <x:si>
     <x:t>13,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,359,208.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$13,381,085.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X7RWBL6</x:t>
   </x:si>
   <x:si>
     <x:t>5.779</x:t>
   </x:si>
   <x:si>
     <x:t>13,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,172,357.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$13,173,556.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R3YX861</x:t>
   </x:si>
   <x:si>
     <x:t>5.103</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,115,002.82</x:t>
+    <x:t>$13,149,214.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/17/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0254K6B15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,003,315.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSTB426</x:t>
   </x:si>
   <x:si>
     <x:t>6.893</x:t>
   </x:si>
   <x:si>
     <x:t>12,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,795,280.78</x:t>
-[...2 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>$13,001,649.66</x:t>
   </x:si>
   <x:si>
     <x:t>Rad Clo 23 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022XF21V4</x:t>
   </x:si>
   <x:si>
     <x:t>4.963</x:t>
   </x:si>
   <x:si>
     <x:t>12,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,653,123.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>$12,670,195.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4P7</x:t>
   </x:si>
   <x:si>
     <x:t>5.429</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,612,412.54</x:t>
+    <x:t>$12,648,800.53</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Capital Clo 2019-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RZTPMX5</x:t>
   </x:si>
   <x:si>
     <x:t>5.653</x:t>
   </x:si>
   <x:si>
     <x:t>12,325,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,456,267.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>$12,490,401.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitebox Clo Iv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022Q0WJ61</x:t>
   </x:si>
   <x:si>
     <x:t>5.006</x:t>
   </x:si>
   <x:si>
     <x:t>12,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,342,077.39</x:t>
-[...2 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$12,361,744.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Generate Clo 22 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VRPSMP9</x:t>
   </x:si>
   <x:si>
     <x:t>12,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,161,011.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$12,144,453.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Columbia Cent Clo 34 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QRG7R63</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,089,866.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$12,137,375.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025H4R5Q0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,003,000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Clo 2020-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R9K56M2</x:t>
   </x:si>
   <x:si>
     <x:t>5.703</x:t>
   </x:si>
   <x:si>
     <x:t>11,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,640,369.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$11,674,498.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WN3NFT6</x:t>
   </x:si>
   <x:si>
     <x:t>5.910</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,626,946.87</x:t>
+    <x:t>$11,665,996.13</x:t>
   </x:si>
   <x:si>
     <x:t>Arini Us Clo Iii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XP34KN8</x:t>
   </x:si>
   <x:si>
     <x:t>5.023</x:t>
   </x:si>
   <x:si>
     <x:t>11,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,119,267.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$11,130,047.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Sycamore Tree Clo 2021-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QJ5H4K0</x:t>
   </x:si>
   <x:si>
     <x:t>5.119</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,097,301.76</x:t>
+    <x:t>$11,123,451.02</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q0R83Q8</x:t>
   </x:si>
   <x:si>
     <x:t>5.433</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,088,517.67</x:t>
+    <x:t>$11,123,270.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Post Clo Ix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0249ZM123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,914,557.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Symphony Clo 42 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0223HGQG0</x:t>
   </x:si>
   <x:si>
     <x:t>4.869</x:t>
   </x:si>
   <x:si>
     <x:t>10,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,694,461.64</x:t>
-[...2 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$10,718,137.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2017-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCKRF98</x:t>
   </x:si>
   <x:si>
     <x:t>5.210</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,677,977.99</x:t>
+    <x:t>$10,705,742.08</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011MN8LY9</x:t>
   </x:si>
   <x:si>
     <x:t>5.641</x:t>
   </x:si>
   <x:si>
     <x:t>10,510,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,613,171.84</x:t>
+    <x:t>$10,646,157.25</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2022-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WN40DL2</x:t>
   </x:si>
   <x:si>
     <x:t>10,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,604,002.54</x:t>
+    <x:t>$10,624,666.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YKHNFB3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,335,512.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo 2025r-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RF66173</x:t>
   </x:si>
   <x:si>
     <x:t>5.383</x:t>
   </x:si>
   <x:si>
     <x:t>10,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,244,876.97</x:t>
-[...2 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>$10,279,222.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia Cent Clo 32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5YNLF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,127,627.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Generate Clo 9 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QVSZJ41</x:t>
   </x:si>
   <x:si>
-    <x:t>10,000,000</x:t>
-[...2 lines deleted...]
-    <x:t>$10,107,636.14</x:t>
+    <x:t>$10,124,428.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02188R8D8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,112,250.02</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2024-1 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021WNZ3M0</x:t>
   </x:si>
   <x:si>
     <x:t>5.059</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,095,252.81</x:t>
-[...32 lines deleted...]
-    <x:t>$10,054,136.51</x:t>
+    <x:t>$10,107,794.87</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2020-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q6JJYT7</x:t>
   </x:si>
   <x:si>
     <x:t>6.852</x:t>
   </x:si>
   <x:si>
     <x:t>10,130,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,044,137.12</x:t>
-[...11 lines deleted...]
-    <x:t>$10,002,550.00</x:t>
+    <x:t>$10,087,150.11</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean Trails Clo Xi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RRPTH96</x:t>
   </x:si>
   <x:si>
     <x:t>5.279</x:t>
   </x:si>
   <x:si>
     <x:t>9,800,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,898,560.27</x:t>
-[...2 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>$9,914,167.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Tcw Clo 2019-1 Amr Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/16/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01224WHX4</x:t>
   </x:si>
   <x:si>
     <x:t>5.691</x:t>
   </x:si>
   <x:si>
     <x:t>9,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,220,416.87</x:t>
-[...2 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$9,246,792.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxviii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S0SWCR4</x:t>
   </x:si>
   <x:si>
     <x:t>5.679</x:t>
   </x:si>
   <x:si>
     <x:t>9,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,096,633.53</x:t>
-[...2 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$9,121,445.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XM4BPR6</x:t>
   </x:si>
   <x:si>
     <x:t>8,779,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,859,870.23</x:t>
-[...2 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>$8,883,052.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Sona Us Clo 2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022K9JKK4</x:t>
   </x:si>
   <x:si>
     <x:t>5.025</x:t>
   </x:si>
   <x:si>
     <x:t>8,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,850,761.60</x:t>
+    <x:t>$8,881,247.41</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2020-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RN4W8G5</x:t>
   </x:si>
   <x:si>
     <x:t>5.629</x:t>
   </x:si>
   <x:si>
     <x:t>8,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,732,377.82</x:t>
+    <x:t>$8,758,930.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Bridge Street Clo Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZT45167</x:t>
   </x:si>
   <x:si>
     <x:t>8,550,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,653,391.85</x:t>
-[...2 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$8,664,337.61</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4Q6</x:t>
   </x:si>
   <x:si>
     <x:t>8,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,597,164.00</x:t>
+    <x:t>$8,622,280.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022GLDRZ7</x:t>
   </x:si>
   <x:si>
     <x:t>8,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,088,780.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$8,108,919.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 17 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S83Z165</x:t>
   </x:si>
   <x:si>
     <x:t>5.203</x:t>
   </x:si>
   <x:si>
     <x:t>7,875,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,949,225.68</x:t>
+    <x:t>$7,972,819.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Wellfleet Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WGCRZ25</x:t>
   </x:si>
   <x:si>
     <x:t>7,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,832,466.32</x:t>
-[...2 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$7,849,756.86</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012Y72MT9</x:t>
   </x:si>
   <x:si>
     <x:t>7.272</x:t>
   </x:si>
   <x:si>
     <x:t>7,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,331,421.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$7,366,955.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R72KNH6</x:t>
   </x:si>
   <x:si>
     <x:t>6.679</x:t>
   </x:si>
   <x:si>
     <x:t>7,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,082,335.97</x:t>
-[...2 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$7,104,905.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 11 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023WFY5H5</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,047,800.81</x:t>
+    <x:t>$7,061,696.98</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01247STY3</x:t>
   </x:si>
   <x:si>
     <x:t>7.091</x:t>
   </x:si>
   <x:si>
     <x:t>6,780,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,719,368.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$6,750,734.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRF7WT6</x:t>
   </x:si>
   <x:si>
     <x:t>6,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,264,781.08</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$6,271,742.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 67 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022CLY9G9</x:t>
   </x:si>
   <x:si>
     <x:t>4.998</x:t>
   </x:si>
   <x:si>
     <x:t>6,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,072,841.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>$6,087,184.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Us Clo 2021-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R3LBJN0</x:t>
   </x:si>
   <x:si>
     <x:t>5.829</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,061,127.36</x:t>
+    <x:t>$6,080,035.59</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2021-2 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X70HJ71</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,052,864.68</x:t>
+    <x:t>$6,071,120.92</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S55T071</x:t>
   </x:si>
   <x:si>
     <x:t>5,950,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,999,369.15</x:t>
+    <x:t>$6,016,981.38</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 54 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0116RXBM5</x:t>
   </x:si>
   <x:si>
     <x:t>5.135</x:t>
   </x:si>
   <x:si>
     <x:t>5,900,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,952,393.76</x:t>
+    <x:t>$5,971,315.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Brant Point Clo 2024-4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0241N7YZ7</x:t>
   </x:si>
   <x:si>
     <x:t>5,800,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,832,192.39</x:t>
-[...2 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$5,850,647.13</x:t>
   </x:si>
   <x:si>
     <x:t>Columbia Cent Clo 31 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RPYN3W0</x:t>
   </x:si>
   <x:si>
     <x:t>5,740,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,796,652.54</x:t>
+    <x:t>$5,810,702.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xix</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022G5ZWJ5</x:t>
   </x:si>
   <x:si>
     <x:t>4.952</x:t>
   </x:si>
   <x:si>
     <x:t>5,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,653,529.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>$5,686,146.03</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Us Clo 2024-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02313S217</x:t>
   </x:si>
   <x:si>
     <x:t>5,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,553,754.15</x:t>
-[...2 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$5,570,199.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Fort Washington Clo 2019-1</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q0BB174</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,551,293.02</x:t>
+    <x:t>$5,567,815.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 58 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025FZ8KZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,501,375.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WGCRZ43</x:t>
   </x:si>
   <x:si>
     <x:t>7.503</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,428,153.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>$5,483,900.08</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RZTPMT0</x:t>
   </x:si>
   <x:si>
     <x:t>4.763</x:t>
   </x:si>
   <x:si>
     <x:t>5,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,344,645.04</x:t>
+    <x:t>$5,359,598.30</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 9 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R0KYHY2</x:t>
   </x:si>
   <x:si>
     <x:t>5.094</x:t>
   </x:si>
   <x:si>
     <x:t>5,275,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,326,819.54</x:t>
+    <x:t>$5,333,562.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 95 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SLLQC66</x:t>
   </x:si>
   <x:si>
     <x:t>6.783</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,281,252.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$5,323,261.49</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Point Clo 9 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TRLQB06</x:t>
   </x:si>
   <x:si>
     <x:t>5.553</x:t>
   </x:si>
   <x:si>
     <x:t>5,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,056,931.86</x:t>
-[...2 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$5,072,572.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RR037G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,067,551.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bbam Us Clo Iv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XBHSN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,065,670.97</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02386TGB0</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,045,932.24</x:t>
-[...11 lines deleted...]
-    <x:t>$5,043,095.69</x:t>
+    <x:t>$5,062,400.77</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 5 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0227DXRS1</x:t>
   </x:si>
   <x:si>
     <x:t>5.040</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,039,400.96</x:t>
-[...11 lines deleted...]
-    <x:t>$5,028,419.08</x:t>
+    <x:t>$5,052,001.39</x:t>
   </x:si>
   <x:si>
     <x:t>Menlo Clo Iv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZZVK4D9</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
     <x:t>4,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,602,507.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$4,617,148.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZT45149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,553,944.19</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S2WWRF3</x:t>
   </x:si>
   <x:si>
     <x:t>5.533</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,540,089.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$4,553,713.98</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QY0JC24</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,536,223.01</x:t>
-[...8 lines deleted...]
-    <x:t>$4,534,700.52</x:t>
+    <x:t>$4,553,171.69</x:t>
   </x:si>
   <x:si>
     <x:t>Tcw Clo 2020-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RBC2445</x:t>
   </x:si>
   <x:si>
     <x:t>5.729</x:t>
   </x:si>
   <x:si>
     <x:t>4,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,248,777.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$4,261,238.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Rock Clo V Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Z2DT4T9</x:t>
   </x:si>
   <x:si>
     <x:t>4,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,057,407.57</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$4,070,321.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023DYV2Q5</x:t>
   </x:si>
   <x:si>
     <x:t>4.984</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,034,486.88</x:t>
+    <x:t>$4,042,879.59</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T0PM068</x:t>
   </x:si>
   <x:si>
     <x:t>4.917</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,028,082.99</x:t>
+    <x:t>$4,036,070.01</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02118H169</x:t>
   </x:si>
   <x:si>
     <x:t>5.075</x:t>
   </x:si>
   <x:si>
     <x:t>3,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,661,753.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$3,688,024.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 66 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YT42PN1</x:t>
   </x:si>
   <x:si>
     <x:t>3,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,620,808.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$3,624,427.74</x:t>
   </x:si>
   <x:si>
     <x:t>Creeksource 2024-1 Dunes Creek Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R394984</x:t>
   </x:si>
   <x:si>
     <x:t>3,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,533,777.47</x:t>
+    <x:t>$3,544,594.93</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/12/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023CYVV00</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,516,537.50</x:t>
+    <x:t>$3,535,099.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 41 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VD04Z58</x:t>
   </x:si>
   <x:si>
     <x:t>5.453</x:t>
   </x:si>
   <x:si>
     <x:t>3,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,332,439.85</x:t>
-[...20 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$3,342,709.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01224WJ06</x:t>
   </x:si>
   <x:si>
     <x:t>7.672</x:t>
   </x:si>
   <x:si>
     <x:t>3,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,172,959.85</x:t>
+    <x:t>$3,116,497.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 30 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QN9KS75</x:t>
   </x:si>
   <x:si>
     <x:t>3,075,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,100,764.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$3,110,207.18</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022GLDS21</x:t>
   </x:si>
   <x:si>
     <x:t>5.704</x:t>
   </x:si>
   <x:si>
     <x:t>3,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,040,552.47</x:t>
+    <x:t>$3,051,913.65</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022K9JKL3</x:t>
   </x:si>
   <x:si>
     <x:t>5.225</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,033,581.17</x:t>
+    <x:t>$3,044,242.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Polus Us Clo Iii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YX6PBF6</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,031,791.84</x:t>
+    <x:t>$3,041,800.46</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Xvi Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZX066Q6</x:t>
   </x:si>
   <x:si>
     <x:t>5.133</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,030,269.11</x:t>
+    <x:t>$3,039,125.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2019-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PV7JB08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,035,633.79</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0227DXRW6</x:t>
   </x:si>
   <x:si>
     <x:t>5.581</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,029,547.57</x:t>
+    <x:t>$3,034,134.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Core Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QQXPBF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,033,566.80</x:t>
   </x:si>
   <x:si>
     <x:t>Sycamore Tree Clo 2023-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0228Y4XF7</x:t>
   </x:si>
   <x:si>
     <x:t>4.885</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,027,312.68</x:t>
-[...23 lines deleted...]
-    <x:t>$3,013,603.77</x:t>
+    <x:t>$3,031,756.80</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YCKGYN9</x:t>
   </x:si>
   <x:si>
     <x:t>5.410</x:t>
   </x:si>
   <x:si>
     <x:t>2,900,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,924,452.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$2,930,817.98</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xx</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YDPJPB6</x:t>
   </x:si>
   <x:si>
     <x:t>2,680,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,700,802.32</x:t>
-[...2 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$2,710,511.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Aimco Clo 24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TR6LW80</x:t>
   </x:si>
   <x:si>
     <x:t>5.579</x:t>
   </x:si>
   <x:si>
     <x:t>2,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,684,163.37</x:t>
-[...2 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$2,685,383.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2024-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238QDKQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,545,556.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023C87ZC2</x:t>
   </x:si>
   <x:si>
     <x:t>5.744</x:t>
   </x:si>
   <x:si>
-    <x:t>2,500,000</x:t>
-[...17 lines deleted...]
-    <x:t>$2,535,457.17</x:t>
+    <x:t>$2,540,042.92</x:t>
   </x:si>
   <x:si>
     <x:t>Harvest Us Clo 2023-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZL0WSN5</x:t>
   </x:si>
   <x:si>
     <x:t>5.303</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,527,338.99</x:t>
+    <x:t>$2,531,532.41</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Us Clo 2026-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023NY2ZV7</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,509,160.39</x:t>
+    <x:t>$2,517,613.24</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QRG7R72</x:t>
   </x:si>
   <x:si>
     <x:t>5.660</x:t>
   </x:si>
   <x:si>
     <x:t>2,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,323,656.45</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$2,326,841.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01224WHW5</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,311,724.83</x:t>
+    <x:t>$2,318,060.85</x:t>
   </x:si>
   <x:si>
     <x:t>Wise Clo 2023-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WNMP9Q9</x:t>
   </x:si>
   <x:si>
     <x:t>2,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,279,243.26</x:t>
+    <x:t>$2,279,958.85</x:t>
   </x:si>
   <x:si>
     <x:t>Whitebox Clo Iii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PZW0ZF0</x:t>
   </x:si>
   <x:si>
     <x:t>2,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,124,579.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$2,130,956.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rr 14 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024SB0RS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,105,779.63</x:t>
   </x:si>
   <x:si>
     <x:t>Cbamr 2017-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022MH52F5</x:t>
   </x:si>
   <x:si>
     <x:t>8.617</x:t>
   </x:si>
   <x:si>
     <x:t>2,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,043,417.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$2,053,292.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxiii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XK387M9</x:t>
   </x:si>
   <x:si>
     <x:t>7.479</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,035,112.11</x:t>
+    <x:t>$2,040,747.86</x:t>
   </x:si>
   <x:si>
     <x:t>Palmer Square Clo 2023-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TQRQV73</x:t>
   </x:si>
   <x:si>
     <x:t>5.929</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,032,694.22</x:t>
+    <x:t>$2,040,427.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polus Us Clo Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V6DHMR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,033,958.97</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 15 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VFRRYT9</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,028,849.79</x:t>
+    <x:t>$2,030,144.53</x:t>
   </x:si>
   <x:si>
     <x:t>Madison Park Funding Lxiii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TZH3DC4</x:t>
   </x:si>
   <x:si>
     <x:t>5.884</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,027,135.44</x:t>
+    <x:t>$2,027,475.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF2B4C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,025,770.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SH21RS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,025,756.53</x:t>
   </x:si>
   <x:si>
     <x:t>Tcw Clo 2023-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VL8WPS8</x:t>
   </x:si>
   <x:si>
     <x:t>5.525</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,023,828.53</x:t>
-[...26 lines deleted...]
-    <x:t>$2,017,854.56</x:t>
+    <x:t>$2,024,064.47</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02386TG84</x:t>
   </x:si>
   <x:si>
     <x:t>5.179</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,016,145.90</x:t>
+    <x:t>$2,022,216.31</x:t>
   </x:si>
   <x:si>
     <x:t>Barings Clo Ltd 2024-I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0208W55G4</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,014,806.67</x:t>
-[...11 lines deleted...]
-    <x:t>$2,000,500.00</x:t>
+    <x:t>$2,020,848.75</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X70HJ80</x:t>
   </x:si>
   <x:si>
     <x:t>1,755,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,774,887.09</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$1,780,173.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0228Y4XG6</x:t>
   </x:si>
   <x:si>
     <x:t>5.125</x:t>
   </x:si>
   <x:si>
     <x:t>1,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,764,270.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$1,769,886.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0254K6B24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,750,446.25</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R3LV7F3</x:t>
   </x:si>
   <x:si>
     <x:t>1,725,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,743,433.07</x:t>
+    <x:t>$1,748,698.70</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022Q0WJD3</x:t>
   </x:si>
   <x:si>
     <x:t>7.756</x:t>
   </x:si>
   <x:si>
     <x:t>1,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,525,800.45</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$1,532,496.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Aimco Clo Series 2018-B</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02171GLR2</x:t>
   </x:si>
   <x:si>
     <x:t>8.193</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,523,896.54</x:t>
+    <x:t>$1,530,918.30</x:t>
   </x:si>
   <x:si>
     <x:t>Hps Loan Management 2023-18 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VT8KMW5</x:t>
   </x:si>
   <x:si>
     <x:t>6.779</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,522,023.76</x:t>
+    <x:t>$1,523,398.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rr 27 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XJ3GRM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,521,934.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 10 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/24/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S1ST182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,515,934.35</x:t>
   </x:si>
   <x:si>
     <x:t>Rr 7 Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>10/15/2039</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG023NXJR49</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,511,529.50</x:t>
-[...26 lines deleted...]
-    <x:t>$1,510,351.55</x:t>
+    <x:t>$1,513,476.88</x:t>
   </x:si>
   <x:si>
     <x:t>Post Clo 2018-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG024SD3HW4</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,501,125.00</x:t>
+    <x:t>$1,504,891.51</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023DYV2R4</x:t>
   </x:si>
   <x:si>
     <x:t>5.214</x:t>
   </x:si>
   <x:si>
     <x:t>1,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,410,298.32</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$1,414,591.20</x:t>
   </x:si>
   <x:si>
     <x:t>Halseypoint Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VF453M9</x:t>
   </x:si>
   <x:si>
     <x:t>1,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,216,255.33</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$1,218,314.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Us Clo 2021-7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SQZPY63</x:t>
   </x:si>
   <x:si>
     <x:t>4.953</x:t>
   </x:si>
   <x:si>
     <x:t>1,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,159,783.86</x:t>
+    <x:t>$1,163,050.10</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011MN8LX0</x:t>
   </x:si>
   <x:si>
     <x:t>5.161</x:t>
   </x:si>
   <x:si>
     <x:t>1,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,109,478.56</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$1,112,663.58</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 104 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PJHT2P2</x:t>
   </x:si>
   <x:si>
     <x:t>5.333</x:t>
   </x:si>
   <x:si>
     <x:t>1,075,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,079,274.36</x:t>
+    <x:t>$1,082,536.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022QSP6G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,024,229.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XBHST1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,021,234.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2023-1 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VC46JL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,015,981.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02118H114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,015,251.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S83Z156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,346.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxiii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112K8TL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,784.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madison Park Funding Lxvii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023CS52P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,300.94</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 54 L</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022H4LRK1</x:t>
   </x:si>
   <x:si>
     <x:t>9.873</x:t>
   </x:si>
   <x:si>
-    <x:t>1,000,000</x:t>
-[...68 lines deleted...]
-    <x:t>$1,008,816.85</x:t>
+    <x:t>$1,009,726.50</x:t>
   </x:si>
   <x:si>
     <x:t>Halseypoint Clo 4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023S9ZBN3</x:t>
   </x:si>
   <x:si>
     <x:t>5.097</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,007,978.49</x:t>
-[...14 lines deleted...]
-    <x:t>$1,007,207.84</x:t>
+    <x:t>$1,009,602.94</x:t>
   </x:si>
   <x:si>
     <x:t>Allegro Clo Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S9H5PG2</x:t>
   </x:si>
   <x:si>
     <x:t>4.909</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,006,802.45</x:t>
+    <x:t>$1,009,266.16</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 61 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG024DN6SN1</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,001,685.65</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$1,004,702.01</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 27 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R6M2S28</x:t>
   </x:si>
   <x:si>
     <x:t>10.003</x:t>
   </x:si>
   <x:si>
-    <x:t>$972,693.82</x:t>
+    <x:t>$992,198.86</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011N52DT7</x:t>
   </x:si>
   <x:si>
     <x:t>5.071</x:t>
   </x:si>
   <x:si>
     <x:t>654,738</x:t>
   </x:si>
   <x:si>
-    <x:t>$660,027.08</x:t>
+    <x:t>$661,895.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Xii Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PV7RV05</x:t>
   </x:si>
   <x:si>
     <x:t>4.853</x:t>
   </x:si>
   <x:si>
     <x:t>500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$504,148.79</x:t>
+    <x:t>$505,349.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 64 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KDHTN29</x:t>
   </x:si>
   <x:si>
     <x:t>4.961</x:t>
   </x:si>
   <x:si>
     <x:t>97,370</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,154.13</x:t>
+    <x:t>$98,411.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo 2018-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV7BZR3</x:t>
   </x:si>
   <x:si>
     <x:t>82,886</x:t>
   </x:si>
   <x:si>
-    <x:t>$83,500.71</x:t>
+    <x:t>$83,712.79</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>15,636,898</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>4,572,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,572,156.64</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-13,847,998.11</x:t>
-[...2 lines deleted...]
-    <x:t>-0.90%</x:t>
+    <x:t>$-99,001,974.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-6.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2845,56 +2896,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ce478836e9049df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd1bc0bce16104c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b171d093a544232" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f64732ff2bf458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3aeef678fcc8439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re5959114713043c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J180"/>
+  <x:dimension ref="A1:J186"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
@@ -3038,5619 +3089,5811 @@
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J5" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F6" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="H6" s="1" t="s">
+      <x:c r="I6" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J6" s="1" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="H7" s="1" t="s">
+      <x:c r="I7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J7" s="1" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="H8" s="1" t="s">
+      <x:c r="I8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J8" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J9" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="H10" s="1" t="s">
+      <x:c r="I10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J10" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="H11" s="1" t="s">
+      <x:c r="I11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J11" s="1" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="H12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J12" s="1" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="H13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J13" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J20" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J23" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="I24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J24" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="H25" s="1" t="s">
+      <x:c r="I25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="H27" s="1" t="s">
+      <x:c r="I27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J27" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="H28" s="1" t="s">
+      <x:c r="I28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="H29" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="H30" s="1" t="s">
+      <x:c r="I30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J30" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="H33" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="I34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J34" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="H35" s="1" t="s">
+      <x:c r="I35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="H39" s="1" t="s">
+      <x:c r="I39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="I44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="I46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="I48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J48" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="I49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="I50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J50" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="H52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J53" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J58" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J59" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J64" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="I65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J65" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="I73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J73" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="H75" s="1" t="s">
+      <x:c r="I75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J75" s="1" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="H76" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="I77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J77" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H78" s="1" t="s">
+      <x:c r="I78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J78" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="H81" s="1" t="s">
+      <x:c r="I81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J81" s="1" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H82" s="1" t="s">
+      <x:c r="I82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J82" s="1" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J87" s="1" t="s">
         <x:v>493</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="H88" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="I90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J90" s="1" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>525</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="F95" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H96" s="1" t="s">
+      <x:c r="I96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J96" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="F97" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>553</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>537</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>565</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>559</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="F104" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
+      <x:c r="I106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J106" s="1" t="s">
         <x:v>589</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="H111" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="H111" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="H112" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="H117" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D118" s="1" t="s">
+      <x:c r="F118" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
         <x:v>648</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>642</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
         <x:v>653</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>642</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J120" s="1" t="s">
         <x:v>655</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="E122" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J123" s="1" t="s">
         <x:v>668</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="F126" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="H126" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="E126" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="H128" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
+      <x:c r="H131" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="F131" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G132" s="1" t="s">
         <x:v>712</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>709</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="F135" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G136" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="H136" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D136" s="1" t="s">
+      <x:c r="I136" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J136" s="1" t="s">
         <x:v>731</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="H139" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
+      <x:c r="I139" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J139" s="1" t="s">
         <x:v>743</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D140" s="1" t="s">
+      <x:c r="E140" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G140" s="1" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="H140" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="E140" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D141" s="1" t="s">
+      <x:c r="F141" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G141" s="1" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>727</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G142" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="H142" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="I142" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J142" s="1" t="s">
         <x:v>753</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J145" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J146" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="C151" s="1" t="s">
+      <x:c r="E151" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G151" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="H151" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G152" s="1" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="H152" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="I152" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J152" s="1" t="s">
         <x:v>792</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="F153" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G153" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="H153" s="1" t="s">
         <x:v>796</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I153" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J153" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J155" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J157" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J159" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J160" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J161" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J162" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J163" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J164" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J165" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J166" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="I167" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J167" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:10" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J168" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:10" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J169" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:10" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J170" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:10" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J171" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:10" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J172" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:10" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J173" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:10" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J174" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:10" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J175" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:10" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J176" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:10" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="I177" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J177" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:10" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G178" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="I178" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J178" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:10" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="E179" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="F179" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G179" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="H179" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="I179" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J179" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A180" s="1">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B180" s="1" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="C180" s="1" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="D180" s="1" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="E180" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="F180" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G180" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="H180" s="1" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="I180" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J180" s="1" t="s">
+        <x:v>914</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A181" s="1">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="B181" s="1" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="D181" s="1" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="E181" s="1" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="F181" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G181" s="1" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="H181" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="I181" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J181" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
-      <x:c r="C179" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="F179" s="1" t="s">
+    </x:row>
+    <x:row r="182" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A182" s="1">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B182" s="1" t="s">
         <x:v>922</x:v>
       </x:c>
-      <x:c r="G179" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H179" s="1" t="s">
+      <x:c r="C182" s="1" t="s">
         <x:v>923</x:v>
       </x:c>
-      <x:c r="I179" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J179" s="1" t="s">
+      <x:c r="D182" s="1" t="s">
         <x:v>924</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A180" s="2" t="s">
+      <x:c r="E182" s="1" t="s">
         <x:v>925</x:v>
       </x:c>
-      <x:c r="B180" s="2" t="s">
+      <x:c r="F182" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G182" s="1" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="H182" s="1" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="I182" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J182" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A183" s="1">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="B183" s="1" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="E183" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F183" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G183" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="H183" s="1" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="I183" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J183" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A184" s="1">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="B184" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C180" s="2" t="s">
+      <x:c r="C184" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D184" s="1" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="E184" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F184" s="1" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="G184" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="H184" s="1" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="I184" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J184" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A185" s="1">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="B185" s="1" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E185" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F185" s="1" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="G185" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H185" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="I185" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J185" s="1" t="s">
+        <x:v>941</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A186" s="2" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="B186" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D180" s="2" t="s">
+      <x:c r="C186" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E180" s="2" t="s">
+      <x:c r="D186" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F180" s="2" t="s">
+      <x:c r="E186" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G180" s="2" t="s">
+      <x:c r="F186" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H180" s="2" t="s">
+      <x:c r="G186" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I180" s="2" t="s">
+      <x:c r="H186" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J180" s="2" t="s">
+      <x:c r="I186" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="J186" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A180:J180"/>
+    <x:mergeCell ref="A186:J186"/>
   </x:mergeCells>
 </x:worksheet>
 </file>