--- v8 (2026-10-02)
+++ v9 (2026-10-25)
@@ -1,2874 +1,2994 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ef679af9014110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd104f86a774f4797" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20260930" sheetId="1" r:id="Re5959114713043c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20261022" sheetId="1" r:id="Rbabeaff344b24c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1678" uniqueCount="943">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1777" uniqueCount="983">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
-    <x:t>10/13/2026</x:t>
-[...2 lines deleted...]
-    <x:t>BBG022VCDJV2</x:t>
+    <x:t>11/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YKHNFB3</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>166,300,000</x:t>
-[...5 lines deleted...]
-    <x:t>10.08%</x:t>
+    <x:t>236,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,803,110.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ds2 Clo 1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025BGXVW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,582,942.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 2026-22 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZWBNK65</x:t>
   </x:si>
   <x:si>
-    <x:t>4.959</x:t>
+    <x:t>5.314</x:t>
   </x:si>
   <x:si>
     <x:t>63,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$64,280,261.25</x:t>
-[...20 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>$63,573,891.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 6 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0208VCY93</x:t>
   </x:si>
   <x:si>
-    <x:t>4.980</x:t>
+    <x:t>5.730</x:t>
   </x:si>
   <x:si>
     <x:t>39,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$40,827,836.59</x:t>
-[...2 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>$39,816,353.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Sona Us Clo 1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021CJSPW9</x:t>
   </x:si>
   <x:si>
     <x:t>4.950</x:t>
   </x:si>
   <x:si>
     <x:t>38,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,044,215.86</x:t>
-[...2 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>$39,153,026.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQW8</x:t>
   </x:si>
   <x:si>
     <x:t>5.460</x:t>
   </x:si>
   <x:si>
     <x:t>37,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,437,041.99</x:t>
-[...2 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>$37,523,502.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Vi Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4XMKT9</x:t>
   </x:si>
   <x:si>
     <x:t>5.206</x:t>
   </x:si>
   <x:si>
     <x:t>36,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,835,673.16</x:t>
-[...2 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>$36,439,629.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean Trails Clo Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZG6SDW6</x:t>
   </x:si>
   <x:si>
-    <x:t>5.013</x:t>
+    <x:t>5.303</x:t>
   </x:si>
   <x:si>
     <x:t>35,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,350,720.10</x:t>
-[...2 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>$34,997,256.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 38 L</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CSZ35</x:t>
   </x:si>
   <x:si>
+    <x:t>5.484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,695,284.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 46 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025H4R5P1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,061,326.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 38 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025N10329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,012,375.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 42 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S4CP2G7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,562,023.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagard-Halseypoint Clo 10 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X7RWBK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,062,375.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 36 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WNJ4B93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,051,944.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Park Blue Clo 2022-Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023K775S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,024,025.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Clo 2024-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025PVS4G4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,023,873.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diameter Capital Clo 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C821L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,526,154.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Rock Clo Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SH21RR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,045,267.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WRF7WV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,057,742.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Us Clo 2025-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/18/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y66P6N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,773,255.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Market Street Clo Ltd Iii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LGNG49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,590,606.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridge Street Clo I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C87Z78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,270,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,303,207.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S4S0QD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,006,502.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital Four Us Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y5QZRP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,780,807.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2020-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RVB14Y3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,665,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,692,815.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Loan Funding Vi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023165J90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,535,031.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ozlm Xiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RB95P24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,450,817.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 37 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCYNSK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,726,519.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022QSP675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,425,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,429,667.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arini Us Clo Vii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022NQCWM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,252,407.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238MD4T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,027,226.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 2025-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02386TG75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,810,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,826,156.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagard-Halseypoint Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R0ZR822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,704,189.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Capital Clo 2022-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025Z36VM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,534,497.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XG3KDH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,475,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,516,248.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lcm 39 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB5WZX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,321,372.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/19/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XRVD218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,119,527.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5XGQX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,068,677.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sona Us Clo 3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025M6WKJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,803,450.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2021-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QYHYKX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,538,476.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lcm 40 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R0PKF25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,233,872.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X7RWBL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,027,944.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R3YX861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,027,418.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/17/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0254K6B15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,023,427.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSTB426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,707,305.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2021-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WYBC4P7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,517,896.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rad Clo 23 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XF21V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,515,233.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Capital Clo 2019-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RZTPMX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,354,698.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitebox Clo Iv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022Q0WJ61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,214,770.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia Cent Clo 34 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRG7R63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,175,760.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generate Clo 22 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VRPSMP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,034,719.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025H4R5Q0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,030,500.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WN3NFT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,701,413.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R9K56M2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,529,498.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025K0TMK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,117,860.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arini Us Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XP34KN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,024,300.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sycamore Tree Clo 2021-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QJ5H4K0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,007,735.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0R83Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,007,159.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Post Clo Ix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0249ZM123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,946,780.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2017-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NCKRF98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,737,064.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symphony Clo 42 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0223HGQG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,612,252.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011MN8LY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,510,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,536,172.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2022-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WN40DL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,516,062.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo 2025r-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RF66173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,310,594.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia Cent Clo 32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5YNLF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,172,231.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generate Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QVSZJ41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,018,292.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02188R8D8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,015,653.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2024-1 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021WNZ3M0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,012,136.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diameter Capital Clo 1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025Z85YZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,002,500.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2020-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q6JJYT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,130,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,936,753.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ocean Trails Clo Xi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RRPTH96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,800,000.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxviii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S0SWCR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,023,305.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sona Us Clo 2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9JKK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,901,352.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XM4BPR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,779,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,797,493.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RN4W8G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,671,088.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridge Street Clo Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZT45167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,584,390.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WYBC4Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,519,928.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022GLDRZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,130,815.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 17 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/28/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S83Z165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,875,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,892,774.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wellfleet Clo 2021-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WGCRZ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,767,198.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012Y72MT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,456,857.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 11 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023WFY5H5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,001,963.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01247STY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,780,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,659,135.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WRF7WT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,210,167.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 67 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022CLY9G9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,099,492.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Clo 2023-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YYTPJ95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,062,481.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Us Clo 2021-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R3LBJN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,025,926.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2021-2 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X70HJ71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,012,933.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elmwood Clo 35 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025PT2510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,007,584.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/18/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S55T071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,959,229.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brant Point Clo 2024-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0241N7YZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,866,062.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia Cent Clo 31 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RPYN3W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,740,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,749,336.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022G5ZWJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,606,090.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Us Clo 2024-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02313S217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,513,209.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fort Washington Clo 2019-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0BB174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,512,967.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 58 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025FZ8KZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,506,925.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WGCRZ43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,466,830.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 95 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SLLQC66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,322,039.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RZTPMT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,304,097.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octagon 54 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0116RXBM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,284,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,297,931.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R0KYHY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,282,065.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 5 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0227DXRS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,063,931.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Point Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TRLQB06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,017,913.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02386TGB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,009,879.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bbam Us Clo Iv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XBHSN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,009,050.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RR037G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,926,948.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/18/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QY0JC24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,510,498.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S2WWRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,503,266.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZT45149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,502,748.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Menlo Clo Iv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZZVK4D9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,496,077.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xvi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025V6HNC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,301,075.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcw Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RBC2445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,210,487.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T0PM068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,053,107.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Rock Clo V Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Z2DT4T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,007,468.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2021-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025VX2943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,003,864.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023DYV2Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,003,761.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octagon 66 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YT42PN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,644,353.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02118H169</x:t>
+  </x:si>
+  <x:si>
     <x:t>5.129</x:t>
   </x:si>
   <x:si>
-    <x:t>26,700,000</x:t>
-[...293 lines deleted...]
-    <x:t>BBG023165J90</x:t>
+    <x:t>3,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,618,132.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023CYVV00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,544,247.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Creeksource 2024-1 Dunes Creek Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R394984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,507,973.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lcm 41 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VD04Z58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,310,271.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcw Clo 2019-1 Amr Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/16/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01224WJ06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,116,316.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 30 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QN9KS75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,078,900.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022GLDS21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,063,228.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9JKL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,052,141.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0227DXRW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,049,666.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2019-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PV7JB08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,044,008.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regatta Xvi Funding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZX066Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,005,527.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polus Us Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX6PBF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,004,708.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sycamore Tree Clo 2023-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0228Y4XF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,003,269.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bbam Us Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XG2NPV9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,002,463.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Core Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QQXPBF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,001,732.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025BGXVX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,001,485.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YCKGYN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,941,574.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xx</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YDPJPB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,680,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,681,636.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aimco Clo 24 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/19/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TR6LW80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,661,423.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Us Clo 2026-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023NY2ZV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,523,971.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2024-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238QDKQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,506,366.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harvest Us Clo 2023-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZL0WSN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,502,262.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C87ZC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,501,809.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ocp Clo 2024-35 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025RV0MF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,500,625.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRG7R72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,335,512.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01224WHW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,324,640.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wise Clo 2023-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WNMP9Q9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,259,798.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitebox Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PZW0ZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,107,361.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rr 14 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024SB0RS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,102,527.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcw Clo 2023-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VL8WPS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,031,769.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palmer Square Clo 2023-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TQRQV73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,016,302.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cbamr 2017-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022MH52F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,013,459.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polus Us Clo Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V6DHMR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,765.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 15 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VFRRYT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,004,470.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 27 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R6M2RY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,004,403.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madison Park Funding Lxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TZH3DC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,004,068.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF2B4C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,003,403.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SH21RS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,003,254.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barings Clo Ltd 2024-I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0208W55G4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,998,680.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02386TG84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,994,781.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XK387M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,993,776.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X70HJ80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,755,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,762,479.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0254K6B24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,752,619.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0228Y4XG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,751,899.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R3LV7F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,725,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,728,426.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 10 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/24/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S1ST182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,520,647.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aimco Clo Series 2018-B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02171GLR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,506,919.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Post Clo 2018-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024SD3HW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,504,875.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022Q0WJD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,504,185.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rr 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023NXJR49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,503,755.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hps Loan Management 2023-18 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VT8KMW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,501,405.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025N10338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,500,742.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2026-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025DHQXJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rr 27 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XJ3GRM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,500,195.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023DYV2R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,401,259.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halseypoint Clo 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF453M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,201,737.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlyle Us Clo 2021-7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SQZPY63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,151,090.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011MN8LX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,102,000.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 104 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PJHT2P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,085,939.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2023-1 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VC46JL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,017,276.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madison Park Funding Lxvii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023CS52P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,945.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022QSP6G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,098.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XBHST1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,658.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxiii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112K8TL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,796.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02118H114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,577.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 61 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024DN6SN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,229.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halseypoint Clo 4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023S9ZBN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,014.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S83Z156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,953.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegro Clo Xv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S9H5PG2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$999,793.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 54 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022H4LRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,834.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R6M2S28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,444.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 24 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011N52DT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,288.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo 2018-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LV7BZR3</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
-    <x:t>16,500,000</x:t>
-[...2246 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>82,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,936.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 64 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KDHTN29</x:t>
   </x:si>
   <x:si>
-    <x:t>4.961</x:t>
-[...23 lines deleted...]
-    <x:t>$83,712.79</x:t>
+    <x:t>5.348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,162.90</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>4,572,157</x:t>
-[...2 lines deleted...]
-    <x:t>$4,572,156.64</x:t>
+    <x:t>3,134,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,134,572.83</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-99,001,974.65</x:t>
-[...2 lines deleted...]
-    <x:t>-6.01%</x:t>
+    <x:t>$-132,268,353.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-7.46%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2896,65 +3016,65 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f64732ff2bf458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3aeef678fcc8439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re5959114713043c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra94c432606494242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbba06b0b44354d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbabeaff344b24c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J186"/>
+  <x:dimension ref="A1:J197"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
-    <x:col min="8" max="8" width="22" customWidth="1"/>
+    <x:col min="8" max="8" width="24" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
@@ -3057,83 +3177,83 @@
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J4" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F5" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="F5" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G5" s="1" t="s">
+      <x:c r="H5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="H5" s="1" t="s">
+      <x:c r="I5" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J5" s="1" t="s">
         <x:v>25</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
@@ -3313,5587 +3433,5939 @@
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="H13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J13" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J20" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J23" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="I24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J24" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="I25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="I26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D27" s="1" t="s">
+      <x:c r="I27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J27" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D28" s="1" t="s">
+      <x:c r="I28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="I29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="I31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D32" s="1" t="s">
+      <x:c r="I32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D33" s="1" t="s">
+      <x:c r="I33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="I34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J34" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="I35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D37" s="1" t="s">
+      <x:c r="I37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J37" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="I40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J40" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D41" s="1" t="s">
+      <x:c r="I41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J41" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D43" s="1" t="s">
+      <x:c r="I43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J43" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H44" s="1" t="s">
+      <x:c r="I44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="I45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J45" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D48" s="1" t="s">
+      <x:c r="I48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J48" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="I49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="I51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="H53" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="I54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J54" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J56" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="I57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J57" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="I58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J58" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="I59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J59" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="I63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J63" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="I64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J64" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="I65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J65" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="I67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J67" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="I71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J71" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="I78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J78" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="I79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J79" s="1" t="s">
         <x:v>454</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J81" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G82" s="1" t="s">
+      <x:c r="I82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J82" s="1" t="s">
         <x:v>471</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H83" s="1" t="s">
+      <x:c r="I83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J83" s="1" t="s">
         <x:v>476</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G84" s="1" t="s">
+      <x:c r="I84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J84" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="H85" s="1" t="s">
+      <x:c r="I85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J85" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J89" s="1" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>522</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="H94" s="1" t="s">
+      <x:c r="I94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J94" s="1" t="s">
         <x:v>531</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>535</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J99" s="1" t="s">
         <x:v>549</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="F100" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="F101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G101" s="1" t="s">
+      <x:c r="H101" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="H101" s="1" t="s">
+      <x:c r="I101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J101" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
+      <x:c r="H102" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="F102" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>574</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>565</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J108" s="1" t="s">
         <x:v>593</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="H111" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J111" s="1" t="s">
         <x:v>609</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
+      <x:c r="H114" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="F114" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G114" s="1" t="s">
+      <x:c r="I114" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J114" s="1" t="s">
         <x:v>627</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>636</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="I120" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J120" s="1" t="s">
         <x:v>657</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="E121" s="1" t="s">
+      <x:c r="F121" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="F121" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G121" s="1" t="s">
+      <x:c r="H121" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="H121" s="1" t="s">
+      <x:c r="I121" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J121" s="1" t="s">
         <x:v>664</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="H129" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J129" s="1" t="s">
         <x:v>692</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="H136" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
-      <x:c r="H136" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="H139" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="I139" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J139" s="1" t="s">
         <x:v>740</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G141" s="1" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="F141" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H141" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="I141" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J141" s="1" t="s">
         <x:v>752</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J145" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G146" s="1" t="s">
         <x:v>769</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>751</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J146" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G149" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
-      <x:c r="F149" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H149" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="F153" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G153" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="H153" s="1" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="I153" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J153" s="1" t="s">
         <x:v>793</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J155" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J157" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J159" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J160" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J161" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J162" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J163" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J164" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J165" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J166" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="E167" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="F167" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G167" s="1" t="s">
         <x:v>852</x:v>
       </x:c>
-      <x:c r="C167" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E167" s="1" t="s">
+      <x:c r="H167" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="I167" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J167" s="1" t="s">
         <x:v>854</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:10" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J168" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:10" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="F169" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G169" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="H169" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="I169" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J169" s="1" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:10" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J170" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:10" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J171" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:10" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J172" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:10" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J173" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:10" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="D174" s="1" t="s">
         <x:v>881</x:v>
       </x:c>
-      <x:c r="C174" s="1" t="s">
+      <x:c r="E174" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
-      <x:c r="D174" s="1" t="s">
+      <x:c r="F174" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G174" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="H174" s="1" t="s">
         <x:v>883</x:v>
       </x:c>
-      <x:c r="E174" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I174" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J174" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:10" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="D175" s="1" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="E175" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="F175" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G175" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
-      <x:c r="C175" s="1" t="s">
+      <x:c r="H175" s="1" t="s">
         <x:v>887</x:v>
       </x:c>
-      <x:c r="D175" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I175" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J175" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:10" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D176" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="E176" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="F176" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G176" s="1" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="H176" s="1" t="s">
         <x:v>891</x:v>
       </x:c>
-      <x:c r="C176" s="1" t="s">
+      <x:c r="I176" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J176" s="1" t="s">
         <x:v>892</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:10" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="D177" s="1" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="E177" s="1" t="s">
         <x:v>896</x:v>
       </x:c>
-      <x:c r="C177" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D177" s="1" t="s">
+      <x:c r="F177" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G177" s="1" t="s">
         <x:v>897</x:v>
       </x:c>
-      <x:c r="E177" s="1" t="s">
+      <x:c r="H177" s="1" t="s">
         <x:v>898</x:v>
       </x:c>
-      <x:c r="F177" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H177" s="1" t="s">
+      <x:c r="I177" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J177" s="1" t="s">
         <x:v>899</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:10" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D178" s="1" t="s">
         <x:v>900</x:v>
       </x:c>
-      <x:c r="C178" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D178" s="1" t="s">
+      <x:c r="E178" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="F178" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G178" s="1" t="s">
         <x:v>901</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>860</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="I178" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J178" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:10" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
         <x:v>904</x:v>
       </x:c>
-      <x:c r="D179" s="1" t="s">
+      <x:c r="E179" s="1" t="s">
         <x:v>905</x:v>
       </x:c>
-      <x:c r="E179" s="1" t="s">
+      <x:c r="F179" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G179" s="1" t="s">
         <x:v>906</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>860</x:v>
       </x:c>
       <x:c r="H179" s="1" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="I179" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J179" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:10" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G180" s="1" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="H180" s="1" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I180" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J180" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:10" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
         <x:v>915</x:v>
       </x:c>
-      <x:c r="C181" s="1" t="s">
+      <x:c r="D181" s="1" t="s">
         <x:v>916</x:v>
       </x:c>
-      <x:c r="D181" s="1" t="s">
+      <x:c r="E181" s="1" t="s">
         <x:v>917</x:v>
       </x:c>
-      <x:c r="E181" s="1" t="s">
+      <x:c r="F181" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G181" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="H181" s="1" t="s">
         <x:v>918</x:v>
       </x:c>
-      <x:c r="F181" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I181" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J181" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:10" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G182" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="H182" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="I182" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J182" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:10" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G183" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="H183" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="I183" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J183" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:10" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G184" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="H184" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="I184" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J184" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:10" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="E185" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="F185" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G185" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="H185" s="1" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="I185" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J185" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A186" s="1">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="B186" s="1" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D186" s="1" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="E186" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F186" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G186" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="H186" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="I186" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J186" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A187" s="1">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B187" s="1" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="C187" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D187" s="1" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="E187" s="1" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="F187" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G187" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="H187" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="I187" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J187" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A188" s="1">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="B188" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C188" s="1" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="D188" s="1" t="s">
         <x:v>938</x:v>
       </x:c>
-      <x:c r="C185" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="F185" s="1" t="s">
+      <x:c r="E188" s="1" t="s">
         <x:v>939</x:v>
       </x:c>
-      <x:c r="G185" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H185" s="1" t="s">
+      <x:c r="F188" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G188" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="H188" s="1" t="s">
         <x:v>940</x:v>
       </x:c>
-      <x:c r="I185" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J185" s="1" t="s">
+      <x:c r="I188" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J188" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A189" s="1">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="B189" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A186" s="2" t="s">
+      <x:c r="C189" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
-      <x:c r="B186" s="2" t="s">
+      <x:c r="E189" s="1" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="F189" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G189" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="H189" s="1" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="I189" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J189" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A190" s="1">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="B190" s="1" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="D190" s="1" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="E190" s="1" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="F190" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G190" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="H190" s="1" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="I190" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J190" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="191" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A191" s="1">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="B191" s="1" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="D191" s="1" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="E191" s="1" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="F191" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G191" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="H191" s="1" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="I191" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J191" s="1" t="s">
+        <x:v>953</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="192" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A192" s="1">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="B192" s="1" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="D192" s="1" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="E192" s="1" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="F192" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G192" s="1" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="H192" s="1" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="I192" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J192" s="1" t="s">
+        <x:v>960</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="193" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A193" s="1">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="B193" s="1" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="D193" s="1" t="s">
+        <x:v>963</x:v>
+      </x:c>
+      <x:c r="E193" s="1" t="s">
+        <x:v>964</x:v>
+      </x:c>
+      <x:c r="F193" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G193" s="1" t="s">
+        <x:v>965</x:v>
+      </x:c>
+      <x:c r="H193" s="1" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="I193" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J193" s="1" t="s">
+        <x:v>967</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A194" s="1">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="B194" s="1" t="s">
+        <x:v>968</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
+        <x:v>969</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="E194" s="1" t="s">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="F194" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G194" s="1" t="s">
+        <x:v>972</x:v>
+      </x:c>
+      <x:c r="H194" s="1" t="s">
+        <x:v>973</x:v>
+      </x:c>
+      <x:c r="I194" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J194" s="1" t="s">
+        <x:v>967</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A195" s="1">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="B195" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C186" s="2" t="s">
+      <x:c r="C195" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D195" s="1" t="s">
+        <x:v>974</x:v>
+      </x:c>
+      <x:c r="E195" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F195" s="1" t="s">
+        <x:v>975</x:v>
+      </x:c>
+      <x:c r="G195" s="1" t="s">
+        <x:v>976</x:v>
+      </x:c>
+      <x:c r="H195" s="1" t="s">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="I195" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J195" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A196" s="1">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="B196" s="1" t="s">
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D196" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E196" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F196" s="1" t="s">
+        <x:v>979</x:v>
+      </x:c>
+      <x:c r="G196" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H196" s="1" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="I196" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J196" s="1" t="s">
+        <x:v>981</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A197" s="2" t="s">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="B197" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D186" s="2" t="s">
+      <x:c r="C197" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E186" s="2" t="s">
+      <x:c r="D197" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F186" s="2" t="s">
+      <x:c r="E197" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G186" s="2" t="s">
+      <x:c r="F197" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H186" s="2" t="s">
+      <x:c r="G197" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I186" s="2" t="s">
+      <x:c r="H197" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J186" s="2" t="s">
+      <x:c r="I197" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="J197" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A186:J186"/>
+    <x:mergeCell ref="A197:J197"/>
   </x:mergeCells>
 </x:worksheet>
 </file>