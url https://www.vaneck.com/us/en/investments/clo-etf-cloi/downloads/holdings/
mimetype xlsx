--- v9 (2026-10-25)
+++ v10 (2026-10-30)
@@ -1,2994 +1,3033 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd104f86a774f4797" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2b1642176247f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20261022" sheetId="1" r:id="Rbabeaff344b24c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20261029" sheetId="1" r:id="R8241f3e61f8148ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1777" uniqueCount="983">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/22/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1786" uniqueCount="996">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YKHNFB3</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>236,700,000</x:t>
-[...5 lines deleted...]
-    <x:t>13.30%</x:t>
+    <x:t>173,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,474,896.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Ds2 Clo 1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG025BGXVW8</x:t>
   </x:si>
   <x:si>
     <x:t>66,550,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$66,582,942.25</x:t>
-[...2 lines deleted...]
-    <x:t>3.76%</x:t>
+    <x:t>$66,602,293.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 2026-22 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZWBNK65</x:t>
   </x:si>
   <x:si>
     <x:t>5.314</x:t>
   </x:si>
   <x:si>
     <x:t>63,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$63,573,891.78</x:t>
-[...2 lines deleted...]
-    <x:t>3.59%</x:t>
+    <x:t>$63,696,599.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 6 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0208VCY93</x:t>
   </x:si>
   <x:si>
     <x:t>5.730</x:t>
   </x:si>
   <x:si>
     <x:t>39,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,816,353.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>$39,856,926.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Sona Us Clo 1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021CJSPW9</x:t>
   </x:si>
   <x:si>
     <x:t>4.950</x:t>
   </x:si>
   <x:si>
     <x:t>38,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,153,026.23</x:t>
-[...2 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>$38,300,711.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQW8</x:t>
   </x:si>
   <x:si>
     <x:t>5.460</x:t>
   </x:si>
   <x:si>
     <x:t>37,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,523,502.05</x:t>
-[...2 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>$37,072,890.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Vi Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4XMKT9</x:t>
   </x:si>
   <x:si>
     <x:t>5.206</x:t>
   </x:si>
   <x:si>
     <x:t>36,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,439,629.24</x:t>
-[...2 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>$36,480,224.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean Trails Clo Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZG6SDW6</x:t>
   </x:si>
   <x:si>
     <x:t>5.303</x:t>
   </x:si>
   <x:si>
     <x:t>35,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,997,256.79</x:t>
-[...2 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>$35,032,993.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 38 L</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CSZ35</x:t>
   </x:si>
   <x:si>
     <x:t>5.484</x:t>
   </x:si>
   <x:si>
     <x:t>26,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,695,284.31</x:t>
-[...2 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>$26,770,989.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 46 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG025H4R5P1</x:t>
   </x:si>
   <x:si>
+    <x:t>5.275</x:t>
+  </x:si>
+  <x:si>
     <x:t>25,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,061,326.77</x:t>
-[...2 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>$25,099,370.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 38 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG025N10329</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,012,375.00</x:t>
+    <x:t>$25,012,225.00</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 42 L</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CP2G7</x:t>
   </x:si>
   <x:si>
     <x:t>5.461</x:t>
   </x:si>
   <x:si>
     <x:t>22,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,562,023.30</x:t>
-[...2 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>$22,562,448.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Sagard-Halseypoint Clo 10 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X7RWBK7</x:t>
   </x:si>
   <x:si>
     <x:t>5.834</x:t>
   </x:si>
   <x:si>
     <x:t>22,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,062,375.96</x:t>
-[...2 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>$22,089,116.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 36 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WNJ4B93</x:t>
   </x:si>
   <x:si>
     <x:t>5.793</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,051,944.70</x:t>
+    <x:t>$22,085,171.68</x:t>
   </x:si>
   <x:si>
     <x:t>Park Blue Clo 2022-Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023K775S4</x:t>
   </x:si>
   <x:si>
     <x:t>5.364</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,024,025.08</x:t>
+    <x:t>$22,069,060.96</x:t>
   </x:si>
   <x:si>
     <x:t>Orion Clo 2024-4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG025PVS4G4</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,023,873.52</x:t>
+    <x:t>5.284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,046,215.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Diameter Capital Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023C821L2</x:t>
   </x:si>
   <x:si>
     <x:t>21,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,526,154.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>$21,545,318.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Rock Clo Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SH21RR4</x:t>
   </x:si>
   <x:si>
     <x:t>5.684</x:t>
   </x:si>
   <x:si>
     <x:t>21,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,045,267.69</x:t>
-[...2 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>$21,025,849.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRF7WV3</x:t>
   </x:si>
   <x:si>
     <x:t>5.483</x:t>
   </x:si>
   <x:si>
     <x:t>20,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,057,742.13</x:t>
-[...2 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$20,068,699.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlyle Us Clo 2022-5 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02692DTQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,559,677.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Us Clo 2025-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y66P6N8</x:t>
   </x:si>
   <x:si>
     <x:t>5.366</x:t>
   </x:si>
   <x:si>
     <x:t>18,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,773,255.83</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$18,774,839.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Street Clo Ltd Iii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022LGNG49</x:t>
   </x:si>
   <x:si>
     <x:t>5.010</x:t>
   </x:si>
   <x:si>
     <x:t>18,325,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,590,606.58</x:t>
-[...2 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>$18,644,833.77</x:t>
   </x:si>
   <x:si>
     <x:t>Bridge Street Clo I Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023C87Z78</x:t>
   </x:si>
   <x:si>
     <x:t>5.323</x:t>
   </x:si>
   <x:si>
     <x:t>18,270,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,303,207.96</x:t>
-[...2 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$18,337,901.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4S0QD9</x:t>
   </x:si>
   <x:si>
     <x:t>5.584</x:t>
   </x:si>
   <x:si>
     <x:t>17,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,006,502.39</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$16,983,074.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Four Us Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y5QZRP6</x:t>
   </x:si>
   <x:si>
     <x:t>5.416</x:t>
   </x:si>
   <x:si>
     <x:t>16,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,780,807.53</x:t>
-[...2 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$16,800,039.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Clo 2020-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RVB14Y3</x:t>
   </x:si>
   <x:si>
     <x:t>5.573</x:t>
   </x:si>
   <x:si>
     <x:t>16,665,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,692,815.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$16,720,288.85</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Loan Funding Vi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023165J90</x:t>
   </x:si>
   <x:si>
     <x:t>5.293</x:t>
   </x:si>
   <x:si>
     <x:t>16,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,535,031.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$16,548,695.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Ozlm Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RB95P24</x:t>
   </x:si>
   <x:si>
     <x:t>5.883</x:t>
   </x:si>
   <x:si>
     <x:t>16,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,450,817.40</x:t>
+    <x:t>$16,464,114.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 11 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023WFY5H5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,020,863.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 37 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SCYNSK0</x:t>
   </x:si>
   <x:si>
     <x:t>5.734</x:t>
   </x:si>
   <x:si>
     <x:t>15,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,726,519.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>$15,738,829.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022QSP675</x:t>
   </x:si>
   <x:si>
     <x:t>5.283</x:t>
   </x:si>
   <x:si>
     <x:t>15,425,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,429,667.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$15,445,342.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Arini Us Clo Vii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022NQCWM2</x:t>
   </x:si>
   <x:si>
     <x:t>4.991</x:t>
   </x:si>
   <x:si>
     <x:t>15,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,252,407.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>$15,266,934.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0238MD4T0</x:t>
   </x:si>
   <x:si>
     <x:t>5.313</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,027,226.84</x:t>
-[...2 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$15,044,431.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 2025-4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02386TG75</x:t>
   </x:si>
   <x:si>
     <x:t>5.354</x:t>
   </x:si>
   <x:si>
     <x:t>14,810,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,826,156.78</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$14,841,398.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Capital Clo 2022-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025Z36VM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,550,289.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Sagard-Halseypoint Clo 8 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R0ZR822</x:t>
   </x:si>
   <x:si>
     <x:t>5.233</x:t>
   </x:si>
   <x:si>
-    <x:t>14,500,000</x:t>
-[...20 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>$14,517,260.24</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XG3KDH3</x:t>
   </x:si>
   <x:si>
     <x:t>5.643</x:t>
   </x:si>
   <x:si>
     <x:t>14,475,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,516,248.29</x:t>
+    <x:t>$14,502,904.52</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 39 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QB5WZX8</x:t>
   </x:si>
   <x:si>
     <x:t>6.043</x:t>
   </x:si>
   <x:si>
     <x:t>14,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,321,372.87</x:t>
-[...2 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>$14,336,391.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRVD218</x:t>
   </x:si>
   <x:si>
     <x:t>5.716</x:t>
   </x:si>
   <x:si>
     <x:t>14,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,119,527.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$14,140,670.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQX7</x:t>
   </x:si>
   <x:si>
     <x:t>5.810</x:t>
   </x:si>
   <x:si>
     <x:t>13,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,068,677.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$13,889,494.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Sona Us Clo 3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG025M6WKJ8</x:t>
   </x:si>
   <x:si>
     <x:t>13,800,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,803,450.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$13,806,831.00</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2021-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QYHYKX8</x:t>
   </x:si>
   <x:si>
     <x:t>5.693</x:t>
   </x:si>
   <x:si>
     <x:t>13,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,538,476.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>$13,552,636.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 40 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R0PKF25</x:t>
   </x:si>
   <x:si>
     <x:t>6.193</x:t>
   </x:si>
   <x:si>
     <x:t>13,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,233,872.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$13,249,423.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X7RWBL6</x:t>
   </x:si>
   <x:si>
     <x:t>6.134</x:t>
   </x:si>
   <x:si>
     <x:t>13,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,027,944.86</x:t>
-[...2 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>$13,043,100.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R3YX861</x:t>
   </x:si>
   <x:si>
     <x:t>5.393</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,027,418.60</x:t>
+    <x:t>$13,041,244.61</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 8 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0254K6B15</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,023,427.85</x:t>
-[...2 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>5.297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,027,067.84</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSTB426</x:t>
   </x:si>
   <x:si>
     <x:t>7.161</x:t>
   </x:si>
   <x:si>
     <x:t>12,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,707,305.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$12,725,044.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4P7</x:t>
   </x:si>
   <x:si>
     <x:t>5.784</x:t>
   </x:si>
   <x:si>
     <x:t>12,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,517,896.45</x:t>
-[...2 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>$12,536,943.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Rad Clo 23 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022XF21V4</x:t>
   </x:si>
   <x:si>
     <x:t>5.334</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,515,233.95</x:t>
+    <x:t>$12,535,074.60</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Capital Clo 2019-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RZTPMX5</x:t>
   </x:si>
   <x:si>
     <x:t>5.943</x:t>
   </x:si>
   <x:si>
     <x:t>12,325,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,354,698.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>$12,389,584.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitebox Clo Iv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022Q0WJ61</x:t>
   </x:si>
   <x:si>
     <x:t>12,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,214,770.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$12,227,230.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generate Clo 22 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VRPSMP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,064,988.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025H4R5Q0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,043,779.38</x:t>
   </x:si>
   <x:si>
     <x:t>Columbia Cent Clo 34 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QRG7R63</x:t>
   </x:si>
   <x:si>
-    <x:t>12,000,000</x:t>
-[...23 lines deleted...]
-    <x:t>$12,030,500.85</x:t>
+    <x:t>$12,022,980.05</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WN3NFT6</x:t>
   </x:si>
   <x:si>
     <x:t>5.910</x:t>
   </x:si>
   <x:si>
     <x:t>11,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,701,413.35</x:t>
-[...2 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>$11,564,923.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Clo 2020-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R9K56M2</x:t>
   </x:si>
   <x:si>
     <x:t>5.993</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,529,498.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>$11,562,092.28</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxiii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG025K0TMK1</x:t>
   </x:si>
   <x:si>
+    <x:t>5.634</x:t>
+  </x:si>
+  <x:si>
     <x:t>11,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,117,860.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>$11,129,854.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Arini Us Clo Iii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XP34KN8</x:t>
   </x:si>
   <x:si>
     <x:t>11,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,024,300.34</x:t>
-[...2 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>$11,032,649.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Sycamore Tree Clo 2021-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QJ5H4K0</x:t>
   </x:si>
   <x:si>
     <x:t>5.474</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,007,735.98</x:t>
+    <x:t>$11,027,189.20</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q0R83Q8</x:t>
   </x:si>
   <x:si>
     <x:t>5.433</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,007,159.30</x:t>
+    <x:t>$11,018,571.35</x:t>
   </x:si>
   <x:si>
     <x:t>Post Clo Ix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0249ZM123</x:t>
   </x:si>
   <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
     <x:t>10,900,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,946,780.94</x:t>
+    <x:t>$10,972,368.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symphony Clo 42 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0223HGQG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,620,218.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2017-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCKRF98</x:t>
   </x:si>
   <x:si>
     <x:t>5.210</x:t>
   </x:si>
   <x:si>
-    <x:t>10,600,000</x:t>
-[...23 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$10,608,588.99</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011MN8LY9</x:t>
   </x:si>
   <x:si>
     <x:t>5.996</x:t>
   </x:si>
   <x:si>
     <x:t>10,510,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,536,172.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$10,547,742.74</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2022-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WN40DL2</x:t>
   </x:si>
   <x:si>
     <x:t>10,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,516,062.02</x:t>
+    <x:t>$10,528,858.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo 2025r-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RF66173</x:t>
   </x:si>
   <x:si>
     <x:t>5.383</x:t>
   </x:si>
   <x:si>
     <x:t>10,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,310,594.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$10,321,026.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Columbia Cent Clo 32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5YNLF8</x:t>
   </x:si>
   <x:si>
     <x:t>5.875</x:t>
   </x:si>
   <x:si>
     <x:t>10,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,172,231.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>$10,043,605.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Generate Clo 9 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QVSZJ41</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,018,292.71</x:t>
+    <x:t>$10,037,317.46</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02188R8D8</x:t>
   </x:si>
   <x:si>
     <x:t>5.052</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,015,653.39</x:t>
+    <x:t>$10,025,938.96</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2024-1 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021WNZ3M0</x:t>
   </x:si>
   <x:si>
     <x:t>5.414</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,012,136.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$10,022,444.12</x:t>
   </x:si>
   <x:si>
     <x:t>Diameter Capital Clo 1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG025Z85YZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,002,500.00</x:t>
+    <x:t>$10,012,588.35</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2020-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q6JJYT7</x:t>
   </x:si>
   <x:si>
     <x:t>6.852</x:t>
   </x:si>
   <x:si>
     <x:t>10,130,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,936,753.41</x:t>
+    <x:t>$9,950,302.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean Trails Clo Xi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RRPTH96</x:t>
   </x:si>
   <x:si>
-    <x:t>5.634</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>9,800,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,800,000.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$9,810,619.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxviii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S0SWCR4</x:t>
   </x:si>
   <x:si>
     <x:t>6.034</x:t>
   </x:si>
   <x:si>
     <x:t>9,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,023,305.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$9,024,424.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Sona Us Clo 2 Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>07/22/2039</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG022K9JKK4</x:t>
   </x:si>
   <x:si>
     <x:t>5.025</x:t>
   </x:si>
   <x:si>
     <x:t>8,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,901,352.01</x:t>
-[...2 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$8,905,517.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XM4BPR6</x:t>
   </x:si>
   <x:si>
     <x:t>8,779,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,797,493.88</x:t>
+    <x:t>$8,788,910.72</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2020-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RN4W8G5</x:t>
   </x:si>
   <x:si>
     <x:t>5.984</x:t>
   </x:si>
   <x:si>
     <x:t>8,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,671,088.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$8,676,456.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Bridge Street Clo Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZT45167</x:t>
   </x:si>
   <x:si>
     <x:t>8,550,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,584,390.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$8,586,378.08</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4Q6</x:t>
   </x:si>
   <x:si>
     <x:t>8,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,519,928.20</x:t>
+    <x:t>$8,538,690.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022GLDRZ7</x:t>
   </x:si>
   <x:si>
     <x:t>5.024</x:t>
   </x:si>
   <x:si>
     <x:t>8,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,130,815.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$8,147,978.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 17 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S83Z165</x:t>
   </x:si>
   <x:si>
     <x:t>5.493</x:t>
   </x:si>
   <x:si>
     <x:t>7,875,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,892,774.84</x:t>
-[...2 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>$7,893,719.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02692DTR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,853,885.75</x:t>
   </x:si>
   <x:si>
     <x:t>Wellfleet Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WGCRZ25</x:t>
   </x:si>
   <x:si>
     <x:t>7,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,767,198.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$7,775,741.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012Y72MT9</x:t>
   </x:si>
   <x:si>
     <x:t>7.272</x:t>
   </x:si>
   <x:si>
     <x:t>7,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,456,857.21</x:t>
-[...17 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$7,331,006.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01247STY3</x:t>
   </x:si>
   <x:si>
     <x:t>7.446</x:t>
   </x:si>
   <x:si>
     <x:t>6,780,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,659,135.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$6,668,700.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRF7WT6</x:t>
   </x:si>
   <x:si>
     <x:t>5.103</x:t>
   </x:si>
   <x:si>
     <x:t>6,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,210,167.97</x:t>
+    <x:t>$6,219,188.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 67 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022CLY9G9</x:t>
   </x:si>
   <x:si>
     <x:t>4.998</x:t>
   </x:si>
   <x:si>
     <x:t>6,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,099,492.00</x:t>
+    <x:t>$6,109,697.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
+    <x:t>Icg Us Clo 2021-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R3LBJN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,032,392.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2021-2 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X70HJ71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,017,921.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elmwood Clo 35 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025PT2510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,013,942.48</x:t>
+  </x:si>
+  <x:si>
     <x:t>Orion Clo 2023-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YYTPJ95</x:t>
   </x:si>
   <x:si>
     <x:t>4.960</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,062,481.55</x:t>
-[...32 lines deleted...]
-    <x:t>$6,007,584.87</x:t>
+    <x:t>$5,997,321.35</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S55T071</x:t>
   </x:si>
   <x:si>
-    <x:t>5.516</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>5,950,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,959,229.31</x:t>
+    <x:t>$5,964,635.49</x:t>
   </x:si>
   <x:si>
     <x:t>Brant Point Clo 2024-4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0241N7YZ7</x:t>
   </x:si>
   <x:si>
+    <x:t>4.966</x:t>
+  </x:si>
+  <x:si>
     <x:t>5,800,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,866,062.35</x:t>
-[...2 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$5,872,341.52</x:t>
   </x:si>
   <x:si>
     <x:t>Columbia Cent Clo 31 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RPYN3W0</x:t>
   </x:si>
   <x:si>
     <x:t>5,740,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,749,336.71</x:t>
+    <x:t>$5,755,600.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xix</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022G5ZWJ5</x:t>
   </x:si>
   <x:si>
     <x:t>5.324</x:t>
   </x:si>
   <x:si>
     <x:t>5,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,606,090.59</x:t>
+    <x:t>$5,611,445.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fort Washington Clo 2019-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0BB174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,518,768.57</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Us Clo 2024-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02313S217</x:t>
   </x:si>
   <x:si>
     <x:t>5.203</x:t>
   </x:si>
   <x:si>
-    <x:t>5,500,000</x:t>
-[...14 lines deleted...]
-    <x:t>$5,512,967.43</x:t>
+    <x:t>$5,518,619.74</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 58 L</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG025FZ8KZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,506,925.30</x:t>
+    <x:t>$5,512,753.11</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WGCRZ43</x:t>
   </x:si>
   <x:si>
     <x:t>7.793</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,466,830.18</x:t>
+    <x:t>$5,422,523.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 95 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SLLQC66</x:t>
   </x:si>
   <x:si>
     <x:t>6.783</x:t>
   </x:si>
   <x:si>
     <x:t>5,275,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,322,039.05</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$5,329,059.79</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RZTPMT0</x:t>
   </x:si>
   <x:si>
     <x:t>5.053</x:t>
   </x:si>
   <x:si>
     <x:t>5,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,304,097.55</x:t>
+    <x:t>$5,309,325.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 54 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0116RXBM5</x:t>
   </x:si>
   <x:si>
     <x:t>5.424</x:t>
   </x:si>
   <x:si>
     <x:t>5,284,672</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,297,931.47</x:t>
+    <x:t>$5,303,251.47</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 9 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R0KYHY2</x:t>
   </x:si>
   <x:si>
     <x:t>5.094</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,282,065.57</x:t>
+    <x:t>$5,287,685.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Point Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TRLQB06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,023,333.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bbam Us Clo Iv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XBHSN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,018,421.09</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 5 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0227DXRS1</x:t>
   </x:si>
   <x:si>
     <x:t>5.040</x:t>
   </x:si>
   <x:si>
-    <x:t>5,000,000</x:t>
-[...23 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$5,005,313.35</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02386TGB0</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,009,879.69</x:t>
-[...8 lines deleted...]
-    <x:t>$5,009,050.62</x:t>
+    <x:t>$5,005,142.89</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RR037G3</x:t>
   </x:si>
   <x:si>
     <x:t>7.143</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,926,948.11</x:t>
+    <x:t>$4,933,857.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QY0JC24</x:t>
   </x:si>
   <x:si>
     <x:t>5.616</x:t>
   </x:si>
   <x:si>
     <x:t>4,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,510,498.65</x:t>
+    <x:t>$4,515,124.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG01ZT45149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,511,610.11</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bain Capital Credit Clo 2021-7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S2WWRF3</x:t>
   </x:si>
   <x:si>
     <x:t>5.533</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,503,266.48</x:t>
-[...8 lines deleted...]
-    <x:t>$4,502,748.72</x:t>
+    <x:t>$4,502,607.66</x:t>
   </x:si>
   <x:si>
     <x:t>Menlo Clo Iv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZZVK4D9</x:t>
   </x:si>
   <x:si>
     <x:t>5.294</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,496,077.22</x:t>
+    <x:t>$4,500,660.36</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xvi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG025V6HNC6</x:t>
   </x:si>
   <x:si>
+    <x:t>5.482</x:t>
+  </x:si>
+  <x:si>
     <x:t>4,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,301,075.00</x:t>
+    <x:t>$4,304,747.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Tcw Clo 2020-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RBC2445</x:t>
   </x:si>
   <x:si>
     <x:t>6.084</x:t>
   </x:si>
   <x:si>
     <x:t>4,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,210,487.60</x:t>
+    <x:t>$4,215,221.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Rock Clo V Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Z2DT4T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,013,342.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023DYV2Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,008,353.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2021-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025VX2943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,003,864.00</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T0PM068</x:t>
   </x:si>
   <x:si>
     <x:t>4.917</x:t>
   </x:si>
   <x:si>
-    <x:t>4,000,000</x:t>
-[...38 lines deleted...]
-    <x:t>$4,003,761.11</x:t>
+    <x:t>$4,003,301.53</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 66 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YT42PN1</x:t>
   </x:si>
   <x:si>
     <x:t>5.641</x:t>
   </x:si>
   <x:si>
     <x:t>3,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,644,353.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$3,648,216.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02118H169</x:t>
   </x:si>
   <x:si>
     <x:t>5.129</x:t>
   </x:si>
   <x:si>
     <x:t>3,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,618,132.69</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$3,624,898.41</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/12/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023CYVV00</x:t>
   </x:si>
   <x:si>
+    <x:t>5.190</x:t>
+  </x:si>
+  <x:si>
     <x:t>3,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,544,247.58</x:t>
+    <x:t>$3,544,787.16</x:t>
   </x:si>
   <x:si>
     <x:t>Creeksource 2024-1 Dunes Creek Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R394984</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,507,973.43</x:t>
+    <x:t>$3,511,721.49</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 41 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VD04Z58</x:t>
   </x:si>
   <x:si>
     <x:t>5.743</x:t>
   </x:si>
   <x:si>
     <x:t>3,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,310,271.65</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$3,313,761.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Tcw Clo 2019-1 Amr Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/16/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01224WJ06</x:t>
   </x:si>
   <x:si>
     <x:t>7.672</x:t>
   </x:si>
   <x:si>
     <x:t>3,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,116,316.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$3,121,583.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 30 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QN9KS75</x:t>
   </x:si>
   <x:si>
     <x:t>3,075,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,078,900.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$3,082,213.69</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022GLDS21</x:t>
   </x:si>
   <x:si>
     <x:t>5.704</x:t>
   </x:si>
   <x:si>
     <x:t>3,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,063,228.12</x:t>
+    <x:t>$3,065,612.12</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022K9JKL3</x:t>
   </x:si>
   <x:si>
     <x:t>5.225</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,052,141.11</x:t>
+    <x:t>$3,055,029.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2019-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PV7JB08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,046,758.90</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0227DXRW6</x:t>
   </x:si>
   <x:si>
     <x:t>5.581</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,049,666.11</x:t>
-[...14 lines deleted...]
-    <x:t>$3,044,008.56</x:t>
+    <x:t>$3,009,371.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polus Us Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX6PBF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,009,085.24</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Xvi Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZX066Q6</x:t>
   </x:si>
   <x:si>
     <x:t>5.423</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,005,527.87</x:t>
-[...8 lines deleted...]
-    <x:t>$3,004,708.81</x:t>
+    <x:t>$3,008,657.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Core Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QQXPBF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,006,565.07</x:t>
   </x:si>
   <x:si>
     <x:t>Sycamore Tree Clo 2023-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0228Y4XF7</x:t>
   </x:si>
   <x:si>
     <x:t>4.885</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,003,269.48</x:t>
+    <x:t>$3,006,351.07</x:t>
   </x:si>
   <x:si>
     <x:t>Bbam Us Clo Iii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XG2NPV9</x:t>
   </x:si>
   <x:si>
     <x:t>4.923</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,002,463.36</x:t>
-[...8 lines deleted...]
-    <x:t>$3,001,732.48</x:t>
+    <x:t>$3,005,482.98</x:t>
   </x:si>
   <x:si>
     <x:t>BBG025BGXVX7</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,001,485.00</x:t>
+    <x:t>$3,002,380.76</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YCKGYN9</x:t>
   </x:si>
   <x:si>
     <x:t>5.410</x:t>
   </x:si>
   <x:si>
     <x:t>2,900,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,941,574.67</x:t>
+    <x:t>$2,906,258.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xx</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YDPJPB6</x:t>
   </x:si>
   <x:si>
     <x:t>2,680,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,681,636.12</x:t>
+    <x:t>$2,686,064.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Aimco Clo 24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TR6LW80</x:t>
   </x:si>
   <x:si>
     <x:t>5.966</x:t>
   </x:si>
   <x:si>
     <x:t>2,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,661,423.20</x:t>
+    <x:t>$2,662,374.82</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Us Clo 2026-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023NY2ZV7</x:t>
   </x:si>
   <x:si>
+    <x:t>4.975</x:t>
+  </x:si>
+  <x:si>
     <x:t>2,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,523,971.59</x:t>
+    <x:t>$2,526,275.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2024-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0238QDKQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,506,366.24</x:t>
+    <x:t>$2,509,237.15</x:t>
   </x:si>
   <x:si>
     <x:t>Harvest Us Clo 2023-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZL0WSN5</x:t>
   </x:si>
   <x:si>
     <x:t>5.593</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,502,262.81</x:t>
+    <x:t>$2,504,956.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ocp Clo 2024-35 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025RV0MF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,503,143.20</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023C87ZC2</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,501,809.06</x:t>
-[...11 lines deleted...]
-    <x:t>$2,500,625.00</x:t>
+    <x:t>$2,497,956.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01224WHW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,325,590.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QRG7R72</x:t>
   </x:si>
   <x:si>
     <x:t>5.660</x:t>
   </x:si>
   <x:si>
-    <x:t>2,300,000</x:t>
-[...11 lines deleted...]
-    <x:t>$2,324,640.64</x:t>
+    <x:t>$2,305,266.50</x:t>
   </x:si>
   <x:si>
     <x:t>Wise Clo 2023-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WNMP9Q9</x:t>
   </x:si>
   <x:si>
     <x:t>2,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,259,798.11</x:t>
+    <x:t>$2,260,402.81</x:t>
   </x:si>
   <x:si>
     <x:t>Whitebox Clo Iii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PZW0ZF0</x:t>
   </x:si>
   <x:si>
     <x:t>2,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,107,361.81</x:t>
+    <x:t>$2,109,656.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Rr 14 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBG024SB0RS4</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,102,527.61</x:t>
+    <x:t>5.443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,104,722.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palmer Square Clo 2023-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TQRQV73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,018,470.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cbamr 2017-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022MH52F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,007,052.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polus Us Clo Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V6DHMR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,930.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madison Park Funding Lxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TZH3DC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,920.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 15 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VFRRYT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,809.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 27 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R6M2RY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,575.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SH21RS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,005,611.38</x:t>
   </x:si>
   <x:si>
     <x:t>Tcw Clo 2023-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VL8WPS8</x:t>
   </x:si>
   <x:si>
     <x:t>5.525</x:t>
   </x:si>
   <x:si>
-    <x:t>2,000,000</x:t>
-[...80 lines deleted...]
-    <x:t>$2,004,068.55</x:t>
+    <x:t>$2,005,367.79</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VF2B4C5</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,003,403.21</x:t>
-[...5 lines deleted...]
-    <x:t>$2,003,254.32</x:t>
+    <x:t>$2,002,360.82</x:t>
   </x:si>
   <x:si>
     <x:t>Barings Clo Ltd 2024-I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0208W55G4</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,998,680.76</x:t>
+    <x:t>$2,000,781.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XK387M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,996,725.71</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02386TG84</x:t>
   </x:si>
   <x:si>
     <x:t>5.534</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,994,781.88</x:t>
-[...11 lines deleted...]
-    <x:t>$1,993,776.99</x:t>
+    <x:t>$1,994,420.16</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X70HJ80</x:t>
   </x:si>
   <x:si>
     <x:t>1,755,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,762,479.90</x:t>
+    <x:t>$1,764,340.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0254K6B24</x:t>
   </x:si>
   <x:si>
+    <x:t>5.507</x:t>
+  </x:si>
+  <x:si>
     <x:t>1,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,752,619.42</x:t>
+    <x:t>$1,754,556.38</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0228Y4XG6</x:t>
   </x:si>
   <x:si>
     <x:t>5.125</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,751,899.61</x:t>
+    <x:t>$1,753,829.63</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R3LV7F3</x:t>
   </x:si>
   <x:si>
     <x:t>5.934</x:t>
   </x:si>
   <x:si>
     <x:t>1,725,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,728,426.52</x:t>
+    <x:t>$1,730,173.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aimco Clo Series 2018-B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02171GLR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,507,382.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Post Clo 2018-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024SD3HW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,506,520.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022Q0WJD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,505,640.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rr 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023NXJR49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,505,269.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hps Loan Management 2023-18 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VT8KMW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,505,153.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rr 27 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XJ3GRM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,502,421.50</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 10 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/24/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S1ST182</x:t>
   </x:si>
   <x:si>
-    <x:t>1,500,000</x:t>
-[...65 lines deleted...]
-    <x:t>$1,501,405.08</x:t>
+    <x:t>$1,501,764.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2026-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025DHQXJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,500,733.50</x:t>
   </x:si>
   <x:si>
     <x:t>BBG025N10338</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,500,742.50</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>BBG023DYV2R4</x:t>
   </x:si>
   <x:si>
     <x:t>5.214</x:t>
   </x:si>
   <x:si>
     <x:t>1,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,401,259.22</x:t>
+    <x:t>$1,402,745.60</x:t>
   </x:si>
   <x:si>
     <x:t>Halseypoint Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VF453M9</x:t>
   </x:si>
   <x:si>
     <x:t>1,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,201,737.92</x:t>
+    <x:t>$1,203,786.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Us Clo 2021-7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SQZPY63</x:t>
   </x:si>
   <x:si>
     <x:t>5.243</x:t>
   </x:si>
   <x:si>
     <x:t>1,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,151,090.92</x:t>
+    <x:t>$1,153,228.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011MN8LX0</x:t>
   </x:si>
   <x:si>
     <x:t>1,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,102,000.78</x:t>
+    <x:t>$1,103,125.61</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 104 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PJHT2P2</x:t>
   </x:si>
   <x:si>
     <x:t>5.333</x:t>
   </x:si>
   <x:si>
     <x:t>1,075,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,085,939.53</x:t>
+    <x:t>$1,087,040.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022QSP6G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,004,518.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S83Z156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,921.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxiii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112K8TL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,841.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02118H114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,679.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 61 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024DN6SN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,285.11</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2023-1 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VC46JL7</x:t>
   </x:si>
   <x:si>
     <x:t>5.860</x:t>
   </x:si>
   <x:si>
-    <x:t>1,000,000</x:t>
-[...2 lines deleted...]
-    <x:t>$1,017,276.59</x:t>
+    <x:t>$1,002,117.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halseypoint Clo 4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023S9ZBN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,067.08</x:t>
   </x:si>
   <x:si>
     <x:t>Madison Park Funding Lxvii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023CS52P9</x:t>
   </x:si>
   <x:si>
-    <x:t>5.289</x:t>
-[...11 lines deleted...]
-    <x:t>$1,006,098.62</x:t>
+    <x:t>5.554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,643.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegro Clo Xv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S9H5PG2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,380.58</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022XBHST1</x:t>
   </x:si>
   <x:si>
     <x:t>8.043</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,002,658.62</x:t>
-[...59 lines deleted...]
-    <x:t>$999,793.94</x:t>
+    <x:t>$996,280.44</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 54 L</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022H4LRK1</x:t>
   </x:si>
   <x:si>
     <x:t>9.873</x:t>
   </x:si>
   <x:si>
-    <x:t>$979,834.84</x:t>
+    <x:t>$981,810.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R6M2S28</x:t>
   </x:si>
   <x:si>
     <x:t>10.293</x:t>
   </x:si>
   <x:si>
-    <x:t>$955,444.12</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$957,477.44</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011N52DT7</x:t>
   </x:si>
   <x:si>
     <x:t>5.426</x:t>
   </x:si>
   <x:si>
     <x:t>181,049</x:t>
   </x:si>
   <x:si>
-    <x:t>$181,288.64</x:t>
+    <x:t>$181,470.79</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bluemountain Clo 2018-3 Ltd</x:t>
-[...14 lines deleted...]
-    <x:t>$83,936.05</x:t>
+    <x:t>Dryden 64 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/18/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KDHTN29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,176.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>Dryden 64 Clo Ltd</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>3,134,573</x:t>
-[...2 lines deleted...]
-    <x:t>$3,134,572.83</x:t>
+    <x:t>937,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$937,932.53</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-132,268,353.19</x:t>
-[...2 lines deleted...]
-    <x:t>-7.46%</x:t>
+    <x:t>$-73,593,508.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.09%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -3016,65 +3055,65 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra94c432606494242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbba06b0b44354d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbabeaff344b24c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a804107d42471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb931374975084757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8241f3e61f8148ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J197"/>
+  <x:dimension ref="A1:J198"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
-    <x:col min="8" max="8" width="24" customWidth="1"/>
+    <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
@@ -3433,5939 +3472,5971 @@
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J48" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J52" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J57" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J59" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J63" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J66" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J72" s="1" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J79" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J81" s="1" t="s">
         <x:v>462</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="H82" s="1" t="s">
+      <x:c r="I82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J82" s="1" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J85" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>502</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H91" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J91" s="1" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J93" s="1" t="s">
         <x:v>524</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J99" s="1" t="s">
         <x:v>556</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J103" s="1" t="s">
         <x:v>573</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J105" s="1" t="s">
         <x:v>584</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J109" s="1" t="s">
         <x:v>601</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="F113" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="H114" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J114" s="1" t="s">
         <x:v>623</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D120" s="1" t="s">
+      <x:c r="H120" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J120" s="1" t="s">
         <x:v>653</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J124" s="1" t="s">
         <x:v>673</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J129" s="1" t="s">
         <x:v>702</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
         <x:v>710</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G145" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
-      <x:c r="E145" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G145" s="1" t="s">
+      <x:c r="H145" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="I145" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J145" s="1" t="s">
         <x:v>769</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="H146" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="I146" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J146" s="1" t="s">
         <x:v>769</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="I149" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J149" s="1" t="s">
         <x:v>787</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J153" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="F155" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G155" s="1" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="H155" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="I155" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J155" s="1" t="s">
         <x:v>811</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J157" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J159" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J160" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J161" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J162" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J163" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J164" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J165" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J166" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="E167" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="F167" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G167" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="H167" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="I167" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J167" s="1" t="s">
         <x:v>855</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:10" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J168" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:10" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J169" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:10" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J170" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:10" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="F171" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G171" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="E171" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H171" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="I171" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J171" s="1" t="s">
         <x:v>874</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:10" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J172" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:10" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J173" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:10" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J174" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:10" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J175" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:10" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J176" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:10" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="I177" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J177" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:10" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G178" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="I178" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J178" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>911</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:10" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G179" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="H179" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="I179" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J179" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:10" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G180" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="H180" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="I180" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J180" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:10" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G181" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="H181" s="1" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="I181" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J181" s="1" t="s">
         <x:v>918</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:10" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G182" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H182" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="I182" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J182" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:10" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="D183" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E183" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="F183" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G183" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H183" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="I183" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J183" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:10" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G184" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H184" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="I184" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J184" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:10" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D185" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E185" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="F185" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G185" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H185" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="I185" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J185" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:10" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="C186" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D186" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="E186" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F186" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G186" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H186" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="I186" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J186" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:10" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="C187" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="D187" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="E187" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="F187" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G187" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H187" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="I187" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J187" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:10" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D188" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="E188" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="F188" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G188" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H188" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="I188" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J188" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:10" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="D189" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E189" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="F189" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G189" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H189" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="I189" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J189" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:10" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="C190" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D190" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="E190" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="F190" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G190" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H190" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="I190" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J190" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:10" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D191" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="E191" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="F191" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G191" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H191" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="I191" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J191" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:10" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D192" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="E192" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="F192" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G192" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H192" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="I192" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J192" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>969</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:10" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D193" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="E193" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="F193" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G193" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H193" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="I193" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J193" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>969</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:10" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="D194" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="E194" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="F194" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G194" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="H194" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="I194" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J194" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:10" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D195" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E195" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="F195" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G195" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="H195" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="I195" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J195" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:10" ht="15" customHeight="1">
       <x:c r="A196" s="1">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D196" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="E196" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F196" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="G196" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="H196" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="I196" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J196" s="1" t="s">
-        <x:v>981</x:v>
+        <x:v>969</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:10" ht="15" customHeight="1">
-      <x:c r="A197" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B197" s="2" t="s">
+      <x:c r="A197" s="1">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="B197" s="1" t="s">
+        <x:v>991</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E197" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F197" s="1" t="s">
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="G197" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H197" s="1" t="s">
+        <x:v>993</x:v>
+      </x:c>
+      <x:c r="I197" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J197" s="1" t="s">
+        <x:v>994</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A198" s="2" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="B198" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C197" s="2" t="s">
+      <x:c r="C198" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D197" s="2" t="s">
+      <x:c r="D198" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E197" s="2" t="s">
+      <x:c r="E198" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F197" s="2" t="s">
+      <x:c r="F198" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G197" s="2" t="s">
+      <x:c r="G198" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H197" s="2" t="s">
+      <x:c r="H198" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I197" s="2" t="s">
+      <x:c r="I198" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J197" s="2" t="s">
+      <x:c r="J198" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A197:J197"/>
+    <x:mergeCell ref="A198:J198"/>
   </x:mergeCells>
 </x:worksheet>
 </file>