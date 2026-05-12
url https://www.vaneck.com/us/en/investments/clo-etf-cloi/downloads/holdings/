--- v0 (2026-04-21)
+++ v1 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e2015af24284468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc735b65473438d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20260417" sheetId="1" r:id="R08e3fabd0e7143b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20260511" sheetId="1" r:id="Rdeeab5c6691c483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1453" uniqueCount="846">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1462" uniqueCount="853">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -55,2529 +55,2550 @@
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 2026-22 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZWBNK65</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>63,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$64,092,990.21</x:t>
+    <x:t>$64,460,531.01</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.87%</x:t>
+    <x:t>4.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQW8</x:t>
   </x:si>
   <x:si>
-    <x:t>5.318</x:t>
+    <x:t>5.317</x:t>
   </x:si>
   <x:si>
     <x:t>37,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,527,784.13</x:t>
-[...2 lines deleted...]
-    <x:t>2.85%</x:t>
+    <x:t>$37,181,519.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Vi Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4XMKT9</x:t>
   </x:si>
   <x:si>
     <x:t>5.206</x:t>
   </x:si>
   <x:si>
     <x:t>36,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,425,829.47</x:t>
+    <x:t>$36,568,665.76</x:t>
   </x:si>
   <x:si>
     <x:t>2.77%</x:t>
   </x:si>
   <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZJ6W163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,474,781.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ocean Trails Clo Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZG6SDW6</x:t>
   </x:si>
   <x:si>
-    <x:t>4.932</x:t>
+    <x:t>4.933</x:t>
   </x:si>
   <x:si>
     <x:t>35,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,953,701.42</x:t>
+    <x:t>$35,174,539.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 6 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0208VCY93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,035,923.69</x:t>
   </x:si>
   <x:si>
     <x:t>2.65%</x:t>
   </x:si>
   <x:si>
-    <x:t>Cqs Us Clo 6 Ltd</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 38 L</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CSZ35</x:t>
   </x:si>
   <x:si>
-    <x:t>5.068</x:t>
+    <x:t>5.075</x:t>
   </x:si>
   <x:si>
     <x:t>26,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,697,083.49</x:t>
+    <x:t>$26,812,500.67</x:t>
   </x:si>
   <x:si>
     <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 64 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6CQP12</x:t>
   </x:si>
   <x:si>
-    <x:t>5.370</x:t>
+    <x:t>5.372</x:t>
   </x:si>
   <x:si>
     <x:t>25,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,315,030.62</x:t>
-[...2 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>$25,107,149.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 42 L</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CP2G7</x:t>
   </x:si>
   <x:si>
-    <x:t>5.071</x:t>
+    <x:t>5.080</x:t>
   </x:si>
   <x:si>
     <x:t>22,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,514,073.50</x:t>
+    <x:t>$22,607,474.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.71%</x:t>
   </x:si>
   <x:si>
+    <x:t>Sagard-Halseypoint Clo 10 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X7RWBK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,208,980.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 36 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WNJ4B93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,126,433.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Rock Clo Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SH21RR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,091,125.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Trinitas Clo Xix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R72KND0</x:t>
   </x:si>
   <x:si>
-    <x:t>4.778</x:t>
-[...62 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>4.785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,212,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,273,882.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRF7WV3</x:t>
   </x:si>
   <x:si>
-    <x:t>5.419</x:t>
+    <x:t>5.414</x:t>
   </x:si>
   <x:si>
     <x:t>20,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,277,429.33</x:t>
-[...2 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>$20,160,419.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Us Clo 2025-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y66P6N8</x:t>
   </x:si>
   <x:si>
-    <x:t>5.006</x:t>
+    <x:t>4.925</x:t>
   </x:si>
   <x:si>
     <x:t>18,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,751,782.16</x:t>
-[...2 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>$18,851,675.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4S0QD9</x:t>
   </x:si>
   <x:si>
-    <x:t>5.168</x:t>
+    <x:t>5.175</x:t>
   </x:si>
   <x:si>
     <x:t>17,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,828,258.27</x:t>
+    <x:t>$17,072,698.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital Four Us Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y5QZRP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,853,408.12</x:t>
   </x:si>
   <x:si>
     <x:t>1.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>Capital Four Us Clo Ltd</x:t>
-[...14 lines deleted...]
-    <x:t>$16,790,292.20</x:t>
+    <x:t>Canyon Clo 2020-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RVB14Y3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,665,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,748,472.57</x:t>
   </x:si>
   <x:si>
     <x:t>1.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>Canyon Clo 2020-2 Ltd</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Ozlm Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RB95P24</x:t>
   </x:si>
   <x:si>
-    <x:t>5.512</x:t>
+    <x:t>5.513</x:t>
   </x:si>
   <x:si>
     <x:t>16,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,427,959.54</x:t>
+    <x:t>$16,526,623.85</x:t>
   </x:si>
   <x:si>
     <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 37 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SCYNSK0</x:t>
   </x:si>
   <x:si>
+    <x:t>5.325</x:t>
+  </x:si>
+  <x:si>
     <x:t>15,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,698,237.08</x:t>
+    <x:t>$15,772,333.51</x:t>
   </x:si>
   <x:si>
     <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Sagard-Halseypoint Clo 8 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R0ZR822</x:t>
   </x:si>
   <x:si>
-    <x:t>5.057</x:t>
+    <x:t>5.053</x:t>
   </x:si>
   <x:si>
     <x:t>14,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,684,554.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>$14,550,602.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XG3KDH3</x:t>
   </x:si>
   <x:si>
-    <x:t>5.272</x:t>
+    <x:t>5.273</x:t>
   </x:si>
   <x:si>
     <x:t>14,475,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,383,631.63</x:t>
+    <x:t>$14,548,320.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lcm 39 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB5WZX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,345,851.35</x:t>
   </x:si>
   <x:si>
     <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 28 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y0365Z1</x:t>
   </x:si>
   <x:si>
-    <x:t>5.321</x:t>
+    <x:t>5.330</x:t>
   </x:si>
   <x:si>
     <x:t>14,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,212,981.80</x:t>
+    <x:t>$14,286,664.59</x:t>
   </x:si>
   <x:si>
     <x:t>1.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>Lcm 39 Ltd</x:t>
-[...11 lines deleted...]
-    <x:t>$14,101,322.86</x:t>
+    <x:t>Bluemountain Clo Xxxi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/19/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XRVD218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,160,337.93</x:t>
   </x:si>
   <x:si>
     <x:t>1.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bluemountain Clo Xxxi Ltd</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BBG01X5XGQX7</x:t>
   </x:si>
   <x:si>
-    <x:t>5.668</x:t>
+    <x:t>5.667</x:t>
   </x:si>
   <x:si>
     <x:t>13,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,919,953.93</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$13,913,952.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2021-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QYHYKX8</x:t>
   </x:si>
   <x:si>
-    <x:t>5.322</x:t>
+    <x:t>5.323</x:t>
   </x:si>
   <x:si>
     <x:t>13,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,465,833.98</x:t>
-[...2 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>$13,572,268.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 40 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R0PKF25</x:t>
   </x:si>
   <x:si>
+    <x:t>5.823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,233,463.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X7RWBL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,103,451.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R3YX861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,070,289.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xviii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VVRTYG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,827,506.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSTB426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,743,481.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2021-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WYBC4P7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,554,864.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Capital Clo 2019-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RZTPMX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,393,337.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generate Clo 22 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VRPSMP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,106,117.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2022-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NQ56966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,051,444.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia Cent Clo 34 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRG7R63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,042,383.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R9K56M2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,560,933.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WN3NFT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,540,398.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arini Us Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XP34KN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,292,643.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZWBNK74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,151,849.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sycamore Tree Clo 2021-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QJ5H4K0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,062,756.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0R83Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,045,856.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2017-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NCKRF98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,642,101.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symphony Clo 42 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LF1YCB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,640,418.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0223HGQG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,602,650.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011MN8LY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,510,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,566,905.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2022-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WN40DL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,543,755.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 61 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/17/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P3G1K53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,375,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,425,185.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo 2025r-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RF66173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,340,014.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Capital Clo 2016-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXRCZN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,081,205.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02188R8D8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,074,824.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generate Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QVSZJ41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,067,161.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2024-1 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021WNZ3M0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,012,295.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2020-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q6JJYT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,130,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,988,351.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia Cent Clo 32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5YNLF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,911,497.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ocean Trails Clo Xi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RRPTH96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,842,211.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcw Clo 2019-1 Amr Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/16/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01224WHX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,280,413.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxviii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S0SWCR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,043,550.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XM4BPR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,779,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,817,094.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RN4W8G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,688,907.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegro Clo Xii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NR72J63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,661,165.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridge Street Clo Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZT45167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,594,760.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WYBC4Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,543,765.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 17 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/28/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S83Z165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,875,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,900,984.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wellfleet Clo 2021-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WGCRZ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,795,259.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia Cent Clo 35 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V9X64P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,527,805.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012Y72MT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,205,854.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R72KNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,005,241.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01247STY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,780,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,607,549.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WRF7WT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,240,308.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Capital Clo 2016-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M1728Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,048,950.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Us Clo 2024-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02155WXL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,042,401.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Us Clo 2021-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R3LBJN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,031,720.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2021-2 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X70HJ71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,026,035.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ocp Clo 2019-17 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N91YR27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,982,751.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/18/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S55T071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,975,070.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octagon 54 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0116RXBM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,927,803.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia Cent Clo 31 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RPYN3W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,740,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,766,864.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fort Washington Clo 2019-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0BB174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,526,527.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brant Point Clo 2024-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MVCBML5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,525,614.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WGCRZ43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,395,255.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 95 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SLLQC66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,326,082.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R0KYHY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,310,106.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RZTPMT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,309,308.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marble Point Clo Xxii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VYL7YL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,215,117.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Park Blue Clo 2024-V Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N0T70X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,118,310.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Point Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TRLQB06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,038,449.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wehle Park Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X0XTN74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,019,660.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RR037G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,006,984.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020JGMHB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,975,569.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Menlo Clo Iv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZZVK4D9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,534,815.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/18/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QY0JC24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,517,047.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S2WWRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,507,407.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S83Z174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,276,418.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcw Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RBC2445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,173,110.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2022-1 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q6WSF73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,166,448.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Rock Clo V Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Z2DT4T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,082,617.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02118H169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,703,666.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octagon 66 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YT42PN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,695,854.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB5WZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,575,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,547,875.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Creeksource 2024-1 Dunes Creek Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R394984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,520,006.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lcm 41 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VD04Z58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,316,450.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xvii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1H65Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,246,351.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01224WJ06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,168,569.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 30 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QN9KS75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,087,534.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polus Us Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX6PBF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,070,184.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2019-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PV7JB08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,041,340.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Core Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QQXPBF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,011,071.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regatta Xvi Funding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZX066Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,003,243.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YCKGYN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,909,502.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xx</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YDPJPB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,680,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,694,766.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aimco Clo 24 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/19/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TR6LW80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,671,345.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harvest Us Clo 2023-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZL0WSN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,513,053.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01224WHW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,329,552.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRG7R72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,312,539.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wise Clo 2023-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WNMP9Q9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,260,548.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxxi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011Y7GKX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,165,722.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Capital Clo 2019-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NJ2VKN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,160,384.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitebox Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PZW0ZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,112,395.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XK387M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,028,897.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polus Us Clo Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V6DHMR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,020,267.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palmer Square Clo 2023-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TQRQV73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,018,433.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madison Park Funding Lxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TZH3DC4</x:t>
+  </x:si>
+  <x:si>
     <x:t>5.822</x:t>
   </x:si>
   <x:si>
-    <x:t>13,200,000</x:t>
-[...1460 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$2,015,225.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 15 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VFRRYT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,013,823.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thl Credit Wind River 2017-3 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W90PR74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,013,477.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF2B4C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,011,703.58</x:t>
   </x:si>
   <x:si>
     <x:t>Tcw Clo 2023-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VL8WPS8</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,021,215.09</x:t>
-[...44 lines deleted...]
-    <x:t>$2,002,367.65</x:t>
+    <x:t>$2,009,770.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SH21RS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,689.46</x:t>
   </x:si>
   <x:si>
     <x:t>Barings Clo Ltd 2024-I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0208W55G4</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,001,164.13</x:t>
-[...29 lines deleted...]
-    <x:t>$1,978,852.42</x:t>
+    <x:t>$2,007,301.02</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VD04Z76</x:t>
   </x:si>
   <x:si>
-    <x:t>7.272</x:t>
+    <x:t>7.273</x:t>
   </x:si>
   <x:si>
     <x:t>1,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,796,207.89</x:t>
+    <x:t>$1,822,429.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X70HJ80</x:t>
   </x:si>
   <x:si>
     <x:t>1,755,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,735,499.21</x:t>
+    <x:t>$1,763,392.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R3LV7F3</x:t>
   </x:si>
   <x:si>
     <x:t>1,725,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,726,747.89</x:t>
+    <x:t>$1,736,310.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aimco Clo Series 2018-B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02171GLR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,515,569.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hps Loan Management 2023-18 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VT8KMW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,514,113.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cbam 2017-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0116QZFG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,506,349.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V9X64Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,505,546.23</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 10 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/24/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S1ST182</x:t>
   </x:si>
   <x:si>
-    <x:t>5.118</x:t>
-[...59 lines deleted...]
-    <x:t>$1,498,224.90</x:t>
+    <x:t>5.117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,504,763.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octagon 71 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/18/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021D1LDS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,275,576.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011N52DT7</x:t>
   </x:si>
   <x:si>
-    <x:t>5.009</x:t>
-[...23 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>5.017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,219,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,224,757.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB5WZZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,212,261.62</x:t>
   </x:si>
   <x:si>
     <x:t>Halseypoint Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VF453M9</x:t>
   </x:si>
   <x:si>
     <x:t>1,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,201,261.19</x:t>
-[...11 lines deleted...]
-    <x:t>$1,192,521.06</x:t>
+    <x:t>$1,208,373.14</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Us Clo 2021-7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SQZPY63</x:t>
   </x:si>
   <x:si>
-    <x:t>4.872</x:t>
+    <x:t>4.873</x:t>
   </x:si>
   <x:si>
     <x:t>1,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,151,487.16</x:t>
+    <x:t>$1,154,898.07</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011MN8LX0</x:t>
   </x:si>
   <x:si>
-    <x:t>5.099</x:t>
+    <x:t>5.107</x:t>
   </x:si>
   <x:si>
     <x:t>1,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,099,524.41</x:t>
+    <x:t>$1,105,238.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 104 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PJHT2P2</x:t>
   </x:si>
   <x:si>
     <x:t>5.256</x:t>
   </x:si>
   <x:si>
     <x:t>1,075,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,082,256.56</x:t>
+    <x:t>$1,088,508.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02118H114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,363.15</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2023-1 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VC46JL7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,000,000</x:t>
-[...8 lines deleted...]
-    <x:t>$1,004,936.07</x:t>
+    <x:t>5.717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,291.71</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxiii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112K8TL4</x:t>
   </x:si>
   <x:si>
-    <x:t>5.104</x:t>
-[...2 lines deleted...]
-    <x:t>$1,000,258.79</x:t>
+    <x:t>5.105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,004,904.33</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S83Z156</x:t>
   </x:si>
   <x:si>
-    <x:t>4.902</x:t>
-[...2 lines deleted...]
-    <x:t>$999,890.19</x:t>
+    <x:t>4.903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,004,813.53</x:t>
   </x:si>
   <x:si>
     <x:t>Allegro Clo Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S9H5PG2</x:t>
   </x:si>
   <x:si>
-    <x:t>4.848</x:t>
-[...2 lines deleted...]
-    <x:t>$998,217.66</x:t>
+    <x:t>4.855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,575.95</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S2WWRH1</x:t>
   </x:si>
   <x:si>
-    <x:t>10.169</x:t>
-[...2 lines deleted...]
-    <x:t>$941,744.67</x:t>
+    <x:t>10.164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,462.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 27 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R6M2S28</x:t>
   </x:si>
   <x:si>
-    <x:t>9.922</x:t>
-[...2 lines deleted...]
-    <x:t>$939,444.85</x:t>
+    <x:t>9.923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$957,309.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regatta Xii Funding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PV7RV05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$602,526.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo 2018-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV7BZR3</x:t>
   </x:si>
   <x:si>
-    <x:t>4.858</x:t>
-[...26 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>4.857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>582,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,934.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 29 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011K4T3V3</x:t>
   </x:si>
   <x:si>
-    <x:t>5.004</x:t>
+    <x:t>5.005</x:t>
   </x:si>
   <x:si>
     <x:t>322,924</x:t>
   </x:si>
   <x:si>
-    <x:t>$323,795.16</x:t>
+    <x:t>$324,634.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 64 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KDHTN29</x:t>
   </x:si>
   <x:si>
-    <x:t>4.899</x:t>
+    <x:t>4.907</x:t>
   </x:si>
   <x:si>
     <x:t>186,818</x:t>
   </x:si>
   <x:si>
-    <x:t>$186,995.82</x:t>
+    <x:t>$187,639.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>3,279,205</x:t>
-[...2 lines deleted...]
-    <x:t>$3,279,204.77</x:t>
+    <x:t>1,059,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,059,074.75</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,965,213.21</x:t>
+    <x:t>$-10,934,272.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2605,65 +2626,65 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R031b799770fc4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd67b2e3cedb84c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R08e3fabd0e7143b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4666df2eeb77430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R05cfc606f38340f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdeeab5c6691c483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J161"/>
+  <x:dimension ref="A1:J162"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
-    <x:col min="8" max="8" width="21" customWidth="1"/>
+    <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
@@ -2830,1122 +2851,1122 @@
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F7" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="H7" s="1" t="s">
+      <x:c r="I7" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J7" s="1" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
@@ -3976,3833 +3997,3865 @@
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J48" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="I49" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="H50" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="I52" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J52" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="I53" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J53" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="I54" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J54" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="H59" s="1" t="s">
+      <x:c r="I59" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J59" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="I61" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J61" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="I62" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J62" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="I63" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J63" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="H64" s="1" t="s">
+      <x:c r="I64" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J64" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J67" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="H68" s="1" t="s">
+      <x:c r="I68" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J68" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="I69" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J69" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G72" s="1" t="s">
+      <x:c r="I72" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J72" s="1" t="s">
         <x:v>417</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G74" s="1" t="s">
+      <x:c r="I74" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J74" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J76" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J80" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>471</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H85" s="1" t="s">
+      <x:c r="I85" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J85" s="1" t="s">
         <x:v>480</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J87" s="1" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J92" s="1" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="I95" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J95" s="1" t="s">
         <x:v>533</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>539</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="F98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G98" s="1" t="s">
+      <x:c r="I98" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J98" s="1" t="s">
         <x:v>546</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G99" s="1" t="s">
+      <x:c r="H99" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="H99" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>554</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="H101" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="I101" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J101" s="1" t="s">
         <x:v>561</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
+      <x:c r="H102" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="F102" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G102" s="1" t="s">
+      <x:c r="I102" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J102" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>570</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
+      <x:c r="H104" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="F104" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G104" s="1" t="s">
+      <x:c r="I104" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J104" s="1" t="s">
         <x:v>577</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D105" s="1" t="s">
+      <x:c r="H105" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="F106" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G106" s="1" t="s">
+      <x:c r="I106" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J106" s="1" t="s">
         <x:v>588</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G107" s="1" t="s">
+      <x:c r="H107" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="H107" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D108" s="1" t="s">
+      <x:c r="H108" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="I108" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J108" s="1" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
+      <x:c r="I109" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J109" s="1" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>608</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>619</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="F113" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="H114" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
+      <x:c r="I114" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J114" s="1" t="s">
         <x:v>628</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
+      <x:c r="I115" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J115" s="1" t="s">
         <x:v>634</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="H116" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="G119" s="1" t="s">
+      <x:c r="H119" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J119" s="1" t="s">
         <x:v>652</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
         <x:v>658</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>652</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J125" s="1" t="s">
         <x:v>683</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G136" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="F136" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G136" s="1" t="s">
+      <x:c r="H136" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="H136" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G138" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="H138" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="I138" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J138" s="1" t="s">
         <x:v>733</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G140" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="H140" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
-      <x:c r="F140" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="D141" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
-      <x:c r="E141" s="1" t="s">
+      <x:c r="F141" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G141" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="H141" s="1" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="F141" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G142" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="H142" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G142" s="1" t="s">
+      <x:c r="I142" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J142" s="1" t="s">
         <x:v>756</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
         <x:v>759</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>760</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>691</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
         <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
         <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G145" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="E145" s="1" t="s">
+      <x:c r="H145" s="1" t="s">
         <x:v>770</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J145" s="1" t="s">
         <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J146" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D147" s="1" t="s">
+      <x:c r="F147" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G147" s="1" t="s">
         <x:v>779</x:v>
       </x:c>
-      <x:c r="E147" s="1" t="s">
+      <x:c r="H147" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
-      <x:c r="F147" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G147" s="1" t="s">
+      <x:c r="I147" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J147" s="1" t="s">
         <x:v>781</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
+      <x:c r="F148" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G148" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
-      <x:c r="E148" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G148" s="1" t="s">
+      <x:c r="H148" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
-      <x:c r="H148" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G149" s="1" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>786</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J153" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="D154" s="1" t="s">
+      <x:c r="E154" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
-      <x:c r="E154" s="1" t="s">
+      <x:c r="F154" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G154" s="1" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="H154" s="1" t="s">
         <x:v>809</x:v>
       </x:c>
-      <x:c r="F154" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H154" s="1" t="s">
+      <x:c r="I154" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J154" s="1" t="s">
         <x:v>810</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="H155" s="1" t="s">
         <x:v>815</x:v>
       </x:c>
-      <x:c r="H155" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I155" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J155" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
         <x:v>817</x:v>
       </x:c>
-      <x:c r="C156" s="1" t="s">
+      <x:c r="D156" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
-      <x:c r="D156" s="1" t="s">
+      <x:c r="E156" s="1" t="s">
         <x:v>819</x:v>
       </x:c>
-      <x:c r="E156" s="1" t="s">
+      <x:c r="F156" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G156" s="1" t="s">
         <x:v>820</x:v>
       </x:c>
-      <x:c r="F156" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G156" s="1" t="s">
+      <x:c r="H156" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
-      <x:c r="H156" s="1" t="s">
+      <x:c r="I156" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J156" s="1" t="s">
         <x:v>822</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
         <x:v>824</x:v>
       </x:c>
-      <x:c r="C157" s="1" t="s">
+      <x:c r="D157" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
-      <x:c r="D157" s="1" t="s">
+      <x:c r="E157" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="E157" s="1" t="s">
+      <x:c r="F157" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G157" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
-      <x:c r="F157" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G157" s="1" t="s">
+      <x:c r="H157" s="1" t="s">
         <x:v>828</x:v>
       </x:c>
-      <x:c r="H157" s="1" t="s">
+      <x:c r="I157" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J157" s="1" t="s">
         <x:v>829</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
-      <x:c r="C158" s="1" t="s">
+      <x:c r="D158" s="1" t="s">
         <x:v>832</x:v>
       </x:c>
-      <x:c r="D158" s="1" t="s">
+      <x:c r="E158" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
-      <x:c r="E158" s="1" t="s">
+      <x:c r="F158" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G158" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="F158" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G158" s="1" t="s">
+      <x:c r="H158" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="H158" s="1" t="s">
+      <x:c r="I158" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J158" s="1" t="s">
         <x:v>836</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J159" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>843</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J160" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10" ht="15" customHeight="1">
-      <x:c r="A161" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B161" s="2" t="s">
+      <x:c r="A161" s="1">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B161" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F161" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="G161" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H161" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="I161" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J161" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A162" s="2" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="B162" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C161" s="2" t="s">
+      <x:c r="C162" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D161" s="2" t="s">
+      <x:c r="D162" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E161" s="2" t="s">
+      <x:c r="E162" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F161" s="2" t="s">
+      <x:c r="F162" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G161" s="2" t="s">
+      <x:c r="G162" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H161" s="2" t="s">
+      <x:c r="H162" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I161" s="2" t="s">
+      <x:c r="I162" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J161" s="2" t="s">
+      <x:c r="J162" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A161:J161"/>
+    <x:mergeCell ref="A162:J162"/>
   </x:mergeCells>
 </x:worksheet>
 </file>