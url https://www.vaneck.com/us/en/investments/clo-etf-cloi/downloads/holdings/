--- v1 (2026-05-12)
+++ v2 (2026-06-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc735b65473438d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0df42afe8447cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20260511" sheetId="1" r:id="Rdeeab5c6691c483f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20260529" sheetId="1" r:id="Rd339bdff223a4d47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1462" uniqueCount="853">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1561" uniqueCount="891">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -55,2550 +55,2664 @@
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 2026-22 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZWBNK65</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>63,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$64,460,531.01</x:t>
+    <x:t>$64,605,460.57</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.88%</x:t>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020JGMHB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,285,065.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQW8</x:t>
   </x:si>
   <x:si>
     <x:t>5.317</x:t>
   </x:si>
   <x:si>
     <x:t>37,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,181,519.37</x:t>
-[...2 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>$37,247,144.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Vi Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4XMKT9</x:t>
   </x:si>
   <x:si>
     <x:t>5.206</x:t>
   </x:si>
   <x:si>
     <x:t>36,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,568,665.76</x:t>
-[...20 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>$36,706,958.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean Trails Clo Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZG6SDW6</x:t>
   </x:si>
   <x:si>
     <x:t>4.933</x:t>
   </x:si>
   <x:si>
     <x:t>35,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,174,539.95</x:t>
-[...2 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>$35,269,376.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 6 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0208VCY93</x:t>
   </x:si>
   <x:si>
     <x:t>34,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,035,923.69</x:t>
-[...2 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>$35,198,041.71</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 38 L</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CSZ35</x:t>
   </x:si>
   <x:si>
     <x:t>5.075</x:t>
   </x:si>
   <x:si>
     <x:t>26,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,812,500.67</x:t>
-[...2 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>$26,883,618.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 64 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6CQP12</x:t>
   </x:si>
   <x:si>
     <x:t>5.372</x:t>
   </x:si>
   <x:si>
     <x:t>25,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,107,149.36</x:t>
-[...2 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>$25,179,987.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 42 L</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CP2G7</x:t>
   </x:si>
   <x:si>
     <x:t>5.080</x:t>
   </x:si>
   <x:si>
     <x:t>22,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,607,474.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>$22,667,323.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Sagard-Halseypoint Clo 10 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X7RWBK7</x:t>
   </x:si>
   <x:si>
     <x:t>5.425</x:t>
   </x:si>
   <x:si>
     <x:t>22,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,208,980.63</x:t>
-[...2 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>$22,225,942.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 36 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WNJ4B93</x:t>
   </x:si>
   <x:si>
     <x:t>5.423</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,126,433.27</x:t>
+    <x:t>$22,190,515.60</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Rock Clo Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SH21RR4</x:t>
   </x:si>
   <x:si>
     <x:t>5.275</x:t>
   </x:si>
   <x:si>
     <x:t>21,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,091,125.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>$21,152,417.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R72KND0</x:t>
   </x:si>
   <x:si>
     <x:t>4.785</x:t>
   </x:si>
   <x:si>
     <x:t>20,212,795</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,273,882.76</x:t>
-[...2 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>$20,327,880.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRF7WV3</x:t>
   </x:si>
   <x:si>
     <x:t>5.414</x:t>
   </x:si>
   <x:si>
     <x:t>20,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,160,419.14</x:t>
-[...2 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>$20,185,250.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Us Clo 2025-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y66P6N8</x:t>
   </x:si>
   <x:si>
     <x:t>4.925</x:t>
   </x:si>
   <x:si>
     <x:t>18,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,851,675.15</x:t>
-[...2 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>$18,901,704.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Market Street Clo Ltd Iii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LGNG49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,325,000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4S0QD9</x:t>
   </x:si>
   <x:si>
     <x:t>5.175</x:t>
   </x:si>
   <x:si>
     <x:t>17,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,072,698.75</x:t>
-[...2 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>$17,121,371.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Four Us Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y5QZRP6</x:t>
   </x:si>
   <x:si>
     <x:t>4.975</x:t>
   </x:si>
   <x:si>
     <x:t>16,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,853,408.12</x:t>
-[...2 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>$16,911,497.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Clo 2020-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RVB14Y3</x:t>
   </x:si>
   <x:si>
     <x:t>5.203</x:t>
   </x:si>
   <x:si>
     <x:t>16,665,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,748,472.57</x:t>
-[...2 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>$16,796,511.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Ozlm Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RB95P24</x:t>
   </x:si>
   <x:si>
     <x:t>5.513</x:t>
   </x:si>
   <x:si>
     <x:t>16,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,526,623.85</x:t>
-[...2 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>$16,574,148.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 37 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SCYNSK0</x:t>
   </x:si>
   <x:si>
     <x:t>5.325</x:t>
   </x:si>
   <x:si>
     <x:t>15,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,772,333.51</x:t>
-[...2 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>$15,818,074.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Sagard-Halseypoint Clo 8 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R0ZR822</x:t>
   </x:si>
   <x:si>
     <x:t>5.053</x:t>
   </x:si>
   <x:si>
     <x:t>14,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,550,602.61</x:t>
-[...2 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>$14,618,352.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XG3KDH3</x:t>
   </x:si>
   <x:si>
     <x:t>5.273</x:t>
   </x:si>
   <x:si>
     <x:t>14,475,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,548,320.22</x:t>
+    <x:t>$14,590,608.93</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 39 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QB5WZX8</x:t>
   </x:si>
   <x:si>
     <x:t>5.673</x:t>
   </x:si>
   <x:si>
     <x:t>14,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,345,851.35</x:t>
-[...2 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$14,389,267.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 28 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y0365Z1</x:t>
   </x:si>
   <x:si>
     <x:t>5.330</x:t>
   </x:si>
   <x:si>
     <x:t>14,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,286,664.59</x:t>
-[...2 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>$14,327,018.78</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRVD218</x:t>
   </x:si>
   <x:si>
     <x:t>14,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,160,337.93</x:t>
-[...2 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>$14,200,814.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQX7</x:t>
   </x:si>
   <x:si>
     <x:t>5.667</x:t>
   </x:si>
   <x:si>
     <x:t>13,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,913,952.16</x:t>
-[...2 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>$13,955,282.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2021-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QYHYKX8</x:t>
   </x:si>
   <x:si>
     <x:t>5.323</x:t>
   </x:si>
   <x:si>
     <x:t>13,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,572,268.05</x:t>
-[...2 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$13,611,300.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 40 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R0PKF25</x:t>
   </x:si>
   <x:si>
     <x:t>5.823</x:t>
   </x:si>
   <x:si>
     <x:t>13,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,233,463.02</x:t>
-[...2 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$13,276,469.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X7RWBL6</x:t>
   </x:si>
   <x:si>
     <x:t>5.725</x:t>
   </x:si>
   <x:si>
     <x:t>13,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,103,451.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$13,143,292.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R3YX861</x:t>
   </x:si>
   <x:si>
     <x:t>5.023</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,070,289.13</x:t>
+    <x:t>$13,102,212.07</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xviii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VVRTYG3</x:t>
   </x:si>
   <x:si>
     <x:t>12,775,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,827,506.77</x:t>
-[...2 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$12,865,602.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSTB426</x:t>
   </x:si>
   <x:si>
     <x:t>6.780</x:t>
   </x:si>
   <x:si>
     <x:t>12,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,743,481.72</x:t>
+    <x:t>$12,793,871.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4P7</x:t>
   </x:si>
   <x:si>
     <x:t>5.375</x:t>
   </x:si>
   <x:si>
     <x:t>12,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,554,864.69</x:t>
-[...2 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$12,591,367.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Capital Clo 2019-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RZTPMX5</x:t>
   </x:si>
   <x:si>
     <x:t>5.573</x:t>
   </x:si>
   <x:si>
     <x:t>12,325,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,393,337.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$12,431,386.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Generate Clo 22 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VRPSMP9</x:t>
   </x:si>
   <x:si>
     <x:t>12,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,106,117.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>$12,156,505.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2022-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQ56966</x:t>
   </x:si>
   <x:si>
     <x:t>5.115</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,051,444.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$12,084,358.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Columbia Cent Clo 34 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QRG7R63</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,042,383.15</x:t>
+    <x:t>$12,076,987.08</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Clo 2020-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R9K56M2</x:t>
   </x:si>
   <x:si>
     <x:t>5.623</x:t>
   </x:si>
   <x:si>
     <x:t>11,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,560,933.01</x:t>
-[...2 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$11,596,467.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WN3NFT6</x:t>
   </x:si>
   <x:si>
     <x:t>5.767</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,540,398.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$11,576,734.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Arini Us Clo Iii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XP34KN8</x:t>
   </x:si>
   <x:si>
     <x:t>5.190</x:t>
   </x:si>
   <x:si>
     <x:t>11,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,292,643.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>$11,328,262.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZWBNK74</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,151,849.20</x:t>
+    <x:t>$11,201,080.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Sycamore Tree Clo 2021-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QJ5H4K0</x:t>
   </x:si>
   <x:si>
     <x:t>5.065</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,062,756.31</x:t>
+    <x:t>$11,088,793.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q0R83Q8</x:t>
   </x:si>
   <x:si>
     <x:t>5.364</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,045,856.69</x:t>
+    <x:t>$11,077,853.49</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2017-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCKRF98</x:t>
   </x:si>
   <x:si>
     <x:t>5.067</x:t>
   </x:si>
   <x:si>
     <x:t>10,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,642,101.27</x:t>
-[...2 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>$10,673,718.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Symphony Clo 42 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2037</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01LF1YCB7</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BBG0223HGQG0</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,602,650.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$10,609,870.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011MN8LY9</x:t>
   </x:si>
   <x:si>
     <x:t>5.587</x:t>
   </x:si>
   <x:si>
     <x:t>10,510,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,566,905.03</x:t>
+    <x:t>$10,597,802.33</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2022-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WN40DL2</x:t>
   </x:si>
   <x:si>
     <x:t>10,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,543,755.33</x:t>
+    <x:t>$10,574,680.34</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 61 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01P3G1K53</x:t>
   </x:si>
   <x:si>
     <x:t>5.260</x:t>
   </x:si>
   <x:si>
     <x:t>10,375,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,425,185.57</x:t>
-[...2 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$10,454,758.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo 2025r-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RF66173</x:t>
   </x:si>
   <x:si>
-    <x:t>5.306</x:t>
+    <x:t>5.292</x:t>
   </x:si>
   <x:si>
     <x:t>10,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,340,014.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$10,235,556.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Capital Clo 2016-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KXRCZN3</x:t>
   </x:si>
   <x:si>
     <x:t>5.635</x:t>
   </x:si>
   <x:si>
     <x:t>10,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,081,205.53</x:t>
-[...2 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>$10,108,719.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02188R8D8</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,074,824.91</x:t>
+    <x:t>$10,101,783.18</x:t>
   </x:si>
   <x:si>
     <x:t>Generate Clo 9 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QVSZJ41</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,067,161.20</x:t>
+    <x:t>$10,095,751.36</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2024-1 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021WNZ3M0</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,012,295.20</x:t>
+    <x:t>$10,064,217.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia Cent Clo 32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5YNLF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,052,756.81</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2020-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q6JJYT7</x:t>
   </x:si>
   <x:si>
     <x:t>6.766</x:t>
   </x:si>
   <x:si>
     <x:t>10,130,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,988,351.42</x:t>
-[...14 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$10,003,343.03</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean Trails Clo Xi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RRPTH96</x:t>
   </x:si>
   <x:si>
     <x:t>5.225</x:t>
   </x:si>
   <x:si>
     <x:t>9,800,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,842,211.95</x:t>
+    <x:t>$9,870,552.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Tcw Clo 2019-1 Amr Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/16/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01224WHX4</x:t>
   </x:si>
   <x:si>
-    <x:t>5.605</x:t>
+    <x:t>5.599</x:t>
   </x:si>
   <x:si>
     <x:t>9,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,280,413.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>$9,200,937.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxviii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S0SWCR4</x:t>
   </x:si>
   <x:si>
     <x:t>5.625</x:t>
   </x:si>
   <x:si>
     <x:t>9,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,043,550.07</x:t>
+    <x:t>$9,071,037.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XM4BPR6</x:t>
   </x:si>
   <x:si>
     <x:t>8,779,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,817,094.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>$8,842,717.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2020-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RN4W8G5</x:t>
   </x:si>
   <x:si>
     <x:t>5.575</x:t>
   </x:si>
   <x:si>
     <x:t>8,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,688,907.29</x:t>
-[...2 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>$8,715,379.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Allegro Clo Xii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NR72J63</x:t>
   </x:si>
   <x:si>
     <x:t>5.112</x:t>
   </x:si>
   <x:si>
     <x:t>8,625,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,661,165.37</x:t>
+    <x:t>$8,683,392.66</x:t>
   </x:si>
   <x:si>
     <x:t>Bridge Street Clo Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZT45167</x:t>
   </x:si>
   <x:si>
     <x:t>8,550,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,594,760.26</x:t>
-[...2 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>$8,638,792.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4Q6</x:t>
   </x:si>
   <x:si>
     <x:t>8,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,543,765.63</x:t>
+    <x:t>$8,569,436.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022GLDRZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,002,000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 17 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S83Z165</x:t>
   </x:si>
   <x:si>
     <x:t>5.123</x:t>
   </x:si>
   <x:si>
     <x:t>7,875,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,900,984.62</x:t>
-[...2 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$7,923,437.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Wellfleet Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WGCRZ25</x:t>
   </x:si>
   <x:si>
     <x:t>7,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,795,259.74</x:t>
-[...2 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$7,817,524.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Columbia Cent Clo 35 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V9X64P6</x:t>
   </x:si>
   <x:si>
     <x:t>5.417</x:t>
   </x:si>
   <x:si>
     <x:t>7,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,527,805.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>$7,546,249.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012Y72MT9</x:t>
   </x:si>
   <x:si>
     <x:t>7.128</x:t>
   </x:si>
   <x:si>
     <x:t>7,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,205,854.26</x:t>
+    <x:t>$7,336,642.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R72KNH6</x:t>
   </x:si>
   <x:si>
     <x:t>6.625</x:t>
   </x:si>
   <x:si>
     <x:t>7,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,005,241.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>$7,031,412.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01247STY3</x:t>
   </x:si>
   <x:si>
     <x:t>7.037</x:t>
   </x:si>
   <x:si>
     <x:t>6,780,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,607,549.06</x:t>
+    <x:t>$6,636,542.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRF7WT6</x:t>
   </x:si>
   <x:si>
     <x:t>5.034</x:t>
   </x:si>
   <x:si>
     <x:t>6,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,240,308.00</x:t>
+    <x:t>$6,251,446.09</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
+    <x:t>Invesco Us Clo 2024-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02155WXL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,085,126.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Canyon Capital Clo 2016-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M1728Q6</x:t>
   </x:si>
   <x:si>
     <x:t>5.685</x:t>
   </x:si>
   <x:si>
-    <x:t>6,000,000</x:t>
-[...17 lines deleted...]
-    <x:t>$6,042,401.80</x:t>
+    <x:t>$6,065,625.68</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Us Clo 2021-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R3LBJN0</x:t>
   </x:si>
   <x:si>
     <x:t>5.775</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,031,720.39</x:t>
+    <x:t>$6,050,305.15</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2021-2 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X70HJ71</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,026,035.72</x:t>
+    <x:t>$6,043,547.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sona Us Clo 2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9JKK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,001,500.00</x:t>
   </x:si>
   <x:si>
     <x:t>Ocp Clo 2019-17 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N91YR27</x:t>
   </x:si>
   <x:si>
     <x:t>5,950,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,982,751.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>$5,998,135.98</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S55T071</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,975,070.37</x:t>
+    <x:t>$5,991,781.38</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 54 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0116RXBM5</x:t>
   </x:si>
   <x:si>
     <x:t>5.055</x:t>
   </x:si>
   <x:si>
     <x:t>5,900,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,927,803.40</x:t>
+    <x:t>$5,943,952.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Columbia Cent Clo 31 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RPYN3W0</x:t>
   </x:si>
   <x:si>
     <x:t>5,740,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,766,864.84</x:t>
-[...2 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$5,783,095.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022G5ZWJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,601,400.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Fort Washington Clo 2019-1</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q0BB174</x:t>
   </x:si>
   <x:si>
     <x:t>5,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,526,527.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$5,542,440.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Brant Point Clo 2024-4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MVCBML5</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,525,614.16</x:t>
+    <x:t>$5,541,536.75</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WGCRZ43</x:t>
   </x:si>
   <x:si>
     <x:t>7.423</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,395,255.37</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$5,419,273.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RZTPMT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,327,152.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R0KYHY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,316,877.33</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 95 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SLLQC66</x:t>
   </x:si>
   <x:si>
-    <x:t>6.706</x:t>
-[...35 lines deleted...]
-    <x:t>$5,309,308.98</x:t>
+    <x:t>6.692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,283,358.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Marble Point Clo Xxii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VYL7YL1</x:t>
   </x:si>
   <x:si>
     <x:t>5.367</x:t>
   </x:si>
   <x:si>
     <x:t>5,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,215,117.18</x:t>
+    <x:t>$5,233,101.07</x:t>
   </x:si>
   <x:si>
     <x:t>Park Blue Clo 2024-V Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N0T70X0</x:t>
   </x:si>
   <x:si>
     <x:t>5.147</x:t>
   </x:si>
   <x:si>
     <x:t>5,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,118,310.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>$5,132,229.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Point Clo 9 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TRLQB06</x:t>
   </x:si>
   <x:si>
     <x:t>5.473</x:t>
   </x:si>
   <x:si>
     <x:t>5,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,038,449.27</x:t>
-[...2 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$5,053,022.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RR037G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,042,644.00</x:t>
   </x:si>
   <x:si>
     <x:t>Wehle Park Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X0XTN74</x:t>
   </x:si>
   <x:si>
     <x:t>5.572</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,019,660.99</x:t>
-[...20 lines deleted...]
-    <x:t>$4,975,569.75</x:t>
+    <x:t>$5,040,639.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 5 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0227DXRS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,034,660.00</x:t>
   </x:si>
   <x:si>
     <x:t>Menlo Clo Iv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZZVK4D9</x:t>
   </x:si>
   <x:si>
     <x:t>4,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,534,815.96</x:t>
+    <x:t>$4,547,495.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
+    <x:t>Bain Capital Credit Clo 2021-7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S2WWRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,533,149.16</x:t>
+  </x:si>
+  <x:si>
     <x:t>Midocean Credit Clo Xi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QY0JC24</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,517,047.78</x:t>
-[...14 lines deleted...]
-    <x:t>$4,507,407.56</x:t>
+    <x:t>$4,529,805.86</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S83Z174</x:t>
   </x:si>
   <x:si>
     <x:t>4,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,276,418.80</x:t>
+    <x:t>$4,288,672.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Tcw Clo 2020-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RBC2445</x:t>
   </x:si>
   <x:si>
     <x:t>5.675</x:t>
   </x:si>
   <x:si>
     <x:t>4,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,173,110.93</x:t>
+    <x:t>$4,235,883.73</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2022-1 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q6WSF73</x:t>
   </x:si>
   <x:si>
     <x:t>5.025</x:t>
   </x:si>
   <x:si>
     <x:t>4,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,166,448.79</x:t>
+    <x:t>$4,175,117.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Rock Clo V Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Z2DT4T9</x:t>
   </x:si>
   <x:si>
     <x:t>4,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,082,617.97</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$4,095,148.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sycamore Tree Clo 2023-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0228Y4XH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,005,516.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02118H169</x:t>
   </x:si>
   <x:si>
     <x:t>3,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,703,666.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$3,666,823.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 66 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YT42PN1</x:t>
   </x:si>
   <x:si>
-    <x:t>5.652</x:t>
+    <x:t>5.549</x:t>
   </x:si>
   <x:si>
     <x:t>3,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,695,854.34</x:t>
+    <x:t>$3,618,104.61</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QB5WZY7</x:t>
   </x:si>
   <x:si>
     <x:t>6.923</x:t>
   </x:si>
   <x:si>
     <x:t>3,575,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,547,875.17</x:t>
-[...2 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$3,562,122.14</x:t>
   </x:si>
   <x:si>
     <x:t>Creeksource 2024-1 Dunes Creek Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R394984</x:t>
   </x:si>
   <x:si>
     <x:t>3,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,520,006.66</x:t>
+    <x:t>$3,530,059.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 41 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VD04Z58</x:t>
   </x:si>
   <x:si>
     <x:t>5.373</x:t>
   </x:si>
   <x:si>
     <x:t>3,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,316,450.76</x:t>
+    <x:t>$3,331,056.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xvii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X1H65Q1</x:t>
   </x:si>
   <x:si>
     <x:t>6.925</x:t>
   </x:si>
   <x:si>
     <x:t>3,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,246,351.72</x:t>
+    <x:t>$3,259,050.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01224WJ06</x:t>
   </x:si>
   <x:si>
-    <x:t>7.584</x:t>
+    <x:t>7.581</x:t>
   </x:si>
   <x:si>
     <x:t>3,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,168,569.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$3,113,297.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 30 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QN9KS75</x:t>
   </x:si>
   <x:si>
     <x:t>3,075,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,087,534.58</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$3,096,346.56</x:t>
   </x:si>
   <x:si>
     <x:t>Polus Us Clo Iii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YX6PBF6</x:t>
   </x:si>
   <x:si>
     <x:t>5.687</x:t>
   </x:si>
   <x:si>
     <x:t>3,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,070,184.98</x:t>
+    <x:t>$3,079,504.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0227DXRW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,020,751.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Core Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QQXPBF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,019,633.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regatta Xvi Funding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZX066Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,011,767.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2019-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PV7JB08</x:t>
   </x:si>
   <x:si>
-    <x:t>5.656</x:t>
-[...23 lines deleted...]
-    <x:t>$3,003,243.56</x:t>
+    <x:t>5.642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,009,166.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022GLDS21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,003,645.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0228Y4XF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,003,192.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9JKL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,000,750.00</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YCKGYN9</x:t>
   </x:si>
   <x:si>
     <x:t>5.267</x:t>
   </x:si>
   <x:si>
     <x:t>2,900,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,909,502.45</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$2,917,790.31</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xx</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YDPJPB6</x:t>
   </x:si>
   <x:si>
     <x:t>4.905</x:t>
   </x:si>
   <x:si>
     <x:t>2,680,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,694,766.53</x:t>
+    <x:t>$2,703,297.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Aimco Clo 24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TR6LW80</x:t>
   </x:si>
   <x:si>
     <x:t>5.525</x:t>
   </x:si>
   <x:si>
     <x:t>2,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,671,345.78</x:t>
+    <x:t>$2,679,599.39</x:t>
   </x:si>
   <x:si>
     <x:t>Harvest Us Clo 2023-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZL0WSN5</x:t>
   </x:si>
   <x:si>
     <x:t>5.223</x:t>
   </x:si>
   <x:si>
     <x:t>2,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,513,053.53</x:t>
+    <x:t>$2,520,230.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG01QRG7R72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,320,908.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG01224WHW5</x:t>
   </x:si>
   <x:si>
-    <x:t>4.954</x:t>
-[...17 lines deleted...]
-    <x:t>$2,312,539.18</x:t>
+    <x:t>4.948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,308,959.98</x:t>
   </x:si>
   <x:si>
     <x:t>Wise Clo 2023-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WNMP9Q9</x:t>
   </x:si>
   <x:si>
     <x:t>2,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,260,548.39</x:t>
-[...2 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$2,267,186.43</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxxi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011Y7GKX5</x:t>
   </x:si>
   <x:si>
     <x:t>7.178</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,165,722.45</x:t>
+    <x:t>$2,175,541.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Capital Clo 2019-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NJ2VKN9</x:t>
   </x:si>
   <x:si>
     <x:t>5.103</x:t>
   </x:si>
   <x:si>
     <x:t>2,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,160,384.67</x:t>
+    <x:t>$2,166,308.04</x:t>
   </x:si>
   <x:si>
     <x:t>Whitebox Clo Iii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PZW0ZF0</x:t>
   </x:si>
   <x:si>
     <x:t>2,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,112,395.53</x:t>
+    <x:t>$2,118,674.88</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxiii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XK387M9</x:t>
   </x:si>
   <x:si>
     <x:t>7.425</x:t>
   </x:si>
   <x:si>
     <x:t>2,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,028,897.79</x:t>
+    <x:t>$2,034,032.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
+    <x:t>Palmer Square Clo 2023-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TQRQV73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,024,615.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madison Park Funding Lxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TZH3DC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,021,422.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 15 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VFRRYT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,020,036.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thl Credit Wind River 2017-3 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W90PR74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,019,693.60</x:t>
+  </x:si>
+  <x:si>
     <x:t>Polus Us Clo Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6DHMR9</x:t>
   </x:si>
   <x:si>
     <x:t>8.425</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,020,267.58</x:t>
-[...47 lines deleted...]
-    <x:t>$2,013,477.93</x:t>
+    <x:t>$2,018,880.94</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VF2B4C5</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,011,703.58</x:t>
+    <x:t>$2,018,454.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SH21RS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,015,980.39</x:t>
   </x:si>
   <x:si>
     <x:t>Tcw Clo 2023-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VL8WPS8</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,009,770.04</x:t>
-[...5 lines deleted...]
-    <x:t>$2,009,689.46</x:t>
+    <x:t>$2,015,655.03</x:t>
   </x:si>
   <x:si>
     <x:t>Barings Clo Ltd 2024-I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0208W55G4</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,007,301.02</x:t>
+    <x:t>$2,012,908.16</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VD04Z76</x:t>
   </x:si>
   <x:si>
     <x:t>7.273</x:t>
   </x:si>
   <x:si>
     <x:t>1,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,822,429.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$1,804,527.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X70HJ80</x:t>
   </x:si>
   <x:si>
     <x:t>1,755,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,763,392.13</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$1,768,816.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0228Y4XG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,751,932.40</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R3LV7F3</x:t>
   </x:si>
   <x:si>
     <x:t>1,725,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,736,310.84</x:t>
+    <x:t>$1,741,336.75</x:t>
   </x:si>
   <x:si>
     <x:t>Aimco Clo Series 2018-B</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02171GLR2</x:t>
   </x:si>
   <x:si>
     <x:t>1,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,515,569.46</x:t>
+    <x:t>$1,522,066.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Hps Loan Management 2023-18 Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>07/20/2039</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG01VT8KMW5</x:t>
   </x:si>
   <x:si>
     <x:t>6.725</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,514,113.01</x:t>
+    <x:t>$1,516,057.37</x:t>
   </x:si>
   <x:si>
     <x:t>Cbam 2017-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0116QZFG3</x:t>
   </x:si>
   <x:si>
     <x:t>5.792</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,506,349.65</x:t>
+    <x:t>$1,511,176.31</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V9X64Q5</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,505,546.23</x:t>
+    <x:t>$1,510,166.39</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 10 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/24/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S1ST182</x:t>
   </x:si>
   <x:si>
     <x:t>5.117</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,504,763.53</x:t>
+    <x:t>$1,509,006.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rr 27 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XJ3GRM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,504,224.40</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 71 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021D1LDS6</x:t>
   </x:si>
   <x:si>
     <x:t>1,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,275,576.39</x:t>
+    <x:t>$1,281,004.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011N52DT7</x:t>
   </x:si>
   <x:si>
     <x:t>5.017</x:t>
   </x:si>
   <x:si>
     <x:t>1,219,505</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,224,757.27</x:t>
+    <x:t>$1,227,940.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QB5WZZ6</x:t>
   </x:si>
   <x:si>
     <x:t>10.673</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,212,261.62</x:t>
+    <x:t>$1,220,027.25</x:t>
   </x:si>
   <x:si>
     <x:t>Halseypoint Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VF453M9</x:t>
   </x:si>
   <x:si>
     <x:t>1,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,208,373.14</x:t>
+    <x:t>$1,212,496.36</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Us Clo 2021-7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SQZPY63</x:t>
   </x:si>
   <x:si>
     <x:t>4.873</x:t>
   </x:si>
   <x:si>
     <x:t>1,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,154,898.07</x:t>
+    <x:t>$1,158,327.69</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011MN8LX0</x:t>
   </x:si>
   <x:si>
     <x:t>5.107</x:t>
   </x:si>
   <x:si>
     <x:t>1,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,105,238.97</x:t>
+    <x:t>$1,108,193.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 104 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PJHT2P2</x:t>
   </x:si>
   <x:si>
-    <x:t>5.256</x:t>
+    <x:t>5.242</x:t>
   </x:si>
   <x:si>
     <x:t>1,075,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,088,508.48</x:t>
+    <x:t>$1,077,954.02</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02118H114</x:t>
   </x:si>
   <x:si>
     <x:t>1,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,009,363.15</x:t>
+    <x:t>$1,012,460.21</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2023-1 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VC46JL7</x:t>
   </x:si>
   <x:si>
     <x:t>5.717</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,006,291.71</x:t>
+    <x:t>$1,009,849.59</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxiii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112K8TL4</x:t>
   </x:si>
   <x:si>
     <x:t>5.105</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,004,904.33</x:t>
+    <x:t>$1,007,651.28</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S83Z156</x:t>
   </x:si>
   <x:si>
     <x:t>4.903</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,004,813.53</x:t>
+    <x:t>$1,007,028.47</x:t>
   </x:si>
   <x:si>
     <x:t>Allegro Clo Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S9H5PG2</x:t>
   </x:si>
   <x:si>
     <x:t>4.855</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,003,575.95</x:t>
+    <x:t>$1,006,797.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 54 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022H4LRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,535.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S2WWRH1</x:t>
   </x:si>
   <x:si>
     <x:t>10.164</x:t>
   </x:si>
   <x:si>
-    <x:t>$981,462.67</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$988,543.88</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 27 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R6M2S28</x:t>
   </x:si>
   <x:si>
     <x:t>9.923</x:t>
   </x:si>
   <x:si>
-    <x:t>$957,309.96</x:t>
+    <x:t>$963,237.80</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Xii Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PV7RV05</x:t>
   </x:si>
   <x:si>
     <x:t>4.773</x:t>
   </x:si>
   <x:si>
     <x:t>600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$602,526.84</x:t>
+    <x:t>$604,112.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo 2018-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV7BZR3</x:t>
   </x:si>
   <x:si>
     <x:t>4.857</x:t>
   </x:si>
   <x:si>
     <x:t>582,112</x:t>
   </x:si>
   <x:si>
-    <x:t>$584,934.51</x:t>
+    <x:t>$586,311.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 29 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011K4T3V3</x:t>
   </x:si>
   <x:si>
     <x:t>5.005</x:t>
   </x:si>
   <x:si>
     <x:t>322,924</x:t>
   </x:si>
   <x:si>
-    <x:t>$324,634.90</x:t>
+    <x:t>$325,425.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 64 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KDHTN29</x:t>
   </x:si>
   <x:si>
     <x:t>4.907</x:t>
   </x:si>
   <x:si>
     <x:t>186,818</x:t>
   </x:si>
   <x:si>
-    <x:t>$187,639.31</x:t>
+    <x:t>$188,111.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>1,059,075</x:t>
-[...2 lines deleted...]
-    <x:t>$1,059,074.75</x:t>
+    <x:t>1,531,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,531,801.61</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-10,934,272.80</x:t>
-[...2 lines deleted...]
-    <x:t>-0.83%</x:t>
+    <x:t>$-45,524,297.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.40%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2626,56 +2740,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4666df2eeb77430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R05cfc606f38340f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdeeab5c6691c483f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4329dba6a2824bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra5f5be65c08748ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd339bdff223a4d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J162"/>
+  <x:dimension ref="A1:J173"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
@@ -2787,115 +2901,115 @@
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J4" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F5" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="F5" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G5" s="1" t="s">
+      <x:c r="H5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="H5" s="1" t="s">
+      <x:c r="I5" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J5" s="1" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="H6" s="1" t="s">
+      <x:c r="I6" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J6" s="1" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
@@ -2930,4932 +3044,5284 @@
       <x:c r="B9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="H10" s="1" t="s">
+      <x:c r="I10" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J10" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="H11" s="1" t="s">
+      <x:c r="I11" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J11" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="H12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J12" s="1" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="H13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J13" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="H15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="H16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="H17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="H18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J18" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J20" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J23" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="I24" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J24" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="I25" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="I27" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J27" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="H28" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="H29" s="1" t="s">
+      <x:c r="I29" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="I30" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J30" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="I31" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="H32" s="1" t="s">
+      <x:c r="I32" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H33" s="1" t="s">
+      <x:c r="I33" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="I35" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="H37" s="1" t="s">
+      <x:c r="I37" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J37" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="H38" s="1" t="s">
+      <x:c r="I38" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H39" s="1" t="s">
+      <x:c r="I39" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J41" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H42" s="1" t="s">
+      <x:c r="I42" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="H43" s="1" t="s">
+      <x:c r="I43" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J43" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H45" s="1" t="s">
+      <x:c r="I45" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J45" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J50" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J55" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J65" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J67" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H77" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J77" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J87" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="H91" s="1" t="s">
+      <x:c r="I91" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J91" s="1" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>513</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J94" s="1" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="F99" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H99" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J99" s="1" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J102" s="1" t="s">
         <x:v>564</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J104" s="1" t="s">
         <x:v>575</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="H109" s="1" t="s">
+      <x:c r="I109" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J109" s="1" t="s">
         <x:v>603</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
         <x:v>605</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J113" s="1" t="s">
         <x:v>621</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>630</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>632</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J117" s="1" t="s">
         <x:v>641</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="H126" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
-      <x:c r="H126" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G132" s="1" t="s">
         <x:v>710</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>681</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G133" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="H133" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J133" s="1" t="s">
         <x:v>712</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G138" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="H138" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="H144" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="H144" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J145" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J146" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J153" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J155" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J157" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J159" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J160" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="F161" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G161" s="1" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="H161" s="1" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="I161" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J161" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A162" s="1">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B162" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="D162" s="1" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="E162" s="1" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="F162" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G162" s="1" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="H162" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="I162" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J162" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A163" s="1">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="B163" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D163" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="E163" s="1" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="F163" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G163" s="1" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="H163" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="I163" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J163" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A164" s="1">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B164" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="E164" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F164" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G164" s="1" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="H164" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="I164" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J164" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A165" s="1">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="B165" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="E165" s="1" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="F165" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G165" s="1" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="H165" s="1" t="s">
         <x:v>848</x:v>
       </x:c>
-      <x:c r="C161" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="F161" s="1" t="s">
+      <x:c r="I165" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J165" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A166" s="1">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="B166" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
-      <x:c r="G161" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H161" s="1" t="s">
+      <x:c r="C166" s="1" t="s">
         <x:v>850</x:v>
       </x:c>
-      <x:c r="I161" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J161" s="1" t="s">
+      <x:c r="D166" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A162" s="2" t="s">
+      <x:c r="E166" s="1" t="s">
         <x:v>852</x:v>
       </x:c>
-      <x:c r="B162" s="2" t="s">
+      <x:c r="F166" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G166" s="1" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="H166" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="I166" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J166" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A167" s="1">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B167" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="E167" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="F167" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G167" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="H167" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="I167" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J167" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A168" s="1">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B168" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="D168" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="E168" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="F168" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G168" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="H168" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="I168" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J168" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A169" s="1">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B169" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="D169" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="E169" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="F169" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G169" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="H169" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="I169" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J169" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="170" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A170" s="1">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="B170" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="D170" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="E170" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="F170" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G170" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="H170" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="I170" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J170" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="171" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A171" s="1">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B171" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C162" s="2" t="s">
+      <x:c r="C171" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D171" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F171" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="G171" s="1" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="H171" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="I171" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J171" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A172" s="1">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="B172" s="1" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E172" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F172" s="1" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="G172" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H172" s="1" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="I172" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J172" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A173" s="2" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="B173" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D162" s="2" t="s">
+      <x:c r="C173" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E162" s="2" t="s">
+      <x:c r="D173" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F162" s="2" t="s">
+      <x:c r="E173" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G162" s="2" t="s">
+      <x:c r="F173" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H162" s="2" t="s">
+      <x:c r="G173" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I162" s="2" t="s">
+      <x:c r="H173" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J162" s="2" t="s">
+      <x:c r="I173" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="J173" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A162:J162"/>
+    <x:mergeCell ref="A173:J173"/>
   </x:mergeCells>
 </x:worksheet>
 </file>