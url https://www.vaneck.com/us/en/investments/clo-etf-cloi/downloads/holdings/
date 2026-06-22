--- v2 (2026-06-01)
+++ v3 (2026-06-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0df42afe8447cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad82c0a28dbd46eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20260529" sheetId="1" r:id="Rd339bdff223a4d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20260617" sheetId="1" r:id="R02f1b5ec3c554373"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1561" uniqueCount="891">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1597" uniqueCount="902">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -55,2664 +55,2697 @@
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 2026-22 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZWBNK65</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>63,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$64,605,460.57</x:t>
+    <x:t>$64,772,156.27</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.82%</x:t>
+    <x:t>4.75%</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020JGMHB7</x:t>
   </x:si>
   <x:si>
-    <x:t>39,400,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>46,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,844,262.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQW8</x:t>
   </x:si>
   <x:si>
     <x:t>5.317</x:t>
   </x:si>
   <x:si>
     <x:t>37,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,247,144.83</x:t>
-[...2 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>$37,363,606.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Vi Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4XMKT9</x:t>
   </x:si>
   <x:si>
     <x:t>5.206</x:t>
   </x:si>
   <x:si>
     <x:t>36,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,706,958.05</x:t>
-[...2 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>$36,749,830.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean Trails Clo Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZG6SDW6</x:t>
   </x:si>
   <x:si>
     <x:t>4.933</x:t>
   </x:si>
   <x:si>
     <x:t>35,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,269,376.34</x:t>
-[...2 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>$35,331,694.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 6 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0208VCY93</x:t>
   </x:si>
   <x:si>
     <x:t>34,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,198,041.71</x:t>
+    <x:t>$35,199,966.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 38 L</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CSZ35</x:t>
   </x:si>
   <x:si>
     <x:t>5.075</x:t>
   </x:si>
   <x:si>
     <x:t>26,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,883,618.05</x:t>
-[...2 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>$26,953,775.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 64 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6CQP12</x:t>
   </x:si>
   <x:si>
     <x:t>5.372</x:t>
   </x:si>
   <x:si>
     <x:t>25,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,179,987.41</x:t>
-[...2 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>$25,240,183.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 42 L</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CP2G7</x:t>
   </x:si>
   <x:si>
     <x:t>5.080</x:t>
   </x:si>
   <x:si>
     <x:t>22,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,667,323.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>$22,726,333.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Sagard-Halseypoint Clo 10 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X7RWBK7</x:t>
   </x:si>
   <x:si>
     <x:t>5.425</x:t>
   </x:si>
   <x:si>
     <x:t>22,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,225,942.99</x:t>
-[...2 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>$22,327,691.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 36 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WNJ4B93</x:t>
   </x:si>
   <x:si>
     <x:t>5.423</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,190,515.60</x:t>
+    <x:t>$22,265,225.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Rock Clo Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SH21RR4</x:t>
   </x:si>
   <x:si>
     <x:t>5.275</x:t>
   </x:si>
   <x:si>
     <x:t>21,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,152,417.35</x:t>
-[...2 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>$21,179,236.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R72KND0</x:t>
   </x:si>
   <x:si>
     <x:t>4.785</x:t>
   </x:si>
   <x:si>
     <x:t>20,212,795</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,327,880.46</x:t>
-[...2 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>$20,368,562.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRF7WV3</x:t>
   </x:si>
   <x:si>
     <x:t>5.414</x:t>
   </x:si>
   <x:si>
     <x:t>20,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,185,250.69</x:t>
-[...2 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>$20,288,659.52</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Us Clo 2025-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y66P6N8</x:t>
   </x:si>
   <x:si>
     <x:t>4.925</x:t>
   </x:si>
   <x:si>
     <x:t>18,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,901,704.63</x:t>
-[...2 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>$18,917,863.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Street Clo Ltd Iii</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022LGNG49</x:t>
   </x:si>
   <x:si>
     <x:t>18,325,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,325,000.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>$18,334,070.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02156VP97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,828,575.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4S0QD9</x:t>
   </x:si>
   <x:si>
     <x:t>5.175</x:t>
   </x:si>
   <x:si>
     <x:t>17,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,121,371.92</x:t>
-[...2 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>$17,140,613.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Four Us Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y5QZRP6</x:t>
   </x:si>
   <x:si>
     <x:t>4.975</x:t>
   </x:si>
   <x:si>
     <x:t>16,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,911,497.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>$16,933,614.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Clo 2020-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RVB14Y3</x:t>
   </x:si>
   <x:si>
     <x:t>5.203</x:t>
   </x:si>
   <x:si>
     <x:t>16,665,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,796,511.29</x:t>
-[...2 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>$16,824,625.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Ozlm Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RB95P24</x:t>
   </x:si>
   <x:si>
     <x:t>5.513</x:t>
   </x:si>
   <x:si>
     <x:t>16,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,574,148.32</x:t>
-[...2 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>$16,577,385.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 37 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SCYNSK0</x:t>
   </x:si>
   <x:si>
     <x:t>5.325</x:t>
   </x:si>
   <x:si>
     <x:t>15,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,818,074.85</x:t>
-[...2 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>$15,854,038.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Sagard-Halseypoint Clo 8 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R0ZR822</x:t>
   </x:si>
   <x:si>
     <x:t>5.053</x:t>
   </x:si>
   <x:si>
     <x:t>14,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,618,352.97</x:t>
-[...2 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$14,638,019.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XG3KDH3</x:t>
   </x:si>
   <x:si>
     <x:t>5.273</x:t>
   </x:si>
   <x:si>
     <x:t>14,475,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,590,608.93</x:t>
+    <x:t>$14,608,399.79</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 39 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QB5WZX8</x:t>
   </x:si>
   <x:si>
     <x:t>5.673</x:t>
   </x:si>
   <x:si>
     <x:t>14,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,389,267.14</x:t>
-[...2 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>$14,424,107.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 28 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y0365Z1</x:t>
   </x:si>
   <x:si>
     <x:t>5.330</x:t>
   </x:si>
   <x:si>
     <x:t>14,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,327,018.78</x:t>
+    <x:t>$14,359,419.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRVD218</x:t>
   </x:si>
   <x:si>
     <x:t>14,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,200,814.56</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$14,233,795.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQX7</x:t>
   </x:si>
   <x:si>
     <x:t>5.667</x:t>
   </x:si>
   <x:si>
     <x:t>13,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,955,282.02</x:t>
-[...2 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>$13,989,171.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2021-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QYHYKX8</x:t>
   </x:si>
   <x:si>
     <x:t>5.323</x:t>
   </x:si>
   <x:si>
     <x:t>13,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,611,300.30</x:t>
-[...2 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>$13,642,521.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 40 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R0PKF25</x:t>
   </x:si>
   <x:si>
     <x:t>5.823</x:t>
   </x:si>
   <x:si>
     <x:t>13,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,276,469.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$13,296,464.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X7RWBL6</x:t>
   </x:si>
   <x:si>
     <x:t>5.725</x:t>
   </x:si>
   <x:si>
     <x:t>13,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,143,292.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$13,173,095.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R3YX861</x:t>
   </x:si>
   <x:si>
     <x:t>5.023</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,102,212.07</x:t>
+    <x:t>$13,133,464.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xviii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VVRTYG3</x:t>
   </x:si>
   <x:si>
     <x:t>12,775,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,865,602.03</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$12,903,287.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSTB426</x:t>
   </x:si>
   <x:si>
     <x:t>6.780</x:t>
   </x:si>
   <x:si>
     <x:t>12,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,793,871.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$12,773,690.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4P7</x:t>
   </x:si>
   <x:si>
     <x:t>5.375</x:t>
   </x:si>
   <x:si>
     <x:t>12,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,591,367.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$12,633,571.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rad Clo 23 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XF21V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,503,125.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Capital Clo 2019-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RZTPMX5</x:t>
   </x:si>
   <x:si>
     <x:t>5.573</x:t>
   </x:si>
   <x:si>
     <x:t>12,325,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,431,386.94</x:t>
-[...2 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$12,452,940.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Generate Clo 22 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VRPSMP9</x:t>
   </x:si>
   <x:si>
     <x:t>12,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,156,505.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$12,162,588.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2022-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQ56966</x:t>
   </x:si>
   <x:si>
     <x:t>5.115</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,084,358.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>$12,111,844.60</x:t>
   </x:si>
   <x:si>
     <x:t>Columbia Cent Clo 34 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QRG7R63</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,076,987.08</x:t>
+    <x:t>$12,104,462.43</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Clo 2020-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R9K56M2</x:t>
   </x:si>
   <x:si>
     <x:t>5.623</x:t>
   </x:si>
   <x:si>
     <x:t>11,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,596,467.37</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$11,626,026.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WN3NFT6</x:t>
   </x:si>
   <x:si>
     <x:t>5.767</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,576,734.79</x:t>
-[...2 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>$11,606,475.07</x:t>
   </x:si>
   <x:si>
     <x:t>Arini Us Clo Iii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XP34KN8</x:t>
   </x:si>
   <x:si>
     <x:t>5.190</x:t>
   </x:si>
   <x:si>
     <x:t>11,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,328,262.62</x:t>
-[...2 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$11,351,646.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZWBNK74</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,201,080.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$11,222,223.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0R83Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,103,767.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Sycamore Tree Clo 2021-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QJ5H4K0</x:t>
   </x:si>
   <x:si>
     <x:t>5.065</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,088,793.50</x:t>
-[...17 lines deleted...]
-    <x:t>$11,077,853.49</x:t>
+    <x:t>$11,102,938.55</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2017-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCKRF98</x:t>
   </x:si>
   <x:si>
     <x:t>5.067</x:t>
   </x:si>
   <x:si>
     <x:t>10,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,673,718.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$10,696,429.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Symphony Clo 42 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0223HGQG0</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,609,870.47</x:t>
-[...2 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$10,637,812.07</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011MN8LY9</x:t>
   </x:si>
   <x:si>
     <x:t>5.587</x:t>
   </x:si>
   <x:si>
     <x:t>10,510,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,597,802.33</x:t>
+    <x:t>$10,623,144.36</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2022-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WN40DL2</x:t>
   </x:si>
   <x:si>
     <x:t>10,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,574,680.34</x:t>
+    <x:t>$10,602,834.02</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 61 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01P3G1K53</x:t>
   </x:si>
   <x:si>
     <x:t>5.260</x:t>
   </x:si>
   <x:si>
     <x:t>10,375,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,454,758.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$10,478,819.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo 2025r-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RF66173</x:t>
   </x:si>
   <x:si>
     <x:t>5.292</x:t>
   </x:si>
   <x:si>
     <x:t>10,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,235,556.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>$10,258,261.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Capital Clo 2016-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KXRCZN3</x:t>
   </x:si>
   <x:si>
     <x:t>5.635</x:t>
   </x:si>
   <x:si>
     <x:t>10,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,108,719.47</x:t>
-[...2 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$10,130,427.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02188R8D8</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,101,783.18</x:t>
+    <x:t>$10,122,727.72</x:t>
   </x:si>
   <x:si>
     <x:t>Generate Clo 9 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QVSZJ41</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,095,751.36</x:t>
+    <x:t>$10,118,220.50</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2024-1 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021WNZ3M0</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,064,217.20</x:t>
+    <x:t>$10,085,598.40</x:t>
   </x:si>
   <x:si>
     <x:t>Columbia Cent Clo 32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5YNLF8</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,052,756.81</x:t>
+    <x:t>$10,067,090.29</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2020-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q6JJYT7</x:t>
   </x:si>
   <x:si>
     <x:t>6.766</x:t>
   </x:si>
   <x:si>
     <x:t>10,130,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,003,343.03</x:t>
+    <x:t>$10,019,430.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean Trails Clo Xi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RRPTH96</x:t>
   </x:si>
   <x:si>
     <x:t>5.225</x:t>
   </x:si>
   <x:si>
     <x:t>9,800,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,870,552.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>$9,884,502.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Tcw Clo 2019-1 Amr Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/16/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01224WHX4</x:t>
   </x:si>
   <x:si>
     <x:t>5.599</x:t>
   </x:si>
   <x:si>
     <x:t>9,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,200,937.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$9,221,423.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxviii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S0SWCR4</x:t>
   </x:si>
   <x:si>
     <x:t>5.625</x:t>
   </x:si>
   <x:si>
     <x:t>9,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,071,037.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>$9,093,486.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XM4BPR6</x:t>
   </x:si>
   <x:si>
     <x:t>8,779,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,842,717.70</x:t>
-[...2 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>$8,853,305.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2020-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RN4W8G5</x:t>
   </x:si>
   <x:si>
     <x:t>5.575</x:t>
   </x:si>
   <x:si>
     <x:t>8,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,715,379.31</x:t>
-[...2 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>$8,737,062.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Allegro Clo Xii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NR72J63</x:t>
   </x:si>
   <x:si>
     <x:t>5.112</x:t>
   </x:si>
   <x:si>
     <x:t>8,625,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,683,392.66</x:t>
+    <x:t>$8,702,368.23</x:t>
   </x:si>
   <x:si>
     <x:t>Bridge Street Clo Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZT45167</x:t>
   </x:si>
   <x:si>
     <x:t>8,550,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,638,792.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>$8,652,369.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4Q6</x:t>
   </x:si>
   <x:si>
     <x:t>8,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,569,436.72</x:t>
+    <x:t>$8,590,621.76</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022GLDRZ7</x:t>
   </x:si>
   <x:si>
     <x:t>8,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,002,000.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$8,003,960.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 17 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S83Z165</x:t>
   </x:si>
   <x:si>
     <x:t>5.123</x:t>
   </x:si>
   <x:si>
     <x:t>7,875,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,923,437.55</x:t>
-[...2 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$7,933,613.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Wellfleet Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WGCRZ25</x:t>
   </x:si>
   <x:si>
     <x:t>7,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,817,524.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$7,836,092.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Columbia Cent Clo 35 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V9X64P6</x:t>
   </x:si>
   <x:si>
     <x:t>5.417</x:t>
   </x:si>
   <x:si>
     <x:t>7,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,546,249.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$7,566,423.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012Y72MT9</x:t>
   </x:si>
   <x:si>
     <x:t>7.128</x:t>
   </x:si>
   <x:si>
     <x:t>7,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,336,642.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$7,349,807.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R72KNH6</x:t>
   </x:si>
   <x:si>
     <x:t>6.625</x:t>
   </x:si>
   <x:si>
     <x:t>7,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,031,412.29</x:t>
+    <x:t>$7,045,367.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01247STY3</x:t>
   </x:si>
   <x:si>
     <x:t>7.037</x:t>
   </x:si>
   <x:si>
     <x:t>6,780,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,636,542.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$6,649,546.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRF7WT6</x:t>
   </x:si>
   <x:si>
     <x:t>5.034</x:t>
   </x:si>
   <x:si>
     <x:t>6,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,251,446.09</x:t>
-[...2 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$6,267,466.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Us Clo 2024-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02155WXL7</x:t>
   </x:si>
   <x:si>
     <x:t>6,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,085,126.80</x:t>
+    <x:t>$6,097,498.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Capital Clo 2016-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M1728Q6</x:t>
   </x:si>
   <x:si>
     <x:t>5.685</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,065,625.68</x:t>
+    <x:t>$6,078,792.35</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Us Clo 2021-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R3LBJN0</x:t>
   </x:si>
   <x:si>
     <x:t>5.775</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,050,305.15</x:t>
+    <x:t>$6,065,456.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2021-2 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X70HJ71</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,043,547.82</x:t>
+    <x:t>$6,051,414.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ocp Clo 2019-17 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N91YR27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,009,153.21</x:t>
   </x:si>
   <x:si>
     <x:t>Sona Us Clo 2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022K9JKK4</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,001,500.00</x:t>
-[...11 lines deleted...]
-    <x:t>$5,998,135.98</x:t>
+    <x:t>$6,002,970.00</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S55T071</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,991,781.38</x:t>
+    <x:t>$5,999,454.71</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 54 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0116RXBM5</x:t>
   </x:si>
   <x:si>
     <x:t>5.055</x:t>
   </x:si>
   <x:si>
     <x:t>5,900,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,943,952.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$5,957,475.20</x:t>
   </x:si>
   <x:si>
     <x:t>Columbia Cent Clo 31 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RPYN3W0</x:t>
   </x:si>
   <x:si>
     <x:t>5,740,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,783,095.75</x:t>
+    <x:t>$5,796,252.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xix</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022G5ZWJ5</x:t>
   </x:si>
   <x:si>
     <x:t>5,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,601,400.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$5,602,772.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Fort Washington Clo 2019-1</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q0BB174</x:t>
   </x:si>
   <x:si>
     <x:t>5,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,542,440.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$5,555,300.94</x:t>
   </x:si>
   <x:si>
     <x:t>Brant Point Clo 2024-4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MVCBML5</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,541,536.75</x:t>
+    <x:t>$5,554,642.78</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WGCRZ43</x:t>
   </x:si>
   <x:si>
     <x:t>7.423</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,419,273.57</x:t>
+    <x:t>$5,430,044.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RZTPMT0</x:t>
   </x:si>
   <x:si>
     <x:t>4.683</x:t>
   </x:si>
   <x:si>
     <x:t>5,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,327,152.61</x:t>
+    <x:t>$5,344,846.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 9 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R0KYHY2</x:t>
   </x:si>
   <x:si>
     <x:t>5.032</x:t>
   </x:si>
   <x:si>
     <x:t>5,275,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,316,877.33</x:t>
+    <x:t>$5,340,769.33</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 95 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SLLQC66</x:t>
   </x:si>
   <x:si>
     <x:t>6.692</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,283,358.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>$5,292,547.81</x:t>
   </x:si>
   <x:si>
     <x:t>Marble Point Clo Xxii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VYL7YL1</x:t>
   </x:si>
   <x:si>
     <x:t>5.367</x:t>
   </x:si>
   <x:si>
     <x:t>5,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,233,101.07</x:t>
+    <x:t>$5,242,259.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Park Blue Clo 2024-V Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N0T70X0</x:t>
   </x:si>
   <x:si>
     <x:t>5.147</x:t>
   </x:si>
   <x:si>
     <x:t>5,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,132,229.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$5,144,257.41</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Point Clo 9 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TRLQB06</x:t>
   </x:si>
   <x:si>
     <x:t>5.473</x:t>
   </x:si>
   <x:si>
     <x:t>5,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,053,022.33</x:t>
+    <x:t>$5,064,169.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wehle Park Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X0XTN74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,060,385.60</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RR037G3</x:t>
   </x:si>
   <x:si>
     <x:t>6.773</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,042,644.00</x:t>
-[...14 lines deleted...]
-    <x:t>$5,040,639.15</x:t>
+    <x:t>$5,058,811.05</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 5 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0227DXRS1</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,034,660.00</x:t>
+    <x:t>$5,041,725.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bbam Us Clo Iv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XBHSN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,000,000.00</x:t>
   </x:si>
   <x:si>
     <x:t>Menlo Clo Iv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZZVK4D9</x:t>
   </x:si>
   <x:si>
     <x:t>4,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,547,495.26</x:t>
-[...2 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$4,562,129.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S2WWRF3</x:t>
   </x:si>
   <x:si>
     <x:t>5.464</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,533,149.16</x:t>
+    <x:t>$4,544,507.39</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QY0JC24</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,529,805.86</x:t>
+    <x:t>$4,540,371.22</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S83Z174</x:t>
   </x:si>
   <x:si>
     <x:t>4,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,288,672.73</x:t>
+    <x:t>$4,307,171.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Tcw Clo 2020-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RBC2445</x:t>
   </x:si>
   <x:si>
     <x:t>5.675</x:t>
   </x:si>
   <x:si>
     <x:t>4,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,235,883.73</x:t>
-[...14 lines deleted...]
-    <x:t>$4,175,117.29</x:t>
+    <x:t>$4,246,131.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Rock Clo V Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Z2DT4T9</x:t>
   </x:si>
   <x:si>
     <x:t>4,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,095,148.30</x:t>
+    <x:t>$4,103,689.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Sycamore Tree Clo 2023-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0228Y4XH5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,005,516.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$4,024,481.50</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02118H169</x:t>
   </x:si>
   <x:si>
     <x:t>3,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,666,823.63</x:t>
+    <x:t>$3,692,864.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 66 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YT42PN1</x:t>
   </x:si>
   <x:si>
     <x:t>5.549</x:t>
   </x:si>
   <x:si>
     <x:t>3,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,618,104.61</x:t>
+    <x:t>$3,624,823.41</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QB5WZY7</x:t>
   </x:si>
   <x:si>
     <x:t>6.923</x:t>
   </x:si>
   <x:si>
     <x:t>3,575,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,562,122.14</x:t>
+    <x:t>$3,561,490.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Creeksource 2024-1 Dunes Creek Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R394984</x:t>
   </x:si>
   <x:si>
     <x:t>3,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,530,059.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$3,538,070.03</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 41 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VD04Z58</x:t>
   </x:si>
   <x:si>
     <x:t>5.373</x:t>
   </x:si>
   <x:si>
     <x:t>3,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,331,056.74</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$3,337,789.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xvii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X1H65Q1</x:t>
   </x:si>
   <x:si>
     <x:t>6.925</x:t>
   </x:si>
   <x:si>
     <x:t>3,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,259,050.61</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$3,245,856.41</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01224WJ06</x:t>
   </x:si>
   <x:si>
     <x:t>7.581</x:t>
   </x:si>
   <x:si>
     <x:t>3,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,113,297.80</x:t>
+    <x:t>$3,120,420.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 30 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QN9KS75</x:t>
   </x:si>
   <x:si>
     <x:t>3,075,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,096,346.56</x:t>
+    <x:t>$3,103,628.40</x:t>
   </x:si>
   <x:si>
     <x:t>Polus Us Clo Iii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YX6PBF6</x:t>
   </x:si>
   <x:si>
     <x:t>5.687</x:t>
   </x:si>
   <x:si>
     <x:t>3,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,079,504.30</x:t>
+    <x:t>$3,085,855.37</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0227DXRW6</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,020,751.00</x:t>
+    <x:t>$3,036,627.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Agl Core Clo 8 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QQXPBF2</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,019,633.58</x:t>
+    <x:t>$3,027,259.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2019-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PV7JB08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,016,606.80</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Xvi Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZX066Q6</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,011,767.40</x:t>
-[...17 lines deleted...]
-    <x:t>$3,009,166.08</x:t>
+    <x:t>$3,015,136.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0228Y4XF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,012,324.62</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022GLDS21</x:t>
   </x:si>
   <x:si>
     <x:t>$3,003,645.00</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG0228Y4XF7</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BBG022K9JKL3</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,000,750.00</x:t>
+    <x:t>$3,001,485.00</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YCKGYN9</x:t>
   </x:si>
   <x:si>
     <x:t>5.267</x:t>
   </x:si>
   <x:si>
     <x:t>2,900,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,917,790.31</x:t>
+    <x:t>$2,924,532.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xx</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YDPJPB6</x:t>
   </x:si>
   <x:si>
     <x:t>4.905</x:t>
   </x:si>
   <x:si>
     <x:t>2,680,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,703,297.31</x:t>
+    <x:t>$2,704,758.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Aimco Clo 24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TR6LW80</x:t>
   </x:si>
   <x:si>
     <x:t>5.525</x:t>
   </x:si>
   <x:si>
     <x:t>2,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,679,599.39</x:t>
+    <x:t>$2,685,469.50</x:t>
   </x:si>
   <x:si>
     <x:t>Harvest Us Clo 2023-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZL0WSN5</x:t>
   </x:si>
   <x:si>
     <x:t>5.223</x:t>
   </x:si>
   <x:si>
     <x:t>2,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,520,230.33</x:t>
+    <x:t>$2,527,643.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QRG7R72</x:t>
   </x:si>
   <x:si>
     <x:t>5.517</x:t>
   </x:si>
   <x:si>
     <x:t>2,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,320,908.36</x:t>
+    <x:t>$2,328,036.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01224WHW5</x:t>
   </x:si>
   <x:si>
     <x:t>4.948</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,308,959.98</x:t>
+    <x:t>$2,313,765.89</x:t>
   </x:si>
   <x:si>
     <x:t>Wise Clo 2023-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WNMP9Q9</x:t>
   </x:si>
   <x:si>
     <x:t>2,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,267,186.43</x:t>
+    <x:t>$2,272,184.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Capital Clo 2019-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NJ2VKN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,171,263.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxxi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011Y7GKX5</x:t>
   </x:si>
   <x:si>
     <x:t>7.178</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,175,541.20</x:t>
-[...20 lines deleted...]
-    <x:t>$2,166,308.04</x:t>
+    <x:t>$2,131,289.79</x:t>
   </x:si>
   <x:si>
     <x:t>Whitebox Clo Iii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PZW0ZF0</x:t>
   </x:si>
   <x:si>
     <x:t>2,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,118,674.88</x:t>
+    <x:t>$2,123,863.44</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxiii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XK387M9</x:t>
   </x:si>
   <x:si>
     <x:t>7.425</x:t>
   </x:si>
   <x:si>
     <x:t>2,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,034,032.05</x:t>
+    <x:t>$2,039,712.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Palmer Square Clo 2023-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TQRQV73</x:t>
   </x:si>
   <x:si>
     <x:t>5.875</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,024,615.27</x:t>
+    <x:t>$2,030,360.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF2B4C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,028,002.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcw Clo 2023-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VL8WPS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,026,473.17</x:t>
   </x:si>
   <x:si>
     <x:t>Madison Park Funding Lxiii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TZH3DC4</x:t>
   </x:si>
   <x:si>
     <x:t>5.822</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,021,422.99</x:t>
+    <x:t>$2,025,953.68</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 15 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VFRRYT9</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,020,036.39</x:t>
+    <x:t>$2,024,818.77</x:t>
   </x:si>
   <x:si>
     <x:t>Thl Credit Wind River 2017-3 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W90PR74</x:t>
   </x:si>
   <x:si>
     <x:t>5.873</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,019,693.60</x:t>
+    <x:t>$2,024,714.41</x:t>
   </x:si>
   <x:si>
     <x:t>Polus Us Clo Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6DHMR9</x:t>
   </x:si>
   <x:si>
     <x:t>8.425</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,018,880.94</x:t>
-[...8 lines deleted...]
-    <x:t>$2,018,454.94</x:t>
+    <x:t>$2,023,126.10</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SH21RS3</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,015,980.39</x:t>
-[...8 lines deleted...]
-    <x:t>$2,015,655.03</x:t>
+    <x:t>$2,021,132.77</x:t>
   </x:si>
   <x:si>
     <x:t>Barings Clo Ltd 2024-I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0208W55G4</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,012,908.16</x:t>
+    <x:t>$2,016,581.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cbamr 2017-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022MH52F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,002,000.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VD04Z76</x:t>
   </x:si>
   <x:si>
     <x:t>7.273</x:t>
   </x:si>
   <x:si>
     <x:t>1,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,804,527.86</x:t>
+    <x:t>$1,808,041.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X70HJ80</x:t>
   </x:si>
   <x:si>
     <x:t>1,755,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,768,816.67</x:t>
+    <x:t>$1,773,255.02</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0228Y4XG6</x:t>
   </x:si>
   <x:si>
     <x:t>1,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,751,932.40</x:t>
+    <x:t>$1,754,746.95</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R3LV7F3</x:t>
   </x:si>
   <x:si>
     <x:t>1,725,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,741,336.75</x:t>
+    <x:t>$1,745,320.01</x:t>
   </x:si>
   <x:si>
     <x:t>Aimco Clo Series 2018-B</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02171GLR2</x:t>
   </x:si>
   <x:si>
     <x:t>1,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,522,066.90</x:t>
+    <x:t>$1,527,122.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Hps Loan Management 2023-18 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VT8KMW5</x:t>
   </x:si>
   <x:si>
     <x:t>6.725</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,516,057.37</x:t>
-[...14 lines deleted...]
-    <x:t>$1,511,176.31</x:t>
+    <x:t>$1,520,150.58</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V9X64Q5</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,510,166.39</x:t>
+    <x:t>$1,513,991.22</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 10 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/24/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S1ST182</x:t>
   </x:si>
   <x:si>
     <x:t>5.117</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,509,006.77</x:t>
+    <x:t>$1,510,973.87</x:t>
   </x:si>
   <x:si>
     <x:t>Rr 27 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XJ3GRM8</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,504,224.40</x:t>
+    <x:t>$1,499,143.23</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 71 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021D1LDS6</x:t>
   </x:si>
   <x:si>
     <x:t>1,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,281,004.45</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$1,285,082.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011N52DT7</x:t>
   </x:si>
   <x:si>
     <x:t>5.017</x:t>
   </x:si>
   <x:si>
     <x:t>1,219,505</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,227,940.34</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$1,230,546.50</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QB5WZZ6</x:t>
   </x:si>
   <x:si>
     <x:t>10.673</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,220,027.25</x:t>
+    <x:t>$1,223,896.09</x:t>
   </x:si>
   <x:si>
     <x:t>Halseypoint Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VF453M9</x:t>
   </x:si>
   <x:si>
     <x:t>1,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,212,496.36</x:t>
+    <x:t>$1,215,398.45</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Us Clo 2021-7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SQZPY63</x:t>
   </x:si>
   <x:si>
     <x:t>4.873</x:t>
   </x:si>
   <x:si>
     <x:t>1,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,158,327.69</x:t>
+    <x:t>$1,162,467.90</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011MN8LX0</x:t>
   </x:si>
   <x:si>
     <x:t>5.107</x:t>
   </x:si>
   <x:si>
     <x:t>1,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,108,193.72</x:t>
+    <x:t>$1,110,659.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 104 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PJHT2P2</x:t>
   </x:si>
   <x:si>
     <x:t>5.242</x:t>
   </x:si>
   <x:si>
     <x:t>1,075,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,077,954.02</x:t>
+    <x:t>$1,080,429.04</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02118H114</x:t>
   </x:si>
   <x:si>
     <x:t>1,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,012,460.21</x:t>
+    <x:t>$1,014,845.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2023-1 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VC46JL7</x:t>
   </x:si>
   <x:si>
     <x:t>5.717</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,009,849.59</x:t>
+    <x:t>$1,013,025.09</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxiii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112K8TL4</x:t>
   </x:si>
   <x:si>
     <x:t>5.105</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,007,651.28</x:t>
+    <x:t>$1,009,963.84</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S83Z156</x:t>
   </x:si>
   <x:si>
     <x:t>4.903</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,007,028.47</x:t>
+    <x:t>$1,009,281.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 54 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022H4LRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,784.51</x:t>
   </x:si>
   <x:si>
     <x:t>Allegro Clo Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S9H5PG2</x:t>
   </x:si>
   <x:si>
     <x:t>4.855</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,006,797.30</x:t>
-[...14 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$1,007,626.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022QSP6G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XBHST1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,000.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S2WWRH1</x:t>
   </x:si>
   <x:si>
     <x:t>10.164</x:t>
   </x:si>
   <x:si>
-    <x:t>$988,543.88</x:t>
+    <x:t>$976,949.33</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 27 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R6M2S28</x:t>
   </x:si>
   <x:si>
     <x:t>9.923</x:t>
   </x:si>
   <x:si>
-    <x:t>$963,237.80</x:t>
+    <x:t>$966,125.70</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Xii Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PV7RV05</x:t>
   </x:si>
   <x:si>
     <x:t>4.773</x:t>
   </x:si>
   <x:si>
     <x:t>600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$604,112.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$605,466.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo 2018-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV7BZR3</x:t>
   </x:si>
   <x:si>
     <x:t>4.857</x:t>
   </x:si>
   <x:si>
     <x:t>582,112</x:t>
   </x:si>
   <x:si>
-    <x:t>$586,311.27</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$587,417.51</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 29 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011K4T3V3</x:t>
   </x:si>
   <x:si>
     <x:t>5.005</x:t>
   </x:si>
   <x:si>
     <x:t>322,924</x:t>
   </x:si>
   <x:si>
-    <x:t>$325,425.22</x:t>
+    <x:t>$326,073.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 64 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KDHTN29</x:t>
   </x:si>
   <x:si>
     <x:t>4.907</x:t>
   </x:si>
   <x:si>
     <x:t>186,818</x:t>
   </x:si>
   <x:si>
-    <x:t>$188,111.59</x:t>
+    <x:t>$188,508.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>1,531,802</x:t>
-[...2 lines deleted...]
-    <x:t>$1,531,801.61</x:t>
+    <x:t>1,267,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,267,416.61</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-45,524,297.64</x:t>
-[...2 lines deleted...]
-    <x:t>-3.40%</x:t>
+    <x:t>$-65,844,564.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.83%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2740,56 +2773,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4329dba6a2824bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra5f5be65c08748ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd339bdff223a4d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8adbca0bea6425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R09beb5304f874834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02f1b5ec3c554373" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J173"/>
+  <x:dimension ref="A1:J177"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
@@ -3044,5284 +3077,5412 @@
       <x:c r="B9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="H20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J20" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="H23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J23" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="H24" s="1" t="s">
+      <x:c r="I24" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J24" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="H25" s="1" t="s">
+      <x:c r="I25" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="H26" s="1" t="s">
+      <x:c r="I26" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="H28" s="1" t="s">
+      <x:c r="I28" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H47" s="1" t="s">
+      <x:c r="I47" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J47" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="H48" s="1" t="s">
+      <x:c r="I48" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J48" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="I54" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J54" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="I55" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J55" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J57" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="H60" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="I61" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J61" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="I62" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J62" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="H63" s="1" t="s">
+      <x:c r="I63" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J63" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="I64" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J64" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="I65" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J65" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J67" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="H69" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="H70" s="1" t="s">
+      <x:c r="I70" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J70" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="H71" s="1" t="s">
+      <x:c r="I71" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J71" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="H72" s="1" t="s">
+      <x:c r="I72" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J72" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="H74" s="1" t="s">
+      <x:c r="I74" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J74" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="F75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="H75" s="1" t="s">
+      <x:c r="I75" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J75" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H77" s="1" t="s">
+      <x:c r="I77" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J77" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J79" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J82" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J88" s="1" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="F89" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="H90" s="1" t="s">
+      <x:c r="I90" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J90" s="1" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="F91" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H91" s="1" t="s">
+      <x:c r="I91" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J91" s="1" t="s">
         <x:v>513</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="F92" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="H92" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="H93" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G94" s="1" t="s">
+      <x:c r="I94" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J94" s="1" t="s">
         <x:v>531</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>535</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>531</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J97" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J102" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G104" s="1" t="s">
+      <x:c r="H104" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="H104" s="1" t="s">
+      <x:c r="I104" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J104" s="1" t="s">
         <x:v>579</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J107" s="1" t="s">
         <x:v>590</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="F108" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G108" s="1" t="s">
+      <x:c r="H108" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="H108" s="1" t="s">
+      <x:c r="I108" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J108" s="1" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="F110" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G110" s="1" t="s">
+      <x:c r="H110" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="H110" s="1" t="s">
+      <x:c r="I110" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J110" s="1" t="s">
         <x:v>609</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
+      <x:c r="H111" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="F111" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="F112" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="H112" s="1" t="s">
+      <x:c r="I112" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J112" s="1" t="s">
         <x:v>620</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G113" s="1" t="s">
+      <x:c r="H113" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="H113" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
+      <x:c r="H114" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="F114" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G114" s="1" t="s">
+      <x:c r="I114" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J114" s="1" t="s">
         <x:v>630</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J115" s="1" t="s">
         <x:v>630</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J116" s="1" t="s">
         <x:v>630</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="F123" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="F124" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
+      <x:c r="H124" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
+      <x:c r="I124" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J124" s="1" t="s">
         <x:v>668</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="F125" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
+      <x:c r="H125" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
+      <x:c r="I125" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J125" s="1" t="s">
         <x:v>674</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="E126" s="1" t="s">
+      <x:c r="F126" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="F126" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G126" s="1" t="s">
+      <x:c r="H126" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="H126" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D129" s="1" t="s">
+      <x:c r="H129" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J129" s="1" t="s">
         <x:v>692</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
-      <x:c r="E130" s="1" t="s">
+      <x:c r="H130" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="F130" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
         <x:v>702</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="F131" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G131" s="1" t="s">
+      <x:c r="H131" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
-      <x:c r="H131" s="1" t="s">
+      <x:c r="I131" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J131" s="1" t="s">
         <x:v>706</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
         <x:v>713</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G133" s="1" t="s">
         <x:v>715</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>710</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="E134" s="1" t="s">
+      <x:c r="F134" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
         <x:v>720</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>710</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="I135" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J135" s="1" t="s">
         <x:v>722</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J145" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G146" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="H146" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="I146" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J146" s="1" t="s">
         <x:v>761</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F147" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G147" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="E147" s="1" t="s">
+      <x:c r="H147" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
-      <x:c r="F147" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I147" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G148" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
+      <x:c r="H148" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
-      <x:c r="E148" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G150" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="H150" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="I150" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J150" s="1" t="s">
         <x:v>777</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
+      <x:c r="E151" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G151" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="H151" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
-      <x:c r="E151" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
-      <x:c r="C152" s="1" t="s">
+      <x:c r="D152" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
-      <x:c r="D152" s="1" t="s">
+      <x:c r="E152" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="E152" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F152" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="H152" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
-      <x:c r="H152" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
         <x:v>791</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="F153" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G153" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="H153" s="1" t="s">
         <x:v>792</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I153" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J153" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F154" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G154" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="H154" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="I154" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J154" s="1" t="s">
         <x:v>798</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
-      <x:c r="C155" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D155" s="1" t="s">
+      <x:c r="E155" s="1" t="s">
         <x:v>802</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J155" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
-      <x:c r="C156" s="1" t="s">
+      <x:c r="E156" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="D156" s="1" t="s">
+      <x:c r="F156" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G156" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="H156" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="E156" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="E157" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="F157" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G157" s="1" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="H157" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
-      <x:c r="E157" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I157" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J157" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="E158" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="F158" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G158" s="1" t="s">
         <x:v>816</x:v>
       </x:c>
-      <x:c r="C158" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D158" s="1" t="s">
+      <x:c r="H158" s="1" t="s">
         <x:v>817</x:v>
       </x:c>
-      <x:c r="E158" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I158" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="F159" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G159" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="H159" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
-      <x:c r="E159" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G159" s="1" t="s">
+      <x:c r="I159" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J159" s="1" t="s">
         <x:v>822</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="C160" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D160" s="1" t="s">
         <x:v>824</x:v>
       </x:c>
-      <x:c r="C160" s="1" t="s">
+      <x:c r="E160" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
-      <x:c r="D160" s="1" t="s">
+      <x:c r="F160" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G160" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="E160" s="1" t="s">
+      <x:c r="H160" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
-      <x:c r="F160" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G160" s="1" t="s">
+      <x:c r="I160" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J160" s="1" t="s">
         <x:v>822</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F161" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G161" s="1" t="s">
         <x:v>829</x:v>
       </x:c>
-      <x:c r="C161" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D161" s="1" t="s">
+      <x:c r="H161" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="E161" s="1" t="s">
+      <x:c r="I161" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J161" s="1" t="s">
         <x:v>831</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J162" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J163" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C164" s="1" t="s">
         <x:v>841</x:v>
       </x:c>
-      <x:c r="C164" s="1" t="s">
+      <x:c r="D164" s="1" t="s">
         <x:v>842</x:v>
       </x:c>
-      <x:c r="D164" s="1" t="s">
+      <x:c r="E164" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
-      <x:c r="E164" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F164" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J164" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J165" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D166" s="1" t="s">
         <x:v>850</x:v>
       </x:c>
-      <x:c r="D166" s="1" t="s">
+      <x:c r="E166" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
-      <x:c r="E166" s="1" t="s">
+      <x:c r="F166" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G166" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="H166" s="1" t="s">
         <x:v>852</x:v>
       </x:c>
-      <x:c r="F166" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I166" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J166" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
         <x:v>854</x:v>
       </x:c>
-      <x:c r="C167" s="1" t="s">
+      <x:c r="E167" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F167" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G167" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="H167" s="1" t="s">
         <x:v>855</x:v>
       </x:c>
-      <x:c r="D167" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I167" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J167" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:10" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J168" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:10" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J169" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:10" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J170" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:10" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J171" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>872</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:10" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="E172" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="F172" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G172" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="H172" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="I172" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J172" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A173" s="1">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="B173" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="D173" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="E173" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="F173" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G173" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="H173" s="1" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="I173" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J173" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A174" s="1">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B174" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
-      <x:c r="C172" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="F172" s="1" t="s">
+      <x:c r="C174" s="1" t="s">
         <x:v>887</x:v>
       </x:c>
-      <x:c r="G172" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H172" s="1" t="s">
+      <x:c r="D174" s="1" t="s">
         <x:v>888</x:v>
       </x:c>
-      <x:c r="I172" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J172" s="1" t="s">
+      <x:c r="E174" s="1" t="s">
         <x:v>889</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A173" s="2" t="s">
+      <x:c r="F174" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G174" s="1" t="s">
         <x:v>890</x:v>
       </x:c>
-      <x:c r="B173" s="2" t="s">
+      <x:c r="H174" s="1" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="I174" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J174" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A175" s="1">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B175" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C173" s="2" t="s">
+      <x:c r="C175" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D175" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="E175" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F175" s="1" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="G175" s="1" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="H175" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="I175" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J175" s="1" t="s">
+        <x:v>798</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A176" s="1">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B176" s="1" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D176" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E176" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F176" s="1" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="G176" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H176" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="I176" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J176" s="1" t="s">
+        <x:v>900</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A177" s="2" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="B177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D173" s="2" t="s">
+      <x:c r="C177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E173" s="2" t="s">
+      <x:c r="D177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F173" s="2" t="s">
+      <x:c r="E177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G173" s="2" t="s">
+      <x:c r="F177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H173" s="2" t="s">
+      <x:c r="G177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I173" s="2" t="s">
+      <x:c r="H177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J173" s="2" t="s">
+      <x:c r="I177" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="J177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A173:J173"/>
+    <x:mergeCell ref="A177:J177"/>
   </x:mergeCells>
 </x:worksheet>
 </file>