--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad82c0a28dbd46eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9975e17278441f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20260617" sheetId="1" r:id="R02f1b5ec3c554373"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20260709" sheetId="1" r:id="R2fae95e5116c434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1597" uniqueCount="902">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1660" uniqueCount="924">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -55,2697 +55,2763 @@
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 2026-22 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZWBNK65</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>63,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$64,772,156.27</x:t>
+    <x:t>$64,887,395.87</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.75%</x:t>
+    <x:t>4.44%</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2026</x:t>
-[...11 lines deleted...]
-    <x:t>3.44%</x:t>
+    <x:t>07/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02156VP97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,037,904.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQW8</x:t>
   </x:si>
   <x:si>
     <x:t>5.317</x:t>
   </x:si>
   <x:si>
     <x:t>37,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,363,606.47</x:t>
-[...2 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>$37,483,820.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Vi Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4XMKT9</x:t>
   </x:si>
   <x:si>
     <x:t>5.206</x:t>
   </x:si>
   <x:si>
     <x:t>36,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,749,830.08</x:t>
-[...2 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>$36,837,621.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean Trails Clo Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZG6SDW6</x:t>
   </x:si>
   <x:si>
     <x:t>4.933</x:t>
   </x:si>
   <x:si>
     <x:t>35,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,331,694.52</x:t>
-[...2 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>$35,437,628.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 6 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0208VCY93</x:t>
   </x:si>
   <x:si>
     <x:t>34,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,199,966.05</x:t>
-[...2 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>$35,233,645.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 38 L</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CSZ35</x:t>
   </x:si>
   <x:si>
     <x:t>5.075</x:t>
   </x:si>
   <x:si>
     <x:t>26,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,953,775.94</x:t>
-[...2 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>$27,015,280.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 64 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6CQP12</x:t>
   </x:si>
   <x:si>
     <x:t>5.372</x:t>
   </x:si>
   <x:si>
     <x:t>25,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,240,183.51</x:t>
-[...2 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>$25,349,857.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 42 L</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CP2G7</x:t>
   </x:si>
   <x:si>
     <x:t>5.080</x:t>
   </x:si>
   <x:si>
     <x:t>22,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,726,333.30</x:t>
-[...2 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>$22,779,684.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Sagard-Halseypoint Clo 10 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X7RWBK7</x:t>
   </x:si>
   <x:si>
     <x:t>5.425</x:t>
   </x:si>
   <x:si>
     <x:t>22,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,327,691.10</x:t>
-[...2 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>$22,432,684.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 36 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WNJ4B93</x:t>
   </x:si>
   <x:si>
     <x:t>5.423</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,265,225.59</x:t>
-[...2 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>$22,325,618.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diameter Capital Clo 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C821L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,510,642.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Rock Clo Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SH21RR4</x:t>
   </x:si>
   <x:si>
     <x:t>5.275</x:t>
   </x:si>
   <x:si>
     <x:t>21,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,179,236.05</x:t>
-[...2 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>$21,279,841.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R72KND0</x:t>
   </x:si>
   <x:si>
     <x:t>4.785</x:t>
   </x:si>
   <x:si>
     <x:t>20,212,795</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,368,562.59</x:t>
-[...2 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>$20,428,782.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRF7WV3</x:t>
   </x:si>
   <x:si>
     <x:t>5.414</x:t>
   </x:si>
   <x:si>
     <x:t>20,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,288,659.52</x:t>
+    <x:t>$20,372,786.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Us Clo 2025-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y66P6N8</x:t>
   </x:si>
   <x:si>
     <x:t>4.925</x:t>
   </x:si>
   <x:si>
     <x:t>18,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,917,863.44</x:t>
-[...2 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$18,967,923.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Street Clo Ltd Iii</x:t>
   </x:si>
   <x:si>
-    <x:t>07/20/2039</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG022LGNG49</x:t>
   </x:si>
   <x:si>
     <x:t>18,325,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,334,070.88</x:t>
-[...17 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>$18,336,511.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridge Street Clo I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C87Z78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,270,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,284,147.07</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4S0QD9</x:t>
   </x:si>
   <x:si>
     <x:t>5.175</x:t>
   </x:si>
   <x:si>
     <x:t>17,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,140,613.52</x:t>
-[...2 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>$17,216,274.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Four Us Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y5QZRP6</x:t>
   </x:si>
   <x:si>
     <x:t>4.975</x:t>
   </x:si>
   <x:si>
     <x:t>16,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,933,614.34</x:t>
-[...2 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>$16,948,662.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Clo 2020-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RVB14Y3</x:t>
   </x:si>
   <x:si>
     <x:t>5.203</x:t>
   </x:si>
   <x:si>
     <x:t>16,665,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,824,625.46</x:t>
-[...2 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>$16,901,095.69</x:t>
   </x:si>
   <x:si>
     <x:t>Ozlm Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RB95P24</x:t>
   </x:si>
   <x:si>
     <x:t>5.513</x:t>
   </x:si>
   <x:si>
     <x:t>16,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,577,385.81</x:t>
-[...2 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>$16,687,989.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Loan Funding Vi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023165J90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,508,167.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 37 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SCYNSK0</x:t>
   </x:si>
   <x:si>
     <x:t>5.325</x:t>
   </x:si>
   <x:si>
     <x:t>15,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,854,038.72</x:t>
-[...2 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>$15,899,385.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238MD4T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,011,606.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XG3KDH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,475,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,687,960.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Sagard-Halseypoint Clo 8 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R0ZR822</x:t>
   </x:si>
   <x:si>
     <x:t>5.053</x:t>
   </x:si>
   <x:si>
     <x:t>14,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,638,019.66</x:t>
-[...20 lines deleted...]
-    <x:t>$14,608,399.79</x:t>
+    <x:t>$14,676,998.31</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 39 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QB5WZX8</x:t>
   </x:si>
   <x:si>
     <x:t>5.673</x:t>
   </x:si>
   <x:si>
     <x:t>14,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,424,107.88</x:t>
-[...23 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>$14,471,501.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRVD218</x:t>
   </x:si>
   <x:si>
     <x:t>14,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,233,795.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>$14,305,462.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQX7</x:t>
   </x:si>
   <x:si>
     <x:t>5.667</x:t>
   </x:si>
   <x:si>
     <x:t>13,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,989,171.44</x:t>
-[...2 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$14,034,625.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2021-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QYHYKX8</x:t>
   </x:si>
   <x:si>
     <x:t>5.323</x:t>
   </x:si>
   <x:si>
     <x:t>13,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,642,521.56</x:t>
-[...2 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$13,701,516.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 40 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R0PKF25</x:t>
   </x:si>
   <x:si>
     <x:t>5.823</x:t>
   </x:si>
   <x:si>
     <x:t>13,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,296,464.67</x:t>
-[...2 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$13,336,388.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X7RWBL6</x:t>
   </x:si>
   <x:si>
     <x:t>5.725</x:t>
   </x:si>
   <x:si>
     <x:t>13,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,173,095.65</x:t>
-[...2 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$13,219,333.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R3YX861</x:t>
   </x:si>
   <x:si>
     <x:t>5.023</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,133,464.32</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$13,168,807.06</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xviii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VVRTYG3</x:t>
   </x:si>
   <x:si>
     <x:t>12,775,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,903,287.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$12,944,760.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSTB426</x:t>
   </x:si>
   <x:si>
     <x:t>6.780</x:t>
   </x:si>
   <x:si>
     <x:t>12,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,773,690.01</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$12,858,346.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4P7</x:t>
   </x:si>
   <x:si>
     <x:t>5.375</x:t>
   </x:si>
   <x:si>
     <x:t>12,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,633,571.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$12,668,944.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Rad Clo 23 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022XF21V4</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,503,125.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>$12,529,285.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Capital Clo 2019-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RZTPMX5</x:t>
   </x:si>
   <x:si>
     <x:t>5.573</x:t>
   </x:si>
   <x:si>
     <x:t>12,325,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,452,940.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$12,495,458.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitebox Clo Iv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022Q0WJ61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,221,306.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Generate Clo 22 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VRPSMP9</x:t>
   </x:si>
   <x:si>
     <x:t>12,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,162,588.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>$12,200,465.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2022-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQ56966</x:t>
   </x:si>
   <x:si>
     <x:t>5.115</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,111,844.60</x:t>
+    <x:t>$12,148,372.29</x:t>
   </x:si>
   <x:si>
     <x:t>Columbia Cent Clo 34 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QRG7R63</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,104,462.43</x:t>
+    <x:t>$12,143,066.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 2025-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02386TG75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,005,940.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Clo 2020-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R9K56M2</x:t>
   </x:si>
   <x:si>
     <x:t>5.623</x:t>
   </x:si>
   <x:si>
     <x:t>11,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,626,026.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$11,665,061.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WN3NFT6</x:t>
   </x:si>
   <x:si>
     <x:t>5.767</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,606,475.07</x:t>
+    <x:t>$11,652,486.89</x:t>
   </x:si>
   <x:si>
     <x:t>Arini Us Clo Iii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XP34KN8</x:t>
   </x:si>
   <x:si>
     <x:t>5.190</x:t>
   </x:si>
   <x:si>
     <x:t>11,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,351,646.88</x:t>
-[...11 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>$11,366,888.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sycamore Tree Clo 2021-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QJ5H4K0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,145,777.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q0R83Q8</x:t>
   </x:si>
   <x:si>
     <x:t>5.364</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,103,767.62</x:t>
-[...17 lines deleted...]
-    <x:t>$11,102,938.55</x:t>
+    <x:t>$11,135,929.20</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2017-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCKRF98</x:t>
   </x:si>
   <x:si>
     <x:t>5.067</x:t>
   </x:si>
   <x:si>
     <x:t>10,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,696,429.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$10,720,865.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Symphony Clo 42 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0223HGQG0</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,637,812.07</x:t>
+    <x:t>4.869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,698,901.74</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011MN8LY9</x:t>
   </x:si>
   <x:si>
     <x:t>5.587</x:t>
   </x:si>
   <x:si>
     <x:t>10,510,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,623,144.36</x:t>
+    <x:t>$10,657,440.38</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2022-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WN40DL2</x:t>
   </x:si>
   <x:si>
     <x:t>10,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,602,834.02</x:t>
+    <x:t>$10,641,913.58</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 61 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01P3G1K53</x:t>
   </x:si>
   <x:si>
     <x:t>5.260</x:t>
   </x:si>
   <x:si>
     <x:t>10,375,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,478,819.15</x:t>
-[...2 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$10,511,808.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo 2025r-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RF66173</x:t>
   </x:si>
   <x:si>
     <x:t>5.292</x:t>
   </x:si>
   <x:si>
     <x:t>10,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,258,261.72</x:t>
-[...2 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$10,290,462.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generate Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QVSZJ41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,151,494.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02188R8D8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,140,961.83</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Capital Clo 2016-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KXRCZN3</x:t>
   </x:si>
   <x:si>
     <x:t>5.635</x:t>
   </x:si>
   <x:si>
-    <x:t>10,000,000</x:t>
-[...26 lines deleted...]
-    <x:t>$10,118,220.50</x:t>
+    <x:t>$10,136,672.16</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2024-1 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021WNZ3M0</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,085,598.40</x:t>
+    <x:t>$10,106,827.60</x:t>
   </x:si>
   <x:si>
     <x:t>Columbia Cent Clo 32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5YNLF8</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,067,090.29</x:t>
+    <x:t>$10,098,673.62</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2020-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q6JJYT7</x:t>
   </x:si>
   <x:si>
     <x:t>6.766</x:t>
   </x:si>
   <x:si>
     <x:t>10,130,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,019,430.32</x:t>
-[...2 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$10,054,711.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Y5W778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,946,631.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean Trails Clo Xi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RRPTH96</x:t>
   </x:si>
   <x:si>
     <x:t>5.225</x:t>
   </x:si>
   <x:si>
     <x:t>9,800,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,884,502.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$9,921,911.15</x:t>
   </x:si>
   <x:si>
     <x:t>Tcw Clo 2019-1 Amr Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/16/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01224WHX4</x:t>
   </x:si>
   <x:si>
     <x:t>5.599</x:t>
   </x:si>
   <x:si>
     <x:t>9,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,221,423.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>$9,255,466.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxviii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S0SWCR4</x:t>
   </x:si>
   <x:si>
     <x:t>5.625</x:t>
   </x:si>
   <x:si>
     <x:t>9,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,093,486.45</x:t>
-[...2 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>$9,123,912.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XM4BPR6</x:t>
   </x:si>
   <x:si>
     <x:t>8,779,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,853,305.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>$8,889,947.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2020-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RN4W8G5</x:t>
   </x:si>
   <x:si>
     <x:t>5.575</x:t>
   </x:si>
   <x:si>
     <x:t>8,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,737,062.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>$8,766,395.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Allegro Clo Xii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NR72J63</x:t>
   </x:si>
   <x:si>
     <x:t>5.112</x:t>
   </x:si>
   <x:si>
     <x:t>8,625,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,702,368.23</x:t>
+    <x:t>$8,735,566.59</x:t>
   </x:si>
   <x:si>
     <x:t>Bridge Street Clo Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZT45167</x:t>
   </x:si>
   <x:si>
     <x:t>8,550,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,652,369.57</x:t>
-[...2 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>$8,662,675.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4Q6</x:t>
   </x:si>
   <x:si>
     <x:t>8,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,590,621.76</x:t>
+    <x:t>$8,618,949.21</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022GLDRZ7</x:t>
   </x:si>
   <x:si>
     <x:t>8,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,003,960.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$8,018,319.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 17 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S83Z165</x:t>
   </x:si>
   <x:si>
     <x:t>5.123</x:t>
   </x:si>
   <x:si>
     <x:t>7,875,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,933,613.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$7,982,240.38</x:t>
   </x:si>
   <x:si>
     <x:t>Wellfleet Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WGCRZ25</x:t>
   </x:si>
   <x:si>
     <x:t>7,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,836,092.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>$7,867,070.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Columbia Cent Clo 35 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V9X64P6</x:t>
   </x:si>
   <x:si>
     <x:t>5.417</x:t>
   </x:si>
   <x:si>
     <x:t>7,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,566,423.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$7,585,009.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012Y72MT9</x:t>
   </x:si>
   <x:si>
     <x:t>7.128</x:t>
   </x:si>
   <x:si>
     <x:t>7,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,349,807.98</x:t>
-[...2 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>$7,288,862.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R72KNH6</x:t>
   </x:si>
   <x:si>
     <x:t>6.625</x:t>
   </x:si>
   <x:si>
     <x:t>7,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,045,367.35</x:t>
-[...2 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$7,069,564.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01247STY3</x:t>
   </x:si>
   <x:si>
     <x:t>7.037</x:t>
   </x:si>
   <x:si>
     <x:t>6,780,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,649,546.47</x:t>
-[...2 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$6,604,542.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRF7WT6</x:t>
   </x:si>
   <x:si>
     <x:t>5.034</x:t>
   </x:si>
   <x:si>
     <x:t>6,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,267,466.87</x:t>
-[...5 lines deleted...]
-    <x:t>Invesco Us Clo 2024-1 Ltd</x:t>
+    <x:t>$6,276,693.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Us Clo 2021-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R3LBJN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,086,002.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Capital Clo 2016-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M1728Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,082,728.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2021-2 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X70HJ71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,075,826.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ocp Clo 2019-17 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N91YR27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,027,405.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/18/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S55T071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,018,027.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sona Us Clo 2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9JKK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,012,749.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octagon 54 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0116RXBM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,975,411.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia Cent Clo 31 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RPYN3W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,740,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,823,429.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022G5ZWJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,614,582.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fort Washington Clo 2019-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0BB174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,577,663.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brant Point Clo 2024-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MVCBML5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,572,338.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Us Clo 2024-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02313S217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,502,722.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WGCRZ43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,452,810.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RZTPMT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,360,104.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R0KYHY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,353,535.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 95 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SLLQC66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,309,525.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marble Point Clo Xxii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VYL7YL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,265,256.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Park Blue Clo 2024-V Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N0T70X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,158,696.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Point Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TRLQB06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,080,358.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RR037G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,075,376.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 5 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0227DXRS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,056,185.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bbam Us Clo Iv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XBHSN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,008,577.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02386TGB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,003,750.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Menlo Clo Iv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZZVK4D9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,576,301.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S2WWRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,559,460.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/18/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QY0JC24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,554,589.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcw Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RBC2445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,260,080.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Rock Clo V Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Z2DT4T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,116,991.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octagon 66 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YT42PN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,637,625.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2037</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG02155WXL7</x:t>
-[...413 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>BBG02118H169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,601,224.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB5WZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,575,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,574,137.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Creeksource 2024-1 Dunes Creek Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R394984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,549,259.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023CYVV00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,500,875.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lcm 41 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VD04Z58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,348,625.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xvii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1H65Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,257,426.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01224WJ06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,133,913.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 30 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QN9KS75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,113,439.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polus Us Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX6PBF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,095,747.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0227DXRW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,037,692.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Core Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QQXPBF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,036,456.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2019-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PV7JB08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,026,764.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regatta Xvi Funding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZX066Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,024,634.97</x:t>
   </x:si>
   <x:si>
     <x:t>Sycamore Tree Clo 2023-3 Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG0228Y4XH5</x:t>
-[...190 lines deleted...]
-  <x:si>
     <x:t>BBG0228Y4XF7</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,012,324.62</x:t>
+    <x:t>4.885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,021,167.13</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022GLDS21</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,003,645.00</x:t>
+    <x:t>$3,008,369.23</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022K9JKL3</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,001,485.00</x:t>
+    <x:t>$3,007,342.73</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YCKGYN9</x:t>
   </x:si>
   <x:si>
     <x:t>5.267</x:t>
   </x:si>
   <x:si>
     <x:t>2,900,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,924,532.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$2,934,133.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xx</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YDPJPB6</x:t>
   </x:si>
   <x:si>
     <x:t>4.905</x:t>
   </x:si>
   <x:si>
     <x:t>2,680,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,704,758.87</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$2,711,240.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Aimco Clo 24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TR6LW80</x:t>
   </x:si>
   <x:si>
     <x:t>5.525</x:t>
   </x:si>
   <x:si>
     <x:t>2,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,685,469.50</x:t>
+    <x:t>$2,691,534.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Harvest Us Clo 2023-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZL0WSN5</x:t>
   </x:si>
   <x:si>
     <x:t>5.223</x:t>
   </x:si>
   <x:si>
     <x:t>2,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,527,643.99</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$2,533,088.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C87ZC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,502,673.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2024-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238QDKQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,501,875.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QRG7R72</x:t>
   </x:si>
   <x:si>
     <x:t>5.517</x:t>
   </x:si>
   <x:si>
     <x:t>2,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,328,036.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$2,328,768.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01224WHW5</x:t>
   </x:si>
   <x:si>
     <x:t>4.948</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,313,765.89</x:t>
+    <x:t>$2,320,260.49</x:t>
   </x:si>
   <x:si>
     <x:t>Wise Clo 2023-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WNMP9Q9</x:t>
   </x:si>
   <x:si>
     <x:t>2,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,272,184.36</x:t>
+    <x:t>$2,286,307.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxxi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011Y7GKX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,181,068.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Capital Clo 2019-1 Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>07/15/2037</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG01NJ2VKN9</x:t>
   </x:si>
   <x:si>
     <x:t>5.103</x:t>
   </x:si>
   <x:si>
     <x:t>2,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,171,263.35</x:t>
-[...17 lines deleted...]
-    <x:t>$2,131,289.79</x:t>
+    <x:t>$2,178,120.91</x:t>
   </x:si>
   <x:si>
     <x:t>Whitebox Clo Iii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PZW0ZF0</x:t>
   </x:si>
   <x:si>
     <x:t>2,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,123,863.44</x:t>
+    <x:t>$2,130,790.88</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxiii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XK387M9</x:t>
   </x:si>
   <x:si>
     <x:t>7.425</x:t>
   </x:si>
   <x:si>
     <x:t>2,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,039,712.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$2,052,988.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Palmer Square Clo 2023-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TQRQV73</x:t>
   </x:si>
   <x:si>
     <x:t>5.875</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,030,360.10</x:t>
+    <x:t>$2,036,924.93</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VF2B4C5</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,028,002.10</x:t>
+    <x:t>$2,033,027.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thl Credit Wind River 2017-3 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W90PR74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,031,566.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 15 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VFRRYT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,031,497.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polus Us Clo Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V6DHMR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,031,185.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madison Park Funding Lxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TZH3DC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,031,041.62</x:t>
   </x:si>
   <x:si>
     <x:t>Tcw Clo 2023-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VL8WPS8</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,026,473.17</x:t>
-[...47 lines deleted...]
-    <x:t>$2,023,126.10</x:t>
+    <x:t>$2,030,724.06</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SH21RS3</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,021,132.77</x:t>
+    <x:t>$2,028,103.39</x:t>
   </x:si>
   <x:si>
     <x:t>Barings Clo Ltd 2024-I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0208W55G4</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,016,581.44</x:t>
+    <x:t>$2,022,838.50</x:t>
   </x:si>
   <x:si>
     <x:t>Cbamr 2017-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022MH52F5</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,002,000.00</x:t>
+    <x:t>$2,004,463.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02386TG84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,000,990.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VD04Z76</x:t>
   </x:si>
   <x:si>
     <x:t>7.273</x:t>
   </x:si>
   <x:si>
     <x:t>1,850,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,808,041.97</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$1,815,345.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X70HJ80</x:t>
   </x:si>
   <x:si>
     <x:t>1,755,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,773,255.02</x:t>
+    <x:t>$1,779,262.73</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0228Y4XG6</x:t>
   </x:si>
   <x:si>
+    <x:t>5.125</x:t>
+  </x:si>
+  <x:si>
     <x:t>1,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,754,746.95</x:t>
+    <x:t>$1,760,256.25</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R3LV7F3</x:t>
   </x:si>
   <x:si>
     <x:t>1,725,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,745,320.01</x:t>
+    <x:t>$1,753,549.17</x:t>
   </x:si>
   <x:si>
     <x:t>Aimco Clo Series 2018-B</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02171GLR2</x:t>
   </x:si>
   <x:si>
     <x:t>1,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,527,122.39</x:t>
-[...2 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$1,534,090.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Hps Loan Management 2023-18 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VT8KMW5</x:t>
   </x:si>
   <x:si>
     <x:t>6.725</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,520,150.58</x:t>
+    <x:t>$1,525,727.37</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V9X64Q5</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,513,991.22</x:t>
+    <x:t>$1,517,783.10</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 10 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/24/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S1ST182</x:t>
   </x:si>
   <x:si>
     <x:t>5.117</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,510,973.87</x:t>
+    <x:t>$1,515,705.04</x:t>
   </x:si>
   <x:si>
     <x:t>Rr 27 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XJ3GRM8</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,499,143.23</x:t>
+    <x:t>$1,507,344.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022Q0WJD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,504,408.45</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 71 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021D1LDS6</x:t>
   </x:si>
   <x:si>
     <x:t>1,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,285,082.92</x:t>
+    <x:t>$1,290,926.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011N52DT7</x:t>
   </x:si>
   <x:si>
     <x:t>5.017</x:t>
   </x:si>
   <x:si>
     <x:t>1,219,505</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,230,546.50</x:t>
+    <x:t>$1,234,159.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QB5WZZ6</x:t>
   </x:si>
   <x:si>
     <x:t>10.673</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,223,896.09</x:t>
+    <x:t>$1,231,431.65</x:t>
   </x:si>
   <x:si>
     <x:t>Halseypoint Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VF453M9</x:t>
   </x:si>
   <x:si>
     <x:t>1,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,215,398.45</x:t>
+    <x:t>$1,219,316.96</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Us Clo 2021-7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SQZPY63</x:t>
   </x:si>
   <x:si>
     <x:t>4.873</x:t>
   </x:si>
   <x:si>
     <x:t>1,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,162,467.90</x:t>
+    <x:t>$1,164,038.81</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011MN8LX0</x:t>
   </x:si>
   <x:si>
     <x:t>5.107</x:t>
   </x:si>
   <x:si>
     <x:t>1,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,110,659.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$1,113,927.37</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 104 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PJHT2P2</x:t>
   </x:si>
   <x:si>
     <x:t>5.242</x:t>
   </x:si>
   <x:si>
     <x:t>1,075,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,080,429.04</x:t>
+    <x:t>$1,083,795.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02118H114</x:t>
   </x:si>
   <x:si>
     <x:t>1,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,014,845.77</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$1,017,460.84</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2023-1 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VC46JL7</x:t>
   </x:si>
   <x:si>
     <x:t>5.717</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,013,025.09</x:t>
+    <x:t>$1,014,951.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 54 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022H4LRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,013,547.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S83Z156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,013,388.16</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxiii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112K8TL4</x:t>
   </x:si>
   <x:si>
     <x:t>5.105</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,009,963.84</x:t>
-[...23 lines deleted...]
-    <x:t>$1,008,784.51</x:t>
+    <x:t>$1,013,010.38</x:t>
   </x:si>
   <x:si>
     <x:t>Allegro Clo Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S9H5PG2</x:t>
   </x:si>
   <x:si>
     <x:t>4.855</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,007,626.05</x:t>
+    <x:t>$1,010,624.14</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022QSP6G5</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,001,000.00</x:t>
+    <x:t>$1,004,398.23</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022XBHST1</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,000,000.00</x:t>
+    <x:t>$1,002,908.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 27 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R6M2S28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,546.82</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S2WWRH1</x:t>
   </x:si>
   <x:si>
     <x:t>10.164</x:t>
   </x:si>
   <x:si>
-    <x:t>$976,949.33</x:t>
-[...14 lines deleted...]
-    <x:t>$966,125.70</x:t>
+    <x:t>$966,487.36</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Xii Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PV7RV05</x:t>
   </x:si>
   <x:si>
     <x:t>4.773</x:t>
   </x:si>
   <x:si>
     <x:t>600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$605,466.65</x:t>
+    <x:t>$607,078.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo 2018-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV7BZR3</x:t>
   </x:si>
   <x:si>
     <x:t>4.857</x:t>
   </x:si>
   <x:si>
     <x:t>582,112</x:t>
   </x:si>
   <x:si>
-    <x:t>$587,417.51</x:t>
+    <x:t>$588,690.54</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 29 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011K4T3V3</x:t>
   </x:si>
   <x:si>
     <x:t>5.005</x:t>
   </x:si>
   <x:si>
     <x:t>322,924</x:t>
   </x:si>
   <x:si>
-    <x:t>$326,073.44</x:t>
+    <x:t>$326,941.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 64 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KDHTN29</x:t>
   </x:si>
   <x:si>
     <x:t>4.907</x:t>
   </x:si>
   <x:si>
     <x:t>186,818</x:t>
   </x:si>
   <x:si>
-    <x:t>$188,508.97</x:t>
+    <x:t>$189,030.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>1,267,417</x:t>
-[...2 lines deleted...]
-    <x:t>$1,267,416.61</x:t>
+    <x:t>1,339,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,339,921.39</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-65,844,564.83</x:t>
-[...2 lines deleted...]
-    <x:t>-4.83%</x:t>
+    <x:t>$-52,331,582.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.58%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2773,56 +2839,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8adbca0bea6425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R09beb5304f874834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02f1b5ec3c554373" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbaff389775a43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d736924da4f4863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2fae95e5116c434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J177"/>
+  <x:dimension ref="A1:J184"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
@@ -3237,5252 +3303,5476 @@
       <x:c r="B14" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="H18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J18" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="H23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J23" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="I25" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="I26" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="I27" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J27" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="I29" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D32" s="1" t="s">
+      <x:c r="I32" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J34" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D35" s="1" t="s">
+      <x:c r="I35" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="H39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J40" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="I44" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J48" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J50" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="I53" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J53" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="H57" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D58" s="1" t="s">
+      <x:c r="I58" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J58" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H59" s="1" t="s">
+      <x:c r="I59" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J59" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="H61" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="I70" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J70" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J82" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D85" s="1" t="s">
+      <x:c r="I85" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J85" s="1" t="s">
         <x:v>482</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="H89" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
+      <x:c r="I90" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J90" s="1" t="s">
         <x:v>506</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="F91" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="H91" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="H93" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="H102" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J117" s="1" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="G118" s="1" t="s">
+      <x:c r="I118" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J118" s="1" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="H119" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G119" s="1" t="s">
+      <x:c r="I119" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J119" s="1" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="G120" s="1" t="s">
+      <x:c r="I120" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J120" s="1" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J121" s="1" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J122" s="1" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J123" s="1" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D130" s="1" t="s">
+      <x:c r="F130" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="E130" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G130" s="1" t="s">
+      <x:c r="H130" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
-      <x:c r="H130" s="1" t="s">
+      <x:c r="I130" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J130" s="1" t="s">
         <x:v>699</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="H131" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H139" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="I139" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J139" s="1" t="s">
         <x:v>738</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D140" s="1" t="s">
+      <x:c r="F140" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G140" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H140" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
-      <x:c r="E140" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G141" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H141" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G142" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H142" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G143" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H143" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
-      <x:c r="E144" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J145" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J146" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H147" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="H147" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I147" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G148" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H148" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="E148" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G149" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H149" s="1" t="s">
         <x:v>772</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J153" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J155" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="H156" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="I156" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J156" s="1" t="s">
         <x:v>796</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J157" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J159" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J160" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J161" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J162" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="H163" s="1" t="s">
         <x:v>829</x:v>
       </x:c>
-      <x:c r="H163" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I163" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J163" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J164" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J165" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J166" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I167" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J167" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:10" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J168" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:10" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J169" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:10" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="D170" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="E170" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
-      <x:c r="C170" s="1" t="s">
+      <x:c r="F170" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G170" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="H170" s="1" t="s">
         <x:v>862</x:v>
       </x:c>
-      <x:c r="D170" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I170" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J170" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:10" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="D171" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="F171" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G171" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="H171" s="1" t="s">
         <x:v>866</x:v>
       </x:c>
-      <x:c r="C171" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I171" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J171" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:10" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J172" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:10" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J173" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:10" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J174" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:10" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J175" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:10" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="D176" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="E176" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="F176" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G176" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="H176" s="1" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="I176" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J176" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A177" s="1">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="B177" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D177" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="E177" s="1" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="F177" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G177" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="H177" s="1" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="I177" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J177" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A178" s="1">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="B178" s="1" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="D178" s="1" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="E178" s="1" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="F178" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G178" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="H178" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="I178" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J178" s="1" t="s">
+        <x:v>894</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A179" s="1">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B179" s="1" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
         <x:v>897</x:v>
       </x:c>
-      <x:c r="C176" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="F176" s="1" t="s">
+      <x:c r="E179" s="1" t="s">
         <x:v>898</x:v>
       </x:c>
-      <x:c r="G176" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H176" s="1" t="s">
+      <x:c r="F179" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G179" s="1" t="s">
         <x:v>899</x:v>
       </x:c>
-      <x:c r="I176" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J176" s="1" t="s">
+      <x:c r="H179" s="1" t="s">
         <x:v>900</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A177" s="2" t="s">
+      <x:c r="I179" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J179" s="1" t="s">
+        <x:v>894</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A180" s="1">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B180" s="1" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="B177" s="2" t="s">
+      <x:c r="C180" s="1" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="D180" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="E180" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="F180" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G180" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="H180" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="I180" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J180" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A181" s="1">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="B181" s="1" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="D181" s="1" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="E181" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="F181" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G181" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="H181" s="1" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="I181" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J181" s="1" t="s">
+        <x:v>914</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A182" s="1">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B182" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C177" s="2" t="s">
+      <x:c r="C182" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D182" s="1" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="E182" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F182" s="1" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="G182" s="1" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="H182" s="1" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="I182" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J182" s="1" t="s">
+        <x:v>819</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A183" s="1">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="B183" s="1" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E183" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F183" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="G183" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H183" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="I183" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J183" s="1" t="s">
+        <x:v>922</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A184" s="2" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="B184" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D177" s="2" t="s">
+      <x:c r="C184" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E177" s="2" t="s">
+      <x:c r="D184" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F177" s="2" t="s">
+      <x:c r="E184" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G177" s="2" t="s">
+      <x:c r="F184" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H177" s="2" t="s">
+      <x:c r="G184" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I177" s="2" t="s">
+      <x:c r="H184" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J177" s="2" t="s">
+      <x:c r="I184" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="J184" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A177:J177"/>
+    <x:mergeCell ref="A184:J184"/>
   </x:mergeCells>
 </x:worksheet>
 </file>