--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9975e17278441f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e0f0c71074419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20260709" sheetId="1" r:id="R2fae95e5116c434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20260730" sheetId="1" r:id="R081f1117e1d549ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1660" uniqueCount="924">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1705" uniqueCount="952">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -55,2763 +55,2847 @@
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 2026-22 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZWBNK65</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>63,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$64,887,395.87</x:t>
+    <x:t>$63,703,863.25</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.44%</x:t>
+    <x:t>4.16%</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
-    <x:t>07/28/2026</x:t>
-[...11 lines deleted...]
-    <x:t>4.31%</x:t>
+    <x:t>09/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Y5W778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,150,965.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sona Us Clo 1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021CJSPW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,701,286.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQW8</x:t>
   </x:si>
   <x:si>
-    <x:t>5.317</x:t>
+    <x:t>5.460</x:t>
   </x:si>
   <x:si>
     <x:t>37,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,483,820.48</x:t>
-[...2 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>$37,083,559.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Vi Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4XMKT9</x:t>
   </x:si>
   <x:si>
     <x:t>5.206</x:t>
   </x:si>
   <x:si>
     <x:t>36,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,837,621.88</x:t>
-[...2 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>$36,508,899.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 6 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0208VCY93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,287,270.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean Trails Clo Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZG6SDW6</x:t>
   </x:si>
   <x:si>
-    <x:t>4.933</x:t>
+    <x:t>5.135</x:t>
   </x:si>
   <x:si>
     <x:t>35,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,437,628.05</x:t>
-[...20 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>$35,102,417.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 38 L</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CSZ35</x:t>
   </x:si>
   <x:si>
+    <x:t>5.129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,742,606.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octagon 64 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V6CQP12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,113,307.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 42 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S4CP2G7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,550,758.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagard-Halseypoint Clo 10 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X7RWBK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,151,412.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 36 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WNJ4B93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,075,627.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Park Blue Clo 2022-Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023K775S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,046,612.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diameter Capital Clo 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C821L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,537,005.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Rock Clo Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SH21RR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,054,398.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WRF7WV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,110,722.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Us Clo 2025-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/18/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y66P6N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,780,801.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Market Street Clo Ltd Iii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LGNG49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,341,344.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridge Street Clo I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C87Z78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,270,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,307,563.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S4S0QD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,053,177.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital Four Us Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y5QZRP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,820,273.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2020-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RVB14Y3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,665,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,741,437.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Loan Funding Vi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023165J90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,566,917.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ozlm Xiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RB95P24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,486,331.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R72KND0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,862,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,883,666.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 37 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCYNSK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,746,284.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arini Us Clo Vii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022NQCWM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,064,467.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238MD4T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,055,089.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 2025-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02386TG75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,810,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,841,737.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XG3KDH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,475,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,536,500.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagard-Halseypoint Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R0ZR822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,526,690.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lcm 39 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB5WZX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,304,031.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/19/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XRVD218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,148,495.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5XGQX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,893,183.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2021-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QYHYKX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,560,066.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lcm 40 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R0PKF25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,266,059.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X7RWBL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,060,429.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R3YX861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,026,087.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xviii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VVRTYG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,816,000.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSTB426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,690,152.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rad Clo 23 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XF21V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,567,013.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2021-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WYBC4P7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,551,196.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Capital Clo 2019-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RZTPMX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,362,313.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitebox Clo Iv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022Q0WJ61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,268,619.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generate Clo 22 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VRPSMP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,054,880.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2022-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NQ56966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,033,168.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia Cent Clo 34 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRG7R63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,016,396.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R9K56M2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,574,302.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WN3NFT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,518,547.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sycamore Tree Clo 2021-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QJ5H4K0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,038,812.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arini Us Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XP34KN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,031,910.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0R83Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,021,298.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symphony Clo 42 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0223HGQG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,652,565.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2017-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NCKRF98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,621,132.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011MN8LY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,510,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,549,341.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2022-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WN40DL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,542,501.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo 2025r-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RF66173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,322,214.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generate Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QVSZJ41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,037,374.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2024-1 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021WNZ3M0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,029,724.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02188R8D8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,022,610.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2020-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q6JJYT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,130,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,992,252.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia Cent Clo 32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5YNLF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,987,205.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ocean Trails Clo Xi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RRPTH96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,831,749.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcw Clo 2019-1 Amr Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/16/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01224WHX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,281,562.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxviii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S0SWCR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,024,030.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XM4BPR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,779,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,811,749.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sona Us Clo 2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9JKK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,790,302.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RN4W8G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,672,960.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegro Clo Xii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NR72J63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,655,496.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridge Street Clo Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZT45167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,578,218.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WYBC4Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,548,535.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022GLDRZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,007,962.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 17 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/28/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S83Z165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,875,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,903,546.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wellfleet Clo 2021-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WGCRZ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,785,639.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012Y72MT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,266,784.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R72KNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,029,388.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 11 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023WFY5H5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,001,785.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01247STY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,780,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,515,055.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WRF7WT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,229,751.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 67 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022CLY9G9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,027,822.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Us Clo 2021-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R3LBJN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,018,306.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2021-2 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X70HJ71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,017,540.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/18/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S55T071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,959,447.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octagon 54 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0116RXBM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,918,783.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia Cent Clo 31 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RPYN3W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,740,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,759,776.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022G5ZWJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,627,689.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Us Clo 2024-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02313S217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,521,361.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fort Washington Clo 2019-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0BB174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,519,320.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brant Point Clo 2024-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MVCBML5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,510,320.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WGCRZ43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,378,378.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 95 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SLLQC66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,330,364.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RZTPMT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,316,324.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R0KYHY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,293,449.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marble Point Clo Xxii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VYL7YL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,214,155.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Park Blue Clo 2024-V Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N0T70X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,105,986.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Point Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TRLQB06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,026,641.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bbam Us Clo Iv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XBHSN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,015,828.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02386TGB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,015,585.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 5 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0227DXRS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,013,705.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RR037G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,988,690.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Menlo Clo Iv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZZVK4D9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,576,816.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S2WWRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,514,971.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/18/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QY0JC24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,509,738.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZT45149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,506,860.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcw Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RBC2445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,224,644.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Rock Clo V Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Z2DT4T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,024,712.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023DYV2Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,008,003.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T0PM068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,000,783.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octagon 66 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YT42PN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,647,870.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02118H169</x:t>
+  </x:si>
+  <x:si>
     <x:t>5.075</x:t>
   </x:si>
   <x:si>
-    <x:t>26,700,000</x:t>
-[...260 lines deleted...]
-    <x:t>BBG01RVB14Y3</x:t>
+    <x:t>3,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,593,671.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB5WZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,575,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,526,458.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Creeksource 2024-1 Dunes Creek Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R394984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,512,842.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023CYVV00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,501,732.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lcm 41 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VD04Z58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,312,622.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xvii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1H65Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,213,958.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01224WJ06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,204,613.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 30 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QN9KS75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,082,488.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2019-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PV7JB08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,036,646.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022GLDS21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,017,792.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polus Us Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX6PBF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,016,888.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9JKL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,015,979.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0227DXRW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,009,360.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Core Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QQXPBF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,006,837.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sycamore Tree Clo 2023-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0228Y4XF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,005,979.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regatta Xvi Funding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZX066Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,995,352.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YCKGYN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,905,166.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xx</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YDPJPB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,680,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,683,036.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aimco Clo 24 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/19/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TR6LW80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,664,020.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C87ZC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,516,175.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2024-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238QDKQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,513,427.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harvest Us Clo 2023-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZL0WSN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,506,100.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Us Clo 2026-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023NY2ZV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,500,625.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01224WHW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,326,494.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRG7R72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,306,120.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wise Clo 2023-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WNMP9Q9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,262,543.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Capital Clo 2019-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NJ2VKN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,155,369.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxxi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011Y7GKX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,152,923.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitebox Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PZW0ZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,108,766.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XK387M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,023,528.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cbamr 2017-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022MH52F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,021,504.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palmer Square Clo 2023-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TQRQV73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,013,740.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madison Park Funding Lxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TZH3DC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,010,009.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thl Credit Wind River 2017-3 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W90PR74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,454.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcw Clo 2023-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VL8WPS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,433.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 15 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VFRRYT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,128.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF2B4C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,008,042.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SH21RS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,005,912.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02386TG84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,004,404.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barings Clo Ltd 2024-I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0208W55G4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,003,151.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polus Us Clo Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V6DHMR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,998,504.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VD04Z76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,817,854.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X70HJ80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,755,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,760,131.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0228Y4XG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,752,093.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R3LV7F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,725,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,732,463.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022Q0WJD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,512,591.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aimco Clo Series 2018-B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02171GLR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,510,363.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hps Loan Management 2023-18 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VT8KMW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,506,263.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 10 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/24/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S1ST182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,502,574.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rr 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023NXJR49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,500,382.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rr 27 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XJ3GRM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,485,832.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023DYV2R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,402,898.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octagon 71 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/18/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021D1LDS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,268,397.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halseypoint Clo 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF453M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,206,098.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB5WZZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,205,552.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlyle Us Clo 2021-7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SQZPY63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,152,723.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011MN8LX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,103,595.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 104 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PJHT2P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,087,028.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022QSP6G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,108.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XBHST1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,285.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 54 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022H4LRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,107.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02118H114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,580.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S83Z156</x:t>
   </x:si>
   <x:si>
     <x:t>5.203</x:t>
   </x:si>
   <x:si>
-    <x:t>16,665,000</x:t>
-[...953 lines deleted...]
-    <x:t>BBG01R3LBJN0</x:t>
+    <x:t>$1,003,808.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxiii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112K8TL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,401.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2023-1 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VC46JL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,999.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madison Park Funding Lxvii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023CS52P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,227.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halseypoint Clo 4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023S9ZBN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,537.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegro Clo Xv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S9H5PG2</x:t>
   </x:si>
   <x:si>
     <x:t>5.775</x:t>
   </x:si>
   <x:si>
-    <x:t>6,000,000</x:t>
-[...1055 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$1,000,308.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 27 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R6M2S28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$957,955.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S2WWRH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$945,437.41</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011N52DT7</x:t>
   </x:si>
   <x:si>
-    <x:t>5.017</x:t>
-[...191 lines deleted...]
-    <x:t>$966,487.36</x:t>
+    <x:t>5.379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>654,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,511.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Xii Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PV7RV05</x:t>
   </x:si>
   <x:si>
-    <x:t>4.773</x:t>
-[...8 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>5.133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,271.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 64 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/18/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KDHTN29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,646.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo 2018-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV7BZR3</x:t>
   </x:si>
   <x:si>
-    <x:t>4.857</x:t>
-[...47 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>82,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,089.71</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>1,339,921</x:t>
-[...2 lines deleted...]
-    <x:t>$1,339,921.39</x:t>
+    <x:t>4,057,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,057,894.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-52,331,582.75</x:t>
-[...2 lines deleted...]
-    <x:t>-3.58%</x:t>
+    <x:t>$-15,158,048.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2839,56 +2923,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbaff389775a43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d736924da4f4863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2fae95e5116c434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1983a92ae4614639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R31fcd1fb07064a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R081f1117e1d549ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J184"/>
+  <x:dimension ref="A1:J189"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
@@ -3250,1177 +3334,1177 @@
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J18" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="H20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J20" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J23" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="I24" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J24" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="I25" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="I26" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="H28" s="1" t="s">
+      <x:c r="I28" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="H29" s="1" t="s">
+      <x:c r="I29" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="I30" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J30" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="I33" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="I35" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="I37" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J37" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="H39" s="1" t="s">
+      <x:c r="I39" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="I40" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J40" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D42" s="1" t="s">
+      <x:c r="I42" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="I43" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J43" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="I44" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="I45" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J45" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H46" s="1" t="s">
+      <x:c r="I46" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
@@ -4434,4345 +4518,4505 @@
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="H50" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H51" s="1" t="s">
+      <x:c r="I51" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H52" s="1" t="s">
+      <x:c r="I52" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J52" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="H59" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H60" s="1" t="s">
+      <x:c r="I60" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J60" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H61" s="1" t="s">
+      <x:c r="I61" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J61" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J65" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J71" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J74" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J76" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="H82" s="1" t="s">
+      <x:c r="I82" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J82" s="1" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H83" s="1" t="s">
+      <x:c r="I83" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J83" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J91" s="1" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J94" s="1" t="s">
         <x:v>520</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J99" s="1" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="H101" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="F101" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D105" s="1" t="s">
+      <x:c r="H105" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J105" s="1" t="s">
         <x:v>573</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J107" s="1" t="s">
         <x:v>584</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="H110" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J110" s="1" t="s">
         <x:v>597</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="H111" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="H114" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J114" s="1" t="s">
         <x:v>620</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="H116" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G118" s="1" t="s">
+      <x:c r="H118" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="H118" s="1" t="s">
+      <x:c r="I118" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J118" s="1" t="s">
         <x:v>644</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D119" s="1" t="s">
+      <x:c r="E119" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="F119" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G119" s="1" t="s">
+      <x:c r="H119" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="H119" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J121" s="1" t="s">
         <x:v>654</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="F122" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="D129" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="E129" s="1" t="s">
+      <x:c r="F129" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
-      <x:c r="F129" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G129" s="1" t="s">
+      <x:c r="H129" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="H129" s="1" t="s">
+      <x:c r="I129" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J129" s="1" t="s">
         <x:v>691</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
+      <x:c r="F130" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="E130" s="1" t="s">
+      <x:c r="H130" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="F130" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G130" s="1" t="s">
+      <x:c r="I130" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J130" s="1" t="s">
         <x:v>697</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G133" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
-      <x:c r="F133" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H133" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J133" s="1" t="s">
         <x:v>708</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>730</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="F139" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G139" s="1" t="s">
+      <x:c r="H139" s="1" t="s">
         <x:v>736</x:v>
       </x:c>
-      <x:c r="H139" s="1" t="s">
+      <x:c r="I139" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J139" s="1" t="s">
         <x:v>737</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
         <x:v>739</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G143" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="F144" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G144" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="H144" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="I144" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J144" s="1" t="s">
         <x:v>753</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J145" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J146" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J153" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="I155" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J155" s="1" t="s">
         <x:v>795</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J157" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="F159" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G159" s="1" t="s">
         <x:v>810</x:v>
       </x:c>
-      <x:c r="E159" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H159" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J159" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="E160" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="F160" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G160" s="1" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="H160" s="1" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="I160" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J160" s="1" t="s">
         <x:v>812</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J161" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J162" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J163" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J164" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J165" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J166" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="E167" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="F167" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G167" s="1" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="H167" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="I167" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J167" s="1" t="s">
         <x:v>845</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:10" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J168" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:10" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J169" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:10" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J170" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:10" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F171" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G171" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="H171" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="I171" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J171" s="1" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:10" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J172" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:10" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="E173" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="F173" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G173" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="E173" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H173" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J173" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:10" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J174" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:10" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J175" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:10" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J176" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:10" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I177" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J177" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:10" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G178" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="I178" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J178" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:10" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G179" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H179" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="I179" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J179" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:10" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G180" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H180" s="1" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="I180" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J180" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:10" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
         <x:v>908</x:v>
       </x:c>
-      <x:c r="C181" s="1" t="s">
+      <x:c r="D181" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
-      <x:c r="D181" s="1" t="s">
+      <x:c r="E181" s="1" t="s">
         <x:v>910</x:v>
       </x:c>
-      <x:c r="E181" s="1" t="s">
+      <x:c r="F181" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G181" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="H181" s="1" t="s">
         <x:v>911</x:v>
       </x:c>
-      <x:c r="F181" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G181" s="1" t="s">
+      <x:c r="I181" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J181" s="1" t="s">
         <x:v>912</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>914</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:10" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="E182" s="1" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="F182" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G182" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="H182" s="1" t="s">
         <x:v>915</x:v>
       </x:c>
-      <x:c r="E182" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I182" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J182" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>912</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:10" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="E183" s="1" t="s">
         <x:v>919</x:v>
       </x:c>
-      <x:c r="C183" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F183" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G183" s="1" t="s">
         <x:v>920</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="H183" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="I183" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J183" s="1" t="s">
         <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:10" ht="15" customHeight="1">
-      <x:c r="A184" s="2" t="s">
+      <x:c r="A184" s="1">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="B184" s="1" t="s">
         <x:v>923</x:v>
       </x:c>
-      <x:c r="B184" s="2" t="s">
+      <x:c r="C184" s="1" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="D184" s="1" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="E184" s="1" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="F184" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G184" s="1" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="H184" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="I184" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J184" s="1" t="s">
+        <x:v>929</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A185" s="1">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="B185" s="1" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="E185" s="1" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="F185" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G185" s="1" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="H185" s="1" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="I185" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J185" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A186" s="1">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="B186" s="1" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="D186" s="1" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="E186" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F186" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G186" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="H186" s="1" t="s">
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="I186" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J186" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A187" s="1">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B187" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C184" s="2" t="s">
+      <x:c r="C187" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D187" s="1" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="E187" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F187" s="1" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="G187" s="1" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="H187" s="1" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="I187" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J187" s="1" t="s">
+        <x:v>946</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A188" s="1">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="B188" s="1" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="C188" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D188" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E188" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F188" s="1" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="G188" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H188" s="1" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="I188" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J188" s="1" t="s">
+        <x:v>950</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A189" s="2" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="B189" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D184" s="2" t="s">
+      <x:c r="C189" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E184" s="2" t="s">
+      <x:c r="D189" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F184" s="2" t="s">
+      <x:c r="E189" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G184" s="2" t="s">
+      <x:c r="F189" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H184" s="2" t="s">
+      <x:c r="G189" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I184" s="2" t="s">
+      <x:c r="H189" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J184" s="2" t="s">
+      <x:c r="I189" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="J189" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A184:J184"/>
+    <x:mergeCell ref="A189:J189"/>
   </x:mergeCells>
 </x:worksheet>
 </file>