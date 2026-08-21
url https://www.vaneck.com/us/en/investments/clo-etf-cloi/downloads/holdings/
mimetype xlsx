--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e0f0c71074419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304a305c59b64dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20260730" sheetId="1" r:id="R081f1117e1d549ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20260820" sheetId="1" r:id="R04ac2e036f7548b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1705" uniqueCount="952">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1651" uniqueCount="950">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -55,2847 +55,2841 @@
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 2026-22 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZWBNK65</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>63,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$63,703,863.25</x:t>
+    <x:t>$63,984,776.34</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.16%</x:t>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021Y5W778</x:t>
   </x:si>
   <x:si>
-    <x:t>46,300,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>50,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,744,068.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Sona Us Clo 1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021CJSPW9</x:t>
   </x:si>
   <x:si>
     <x:t>4.950</x:t>
   </x:si>
   <x:si>
     <x:t>38,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,701,286.59</x:t>
+    <x:t>$38,838,357.25</x:t>
   </x:si>
   <x:si>
     <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQW8</x:t>
   </x:si>
   <x:si>
     <x:t>5.460</x:t>
   </x:si>
   <x:si>
     <x:t>37,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,083,559.10</x:t>
+    <x:t>$37,210,028.34</x:t>
   </x:si>
   <x:si>
     <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Vi Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4XMKT9</x:t>
   </x:si>
   <x:si>
     <x:t>5.206</x:t>
   </x:si>
   <x:si>
     <x:t>36,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,508,899.22</x:t>
+    <x:t>$36,617,136.04</x:t>
   </x:si>
   <x:si>
     <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 6 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0208VCY93</x:t>
   </x:si>
   <x:si>
+    <x:t>4.980</x:t>
+  </x:si>
+  <x:si>
     <x:t>34,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,287,270.41</x:t>
-[...2 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>$35,370,423.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean Trails Clo Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZG6SDW6</x:t>
   </x:si>
   <x:si>
     <x:t>5.135</x:t>
   </x:si>
   <x:si>
     <x:t>35,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,102,417.42</x:t>
-[...2 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>$35,276,864.54</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 38 L</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CSZ35</x:t>
   </x:si>
   <x:si>
     <x:t>5.129</x:t>
   </x:si>
   <x:si>
     <x:t>26,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,742,606.17</x:t>
+    <x:t>$26,870,313.32</x:t>
   </x:si>
   <x:si>
     <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 64 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6CQP12</x:t>
   </x:si>
   <x:si>
     <x:t>5.434</x:t>
   </x:si>
   <x:si>
     <x:t>25,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,113,307.66</x:t>
+    <x:t>$25,180,699.55</x:t>
   </x:si>
   <x:si>
     <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 42 L</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CP2G7</x:t>
   </x:si>
   <x:si>
     <x:t>4.308</x:t>
   </x:si>
   <x:si>
     <x:t>22,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,550,758.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>$22,652,259.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Sagard-Halseypoint Clo 10 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X7RWBK7</x:t>
   </x:si>
   <x:si>
     <x:t>5.679</x:t>
   </x:si>
   <x:si>
     <x:t>22,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,151,412.87</x:t>
+    <x:t>$22,244,851.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 36 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WNJ4B93</x:t>
   </x:si>
   <x:si>
     <x:t>5.903</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,075,627.22</x:t>
+    <x:t>$22,174,320.03</x:t>
   </x:si>
   <x:si>
     <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Park Blue Clo 2022-Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023K775S4</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,046,612.21</x:t>
+    <x:t>5.009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,111,227.07</x:t>
   </x:si>
   <x:si>
     <x:t>Diameter Capital Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023C821L2</x:t>
   </x:si>
   <x:si>
+    <x:t>4.959</x:t>
+  </x:si>
+  <x:si>
     <x:t>21,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,537,005.15</x:t>
+    <x:t>$21,624,483.76</x:t>
   </x:si>
   <x:si>
     <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Rock Clo Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SH21RR4</x:t>
   </x:si>
   <x:si>
     <x:t>5.266</x:t>
   </x:si>
   <x:si>
     <x:t>21,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,054,398.47</x:t>
+    <x:t>$21,118,379.29</x:t>
   </x:si>
   <x:si>
     <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRF7WV3</x:t>
   </x:si>
   <x:si>
     <x:t>5.483</x:t>
   </x:si>
   <x:si>
     <x:t>20,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,110,722.33</x:t>
-[...2 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>$20,206,533.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Us Clo 2025-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y66P6N8</x:t>
   </x:si>
   <x:si>
     <x:t>5.071</x:t>
   </x:si>
   <x:si>
     <x:t>18,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,780,801.32</x:t>
+    <x:t>$18,842,611.43</x:t>
   </x:si>
   <x:si>
     <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Street Clo Ltd Iii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022LGNG49</x:t>
   </x:si>
   <x:si>
+    <x:t>5.010</x:t>
+  </x:si>
+  <x:si>
     <x:t>18,325,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,341,344.37</x:t>
+    <x:t>$18,438,862.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Bridge Street Clo I Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023C87Z78</x:t>
   </x:si>
   <x:si>
+    <x:t>5.024</x:t>
+  </x:si>
+  <x:si>
     <x:t>18,270,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,307,563.73</x:t>
+    <x:t>$18,390,507.70</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4S0QD9</x:t>
   </x:si>
   <x:si>
     <x:t>5.479</x:t>
   </x:si>
   <x:si>
     <x:t>17,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,053,177.19</x:t>
+    <x:t>$17,097,859.53</x:t>
   </x:si>
   <x:si>
     <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Four Us Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y5QZRP6</x:t>
   </x:si>
   <x:si>
     <x:t>5.029</x:t>
   </x:si>
   <x:si>
     <x:t>16,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,820,273.01</x:t>
+    <x:t>$16,883,717.08</x:t>
   </x:si>
   <x:si>
     <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Clo 2020-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RVB14Y3</x:t>
   </x:si>
   <x:si>
     <x:t>5.183</x:t>
   </x:si>
   <x:si>
     <x:t>16,665,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,741,437.56</x:t>
+    <x:t>$16,787,178.04</x:t>
   </x:si>
   <x:si>
     <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Loan Funding Vi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023165J90</x:t>
   </x:si>
   <x:si>
     <x:t>16,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,566,917.18</x:t>
+    <x:t>$16,631,542.66</x:t>
   </x:si>
   <x:si>
     <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Ozlm Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RB95P24</x:t>
   </x:si>
   <x:si>
     <x:t>5.953</x:t>
   </x:si>
   <x:si>
     <x:t>16,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,486,331.25</x:t>
+    <x:t>$16,546,052.46</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R72KND0</x:t>
   </x:si>
   <x:si>
     <x:t>6.679</x:t>
   </x:si>
   <x:si>
     <x:t>15,862,457</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,883,666.37</x:t>
+    <x:t>$15,928,856.49</x:t>
   </x:si>
   <x:si>
     <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 37 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SCYNSK0</x:t>
   </x:si>
   <x:si>
     <x:t>5.529</x:t>
   </x:si>
   <x:si>
     <x:t>15,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,746,284.70</x:t>
+    <x:t>$15,831,659.30</x:t>
   </x:si>
   <x:si>
     <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Arini Us Clo Vii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022NQCWM2</x:t>
   </x:si>
   <x:si>
     <x:t>4.991</x:t>
   </x:si>
   <x:si>
     <x:t>15,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,064,467.34</x:t>
+    <x:t>$15,151,633.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238MD4T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,110,440.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.98%</x:t>
   </x:si>
   <x:si>
-    <x:t>Anchorage Capital Clo 32 Ltd</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Cqs Us Clo 2025-4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02386TG75</x:t>
   </x:si>
   <x:si>
+    <x:t>4.999</x:t>
+  </x:si>
+  <x:si>
     <x:t>14,810,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,841,737.83</x:t>
+    <x:t>$14,886,635.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XG3KDH3</x:t>
   </x:si>
   <x:si>
     <x:t>6.853</x:t>
   </x:si>
   <x:si>
     <x:t>14,475,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,536,500.92</x:t>
+    <x:t>$14,590,978.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Sagard-Halseypoint Clo 8 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R0ZR822</x:t>
   </x:si>
   <x:si>
+    <x:t>5.233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,575,331.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lcm 39 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB5WZX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,351,054.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/19/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XRVD218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,180,639.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5XGQX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,962,866.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2021-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QYHYKX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,600,333.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lcm 40 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R0PKF25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,319,972.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X7RWBL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,130,618.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R3YX861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,093,800.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xviii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VVRTYG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,855,158.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSTB426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,742,552.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rad Clo 23 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XF21V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,602,886.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2021-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WYBC4P7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,587,297.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Capital Clo 2019-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RZTPMX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,419,162.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitebox Clo Iv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022Q0WJ61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,296,278.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generate Clo 22 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VRPSMP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,124,651.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2022-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NQ56966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,067,541.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia Cent Clo 34 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRG7R63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,053,933.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R9K56M2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,608,051.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WN3NFT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,593,902.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sycamore Tree Clo 2021-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QJ5H4K0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,068,008.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arini Us Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XP34KN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,063,392.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0R83Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,055,622.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symphony Clo 42 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0223HGQG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,673,240.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2017-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NCKRF98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,649,055.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011MN8LY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,510,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,581,938.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2022-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WN40DL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,574,652.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo 2025r-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RF66173</x:t>
+  </x:si>
+  <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
-    <x:t>14,500,000</x:t>
-[...430 lines deleted...]
-  <x:si>
     <x:t>10,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,322,214.74</x:t>
+    <x:t>$10,215,392.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Generate Clo 9 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QVSZJ41</x:t>
   </x:si>
   <x:si>
     <x:t>10,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,037,374.03</x:t>
+    <x:t>$10,079,876.09</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2024-1 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021WNZ3M0</x:t>
   </x:si>
   <x:si>
     <x:t>4.981</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,029,724.03</x:t>
+    <x:t>$10,071,966.09</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02188R8D8</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,022,610.43</x:t>
+    <x:t>5.052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,051,651.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2020-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q6JJYT7</x:t>
   </x:si>
   <x:si>
     <x:t>6.852</x:t>
   </x:si>
   <x:si>
     <x:t>10,130,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,992,252.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>$10,033,877.86</x:t>
   </x:si>
   <x:si>
     <x:t>Columbia Cent Clo 32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5YNLF8</x:t>
   </x:si>
   <x:si>
     <x:t>5.875</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,987,205.76</x:t>
+    <x:t>$10,021,507.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Post Clo Ix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0249ZM123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,002,500.00</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean Trails Clo Xi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RRPTH96</x:t>
   </x:si>
   <x:si>
     <x:t>5.279</x:t>
   </x:si>
   <x:si>
     <x:t>9,800,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,831,749.42</x:t>
+    <x:t>$9,872,522.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Tcw Clo 2019-1 Amr Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/16/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01224WHX4</x:t>
   </x:si>
   <x:si>
+    <x:t>5.691</x:t>
+  </x:si>
+  <x:si>
     <x:t>9,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,281,562.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$9,195,433.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxviii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S0SWCR4</x:t>
   </x:si>
   <x:si>
     <x:t>5.779</x:t>
   </x:si>
   <x:si>
     <x:t>9,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,024,030.63</x:t>
+    <x:t>$9,059,957.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XM4BPR6</x:t>
   </x:si>
   <x:si>
     <x:t>5.329</x:t>
   </x:si>
   <x:si>
     <x:t>8,779,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,811,749.22</x:t>
+    <x:t>$8,832,166.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Sona Us Clo 2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022K9JKK4</x:t>
   </x:si>
   <x:si>
+    <x:t>5.025</x:t>
+  </x:si>
+  <x:si>
     <x:t>8,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,790,302.52</x:t>
+    <x:t>$8,827,324.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RN4W8G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,705,412.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>Rockford Tower Clo 2020-1 Ltd</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Bridge Street Clo Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZT45167</x:t>
   </x:si>
   <x:si>
     <x:t>8,550,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,578,218.45</x:t>
+    <x:t>$8,607,820.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4Q6</x:t>
   </x:si>
   <x:si>
     <x:t>5.169</x:t>
   </x:si>
   <x:si>
     <x:t>8,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,548,535.59</x:t>
+    <x:t>$8,573,371.51</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022GLDRZ7</x:t>
   </x:si>
   <x:si>
     <x:t>8,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,007,962.88</x:t>
+    <x:t>$8,029,598.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 17 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S83Z165</x:t>
   </x:si>
   <x:si>
     <x:t>5.250</x:t>
   </x:si>
   <x:si>
     <x:t>7,875,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,903,546.36</x:t>
+    <x:t>$7,926,880.28</x:t>
   </x:si>
   <x:si>
     <x:t>Wellfleet Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WGCRZ25</x:t>
   </x:si>
   <x:si>
     <x:t>4.418</x:t>
   </x:si>
   <x:si>
     <x:t>7,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,785,639.16</x:t>
+    <x:t>$7,810,346.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012Y72MT9</x:t>
   </x:si>
   <x:si>
     <x:t>7.272</x:t>
   </x:si>
   <x:si>
     <x:t>7,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,266,784.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$7,299,084.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R72KNH6</x:t>
   </x:si>
   <x:si>
     <x:t>6.979</x:t>
   </x:si>
   <x:si>
     <x:t>7,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,029,388.82</x:t>
+    <x:t>$7,056,410.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 11 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023WFY5H5</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,001,785.00</x:t>
+    <x:t>$7,032,203.02</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01247STY3</x:t>
   </x:si>
   <x:si>
     <x:t>6,780,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,515,055.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$6,690,659.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRF7WT6</x:t>
   </x:si>
   <x:si>
     <x:t>5.103</x:t>
   </x:si>
   <x:si>
     <x:t>6,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,229,751.08</x:t>
+    <x:t>$6,239,471.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 67 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022CLY9G9</x:t>
   </x:si>
   <x:si>
     <x:t>4.998</x:t>
   </x:si>
   <x:si>
     <x:t>6,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,027,822.00</x:t>
+    <x:t>$6,050,367.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Us Clo 2021-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R3LBJN0</x:t>
   </x:si>
   <x:si>
     <x:t>4.979</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,018,306.42</x:t>
+    <x:t>$6,042,536.66</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2021-2 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X70HJ71</x:t>
   </x:si>
   <x:si>
-    <x:t>5.275</x:t>
-[...2 lines deleted...]
-    <x:t>$6,017,540.42</x:t>
+    <x:t>$6,035,580.65</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S55T071</x:t>
   </x:si>
   <x:si>
     <x:t>5,950,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,959,447.03</x:t>
+    <x:t>$5,993,534.81</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 54 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0116RXBM5</x:t>
   </x:si>
   <x:si>
     <x:t>5,900,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,918,783.47</x:t>
+    <x:t>$5,935,947.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brant Point Clo 2024-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0241N7YZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,811,550.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Columbia Cent Clo 31 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RPYN3W0</x:t>
   </x:si>
   <x:si>
     <x:t>4.207</x:t>
   </x:si>
   <x:si>
     <x:t>5,740,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,759,776.61</x:t>
-[...2 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$5,786,907.90</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xix</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022G5ZWJ5</x:t>
   </x:si>
   <x:si>
+    <x:t>4.952</x:t>
+  </x:si>
+  <x:si>
     <x:t>5,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,627,689.48</x:t>
+    <x:t>$5,644,183.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Us Clo 2024-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02313S217</x:t>
   </x:si>
   <x:si>
+    <x:t>5.203</x:t>
+  </x:si>
+  <x:si>
     <x:t>5,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,521,361.24</x:t>
+    <x:t>$5,538,175.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Fort Washington Clo 2019-1</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q0BB174</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,519,320.05</x:t>
-[...11 lines deleted...]
-    <x:t>$5,510,320.21</x:t>
+    <x:t>$5,535,655.26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WGCRZ43</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,378,378.76</x:t>
+    <x:t>$5,402,901.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG01RZTPMT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,330,583.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R0KYHY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,312,614.76</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dryden 95 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SLLQC66</x:t>
   </x:si>
   <x:si>
     <x:t>6.692</x:t>
   </x:si>
   <x:si>
-    <x:t>5,275,000</x:t>
-[...47 lines deleted...]
-    <x:t>$5,214,155.95</x:t>
+    <x:t>$5,261,305.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Park Blue Clo 2024-V Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N0T70X0</x:t>
   </x:si>
   <x:si>
     <x:t>5.290</x:t>
   </x:si>
   <x:si>
     <x:t>5,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,105,986.08</x:t>
+    <x:t>$5,119,740.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Point Clo 9 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TRLQB06</x:t>
   </x:si>
   <x:si>
     <x:t>5.829</x:t>
   </x:si>
   <x:si>
     <x:t>5,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,026,641.07</x:t>
+    <x:t>$5,042,117.08</x:t>
   </x:si>
   <x:si>
     <x:t>Bbam Us Clo Iv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022XBHSN7</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,015,828.25</x:t>
+    <x:t>4.882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,035,083.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 5 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0227DXRS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,026,250.54</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02386TGB0</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,015,585.00</x:t>
-[...11 lines deleted...]
-    <x:t>$5,013,705.10</x:t>
+    <x:t>5.629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,017,020.54</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RR037G3</x:t>
   </x:si>
   <x:si>
     <x:t>5.703</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,988,690.51</x:t>
+    <x:t>$5,008,948.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022VCDJV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,973,113.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Menlo Clo Iv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZZVK4D9</x:t>
   </x:si>
   <x:si>
     <x:t>4,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,576,816.66</x:t>
+    <x:t>$4,590,242.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S2WWRF3</x:t>
   </x:si>
   <x:si>
     <x:t>5.533</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,514,971.52</x:t>
+    <x:t>$4,537,038.23</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QY0JC24</x:t>
   </x:si>
   <x:si>
     <x:t>5.729</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,509,738.31</x:t>
+    <x:t>$4,523,262.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZT45149</x:t>
   </x:si>
   <x:si>
     <x:t>4.989</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,506,860.16</x:t>
+    <x:t>$4,518,172.99</x:t>
   </x:si>
   <x:si>
     <x:t>Tcw Clo 2020-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RBC2445</x:t>
   </x:si>
   <x:si>
     <x:t>4,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,224,644.50</x:t>
+    <x:t>$4,236,971.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Rock Clo V Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Z2DT4T9</x:t>
   </x:si>
   <x:si>
     <x:t>4,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,024,712.28</x:t>
+    <x:t>$4,045,153.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023DYV2Q5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,008,003.23</x:t>
+    <x:t>4.984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,029,383.93</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T0PM068</x:t>
   </x:si>
   <x:si>
     <x:t>4.917</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,000,783.20</x:t>
+    <x:t>$4,013,394.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02118H169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,641,149.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 66 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YT42PN1</x:t>
   </x:si>
   <x:si>
-    <x:t>5.549</x:t>
+    <x:t>5.641</x:t>
   </x:si>
   <x:si>
     <x:t>3,600,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,647,870.25</x:t>
-[...20 lines deleted...]
-    <x:t>$3,593,671.58</x:t>
+    <x:t>$3,615,708.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Creeksource 2024-1 Dunes Creek Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R394984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,523,534.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01QB5WZY7</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Trinitas Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/12/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023CYVV00</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,501,732.50</x:t>
+    <x:t>$3,506,774.83</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 41 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VD04Z58</x:t>
   </x:si>
   <x:si>
     <x:t>7.353</x:t>
   </x:si>
   <x:si>
     <x:t>3,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,312,622.46</x:t>
+    <x:t>$3,322,743.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xvii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X1H65Q1</x:t>
   </x:si>
   <x:si>
     <x:t>3,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,213,958.81</x:t>
+    <x:t>$3,227,534.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01224WJ06</x:t>
   </x:si>
   <x:si>
-    <x:t>7.581</x:t>
+    <x:t>7.672</x:t>
   </x:si>
   <x:si>
     <x:t>3,200,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,204,613.80</x:t>
+    <x:t>$3,158,837.09</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 30 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QN9KS75</x:t>
   </x:si>
   <x:si>
     <x:t>3,075,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,082,488.87</x:t>
+    <x:t>$3,091,823.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG022GLDS21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,027,560.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0227DXRW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,026,871.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9JKL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,024,333.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polus Us Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX6PBF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,019,915.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sycamore Tree Clo 2023-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0228Y4XF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,019,300.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Core Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QQXPBF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,015,838.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regatta Xvi Funding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZX066Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,015,741.25</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rockford Tower Clo 2019-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PV7JB08</x:t>
   </x:si>
   <x:si>
     <x:t>5.642</x:t>
   </x:si>
   <x:si>
-    <x:t>3,000,000</x:t>
-[...74 lines deleted...]
-    <x:t>$2,995,352.64</x:t>
+    <x:t>$3,003,508.52</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YCKGYN9</x:t>
   </x:si>
   <x:si>
     <x:t>5.410</x:t>
   </x:si>
   <x:si>
     <x:t>2,900,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,905,166.09</x:t>
+    <x:t>$2,916,206.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xx</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YDPJPB6</x:t>
   </x:si>
   <x:si>
-    <x:t>4.959</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2,680,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,683,036.63</x:t>
+    <x:t>$2,686,764.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Aimco Clo 24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TR6LW80</x:t>
   </x:si>
   <x:si>
     <x:t>4.417</x:t>
   </x:si>
   <x:si>
     <x:t>2,650,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,664,020.45</x:t>
+    <x:t>$2,674,992.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023C87ZC2</x:t>
   </x:si>
   <x:si>
+    <x:t>5.744</x:t>
+  </x:si>
+  <x:si>
     <x:t>2,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,516,175.08</x:t>
+    <x:t>$2,531,037.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2024-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0238QDKQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,513,427.66</x:t>
+    <x:t>5.722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,522,062.28</x:t>
   </x:si>
   <x:si>
     <x:t>Harvest Us Clo 2023-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZL0WSN5</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,506,100.40</x:t>
+    <x:t>$2,517,388.82</x:t>
   </x:si>
   <x:si>
     <x:t>Icg Us Clo 2026-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023NY2ZV7</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,500,625.00</x:t>
+    <x:t>$2,503,325.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRG7R72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,317,162.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01224WHW5</x:t>
   </x:si>
   <x:si>
-    <x:t>4.948</x:t>
-[...17 lines deleted...]
-    <x:t>$2,306,120.60</x:t>
+    <x:t>$2,305,747.59</x:t>
   </x:si>
   <x:si>
     <x:t>Wise Clo 2023-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WNMP9Q9</x:t>
   </x:si>
   <x:si>
     <x:t>5.647</x:t>
   </x:si>
   <x:si>
     <x:t>2,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,262,543.16</x:t>
-[...11 lines deleted...]
-    <x:t>$2,155,369.60</x:t>
+    <x:t>$2,269,331.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitebox Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PZW0ZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,115,447.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sound Point Clo Xxxi Ltd</x:t>
-[...26 lines deleted...]
-    <x:t>$2,108,766.31</x:t>
+    <x:t>Cbamr 2017-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022MH52F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,031,305.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palmer Square Clo 2023-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TQRQV73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,026,788.21</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxiii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XK387M9</x:t>
   </x:si>
   <x:si>
     <x:t>10.659</x:t>
   </x:si>
   <x:si>
-    <x:t>2,000,000</x:t>
-[...23 lines deleted...]
-    <x:t>$2,013,740.80</x:t>
+    <x:t>$2,025,401.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcw Clo 2023-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VL8WPS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,020,161.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 15 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VFRRYT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,018,026.89</x:t>
   </x:si>
   <x:si>
     <x:t>Madison Park Funding Lxiii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TZH3DC4</x:t>
   </x:si>
   <x:si>
     <x:t>4.288</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,010,009.61</x:t>
+    <x:t>$2,017,799.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF2B4C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,016,559.22</x:t>
   </x:si>
   <x:si>
     <x:t>Thl Credit Wind River 2017-3 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W90PR74</x:t>
   </x:si>
   <x:si>
     <x:t>4.867</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,009,454.20</x:t>
-[...32 lines deleted...]
-    <x:t>$2,008,042.81</x:t>
+    <x:t>$2,016,161.28</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SH21RS3</x:t>
   </x:si>
   <x:si>
-    <x:t>5.641</x:t>
-[...2 lines deleted...]
-    <x:t>$2,005,912.14</x:t>
+    <x:t>$2,012,590.89</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02386TG84</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,004,404.00</x:t>
+    <x:t>5.179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,010,399.22</x:t>
   </x:si>
   <x:si>
     <x:t>Barings Clo Ltd 2024-I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0208W55G4</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,003,151.47</x:t>
+    <x:t>$2,009,099.55</x:t>
   </x:si>
   <x:si>
     <x:t>Polus Us Clo Ii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6DHMR9</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,998,504.81</x:t>
-[...11 lines deleted...]
-    <x:t>$1,817,854.80</x:t>
+    <x:t>$2,008,327.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X70HJ80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,755,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,769,882.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01X70HJ80</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BBG0228Y4XG6</x:t>
   </x:si>
   <x:si>
     <x:t>5.125</x:t>
   </x:si>
   <x:si>
     <x:t>1,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,752,093.13</x:t>
+    <x:t>$1,759,193.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R3LV7F3</x:t>
   </x:si>
   <x:si>
     <x:t>1,725,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,732,463.63</x:t>
+    <x:t>$1,739,240.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hps Loan Management 2023-18 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VT8KMW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,525,017.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022Q0WJD3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,500,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>7.756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,519,328.22</x:t>
   </x:si>
   <x:si>
     <x:t>Aimco Clo Series 2018-B</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02171GLR2</x:t>
   </x:si>
   <x:si>
     <x:t>8.080</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,510,363.91</x:t>
-[...11 lines deleted...]
-    <x:t>$1,506,263.61</x:t>
+    <x:t>$1,517,265.66</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 10 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/24/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S1ST182</x:t>
   </x:si>
   <x:si>
-    <x:t>5.225</x:t>
-[...2 lines deleted...]
-    <x:t>$1,502,574.19</x:t>
+    <x:t>$1,507,075.65</x:t>
   </x:si>
   <x:si>
     <x:t>Rr 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023NXJR49</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,500,382.50</x:t>
+    <x:t>$1,505,246.21</x:t>
   </x:si>
   <x:si>
     <x:t>Rr 27 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XJ3GRM8</x:t>
   </x:si>
   <x:si>
     <x:t>7.423</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,485,832.56</x:t>
+    <x:t>$1,495,228.12</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023DYV2R4</x:t>
   </x:si>
   <x:si>
+    <x:t>5.214</x:t>
+  </x:si>
+  <x:si>
     <x:t>1,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,402,898.12</x:t>
+    <x:t>$1,406,239.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>Octagon 71 Ltd</x:t>
-[...11 lines deleted...]
-    <x:t>$1,268,397.18</x:t>
+    <x:t>Halseypoint Clo 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF453M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,211,590.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>Halseypoint Clo 7 Ltd</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Carlyle Us Clo 2021-7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SQZPY63</x:t>
   </x:si>
   <x:si>
     <x:t>4.428</x:t>
   </x:si>
   <x:si>
     <x:t>1,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,152,723.06</x:t>
+    <x:t>$1,156,450.45</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011MN8LX0</x:t>
   </x:si>
   <x:si>
     <x:t>7.341</x:t>
   </x:si>
   <x:si>
     <x:t>1,100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,103,595.10</x:t>
+    <x:t>$1,106,461.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 104 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PJHT2P2</x:t>
   </x:si>
   <x:si>
     <x:t>5.242</x:t>
   </x:si>
   <x:si>
     <x:t>1,075,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,087,028.66</x:t>
+    <x:t>$1,076,186.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 54 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022H4LRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,596.14</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 32 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022QSP6G5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,000,000</x:t>
-[...2 lines deleted...]
-    <x:t>$1,009,108.16</x:t>
+    <x:t>8.338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,013,879.09</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022XBHST1</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,008,285.31</x:t>
-[...14 lines deleted...]
-    <x:t>$1,006,107.55</x:t>
+    <x:t>7.632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,642.53</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02118H114</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,005,580.56</x:t>
+    <x:t>$1,007,590.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2023-1 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VC46JL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,478.33</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S83Z156</x:t>
   </x:si>
   <x:si>
-    <x:t>5.203</x:t>
-[...2 lines deleted...]
-    <x:t>$1,003,808.05</x:t>
+    <x:t>$1,006,627.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegro Clo Xv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S9H5PG2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,159.11</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxiii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112K8TL4</x:t>
   </x:si>
   <x:si>
     <x:t>4.628</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,003,401.25</x:t>
-[...14 lines deleted...]
-    <x:t>$1,002,999.91</x:t>
+    <x:t>$1,005,937.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halseypoint Clo 4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023S9ZBN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,231.63</x:t>
   </x:si>
   <x:si>
     <x:t>Madison Park Funding Lxvii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023CS52P9</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,001,227.61</x:t>
-[...20 lines deleted...]
-    <x:t>$1,000,308.41</x:t>
+    <x:t>5.289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,004,279.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 61 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024DN6SN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,250.00</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 27 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R6M2S28</x:t>
   </x:si>
   <x:si>
     <x:t>5.503</x:t>
   </x:si>
   <x:si>
-    <x:t>$957,955.61</x:t>
+    <x:t>$966,530.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01S2WWRH1</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Kkr Clo 24 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011N52DT7</x:t>
   </x:si>
   <x:si>
     <x:t>5.379</x:t>
   </x:si>
   <x:si>
     <x:t>654,738</x:t>
   </x:si>
   <x:si>
-    <x:t>$656,511.07</x:t>
+    <x:t>$658,273.61</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Xii Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PV7RV05</x:t>
   </x:si>
   <x:si>
     <x:t>5.133</x:t>
   </x:si>
   <x:si>
     <x:t>500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$501,271.32</x:t>
+    <x:t>$502,802.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 64 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KDHTN29</x:t>
   </x:si>
   <x:si>
     <x:t>4.961</x:t>
   </x:si>
   <x:si>
     <x:t>97,370</x:t>
   </x:si>
   <x:si>
-    <x:t>$97,646.75</x:t>
+    <x:t>$97,899.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo 2018-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV7BZR3</x:t>
   </x:si>
   <x:si>
     <x:t>82,886</x:t>
   </x:si>
   <x:si>
-    <x:t>$83,089.71</x:t>
+    <x:t>$83,299.72</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>4,057,895</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>8,437,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,437,241.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-15,158,048.81</x:t>
-[...2 lines deleted...]
-    <x:t>-0.99%</x:t>
+    <x:t>$-14,021,808.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2923,56 +2917,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1983a92ae4614639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R31fcd1fb07064a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R081f1117e1d549ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7585a1718abc438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R536403302b124d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04ac2e036f7548b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J189"/>
+  <x:dimension ref="A1:J183"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
@@ -3212,98 +3206,98 @@
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J10" s="1" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
@@ -3436,5587 +3430,5395 @@
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J27" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J55" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J59" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J65" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J86" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J100" s="1" t="s">
         <x:v>555</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J123" s="1" t="s">
         <x:v>666</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="F144" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G144" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="H144" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="I144" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J144" s="1" t="s">
         <x:v>758</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J145" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J146" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J153" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J155" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J157" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="F159" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G159" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
-      <x:c r="D159" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E159" s="1" t="s">
+      <x:c r="H159" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="I159" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J159" s="1" t="s">
         <x:v>816</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J160" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J161" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J162" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J163" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J164" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J165" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J166" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="I167" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J167" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:10" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="I168" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J168" s="1" t="s">
         <x:v>859</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:10" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J169" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:10" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J170" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:10" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J171" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:10" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J172" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:10" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J173" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:10" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J174" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:10" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J175" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:10" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J176" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>913</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:10" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="I177" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J177" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>920</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:10" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G178" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="I178" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J178" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:10" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G179" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="H179" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="I179" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J179" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>934</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:10" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="D180" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="E180" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F180" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G180" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="H180" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="I180" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J180" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>934</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:10" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D181" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E181" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F181" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="G181" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="H181" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="I181" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J181" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:10" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D182" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E182" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F182" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="G182" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="H182" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="I182" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J182" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:10" ht="15" customHeight="1">
-      <x:c r="A183" s="1">
-[...130 lines deleted...]
-      <x:c r="B187" s="1" t="s">
+      <x:c r="A183" s="2" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="B183" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C187" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="B189" s="2" t="s">
+      <x:c r="C183" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C189" s="2" t="s">
+      <x:c r="D183" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D189" s="2" t="s">
+      <x:c r="E183" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E189" s="2" t="s">
+      <x:c r="F183" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F189" s="2" t="s">
+      <x:c r="G183" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G189" s="2" t="s">
+      <x:c r="H183" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H189" s="2" t="s">
+      <x:c r="I183" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I189" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="J189" s="2" t="s">
+      <x:c r="J183" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A189:J189"/>
+    <x:mergeCell ref="A183:J183"/>
   </x:mergeCells>
 </x:worksheet>
 </file>