--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,2895 +1,2823 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304a305c59b64dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc050cde972814ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20260820" sheetId="1" r:id="R04ac2e036f7548b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOI_asof_20260909" sheetId="1" r:id="R2b171d093a544232"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1651" uniqueCount="950">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1624" uniqueCount="926">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022VCDJV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,825,585.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Anchorage Capital Clo 2026-22 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZWBNK65</x:t>
   </x:si>
   <x:si>
+    <x:t>4.959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,196,762.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sona Us Clo 1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021CJSPW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,010,573.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5XGQW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,326,667.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regatta Vi Funding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4XMKT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,771,334.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 6 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0208VCY93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,667,833.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ocean Trails Clo Xv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZG6SDW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,298,807.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 38 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S4CSZ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,952,831.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octagon 64 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V6CQP12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,249,818.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 42 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S4CP2G7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,714,290.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagard-Halseypoint Clo 10 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X7RWBK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,295,253.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 36 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WNJ4B93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,236,693.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Park Blue Clo 2022-Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023K775S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,172,362.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diameter Capital Clo 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C821L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,706,422.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Rock Clo Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SH21RR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,179,671.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WRF7WV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,250,937.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Us Clo 2025-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/18/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y66P6N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,926,315.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Market Street Clo Ltd Iii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LGNG49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,483,619.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridge Street Clo I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C87Z78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,270,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,447,954.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S4S0QD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,146,073.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital Four Us Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y5QZRP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,921,773.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2020-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RVB14Y3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,665,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,833,189.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Loan Funding Vi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023165J90</x:t>
+  </x:si>
+  <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...122 lines deleted...]
-    <x:t>BBG01ZG6SDW6</x:t>
+    <x:t>16,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,679,537.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ozlm Xiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RB95P24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,594,533.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R72KND0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,862,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,971,961.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 37 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCYNSK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,855,671.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arini Us Clo Vii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022NQCWM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,174,100.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238MD4T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,151,852.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 2025-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02386TG75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,810,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,927,561.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XG3KDH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,475,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,630,333.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagard-Halseypoint Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R0ZR822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,615,674.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lcm 39 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB5WZX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,396,142.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/19/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XRVD218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,237,471.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5XGQX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,990,426.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2021-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QYHYKX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,638,884.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lcm 40 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R0PKF25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,359,208.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X7RWBL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,172,357.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R3YX861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,115,002.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSTB426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,850,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,795,280.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rad Clo 23 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XF21V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,653,123.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2021-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WYBC4P7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,612,412.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Capital Clo 2019-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RZTPMX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,456,267.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitebox Clo Iv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022Q0WJ61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,342,077.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generate Clo 22 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VRPSMP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,161,011.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia Cent Clo 34 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRG7R63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,089,866.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R9K56M2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,640,369.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WN3NFT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,626,946.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arini Us Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XP34KN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,119,267.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sycamore Tree Clo 2021-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QJ5H4K0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,097,301.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0R83Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,088,517.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symphony Clo 42 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0223HGQG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,694,461.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2017-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NCKRF98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,677,977.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011MN8LY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,510,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,613,171.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2022-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WN40DL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,604,002.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo 2025r-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RF66173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,244,876.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generate Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QVSZJ41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,107,636.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2024-1 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021WNZ3M0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,095,252.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02188R8D8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,079,439.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia Cent Clo 32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5YNLF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,054,136.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2020-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q6JJYT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,130,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,044,137.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Post Clo Ix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0249ZM123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,002,550.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ocean Trails Clo Xi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RRPTH96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,898,560.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcw Clo 2019-1 Amr Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/16/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01224WHX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,220,416.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxviii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S0SWCR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,096,633.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XM4BPR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,779,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,859,870.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sona Us Clo 2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9JKK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,850,761.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RN4W8G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,732,377.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridge Street Clo Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZT45167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,653,391.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WYBC4Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,597,164.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022GLDRZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,088,780.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 17 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/28/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S83Z165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,875,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,949,225.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wellfleet Clo 2021-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WGCRZ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,832,466.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012Y72MT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,331,421.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R72KNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,082,335.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 11 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023WFY5H5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,047,800.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01247STY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,780,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,719,368.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WRF7WT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,264,781.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 67 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022CLY9G9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,072,841.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Us Clo 2021-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R3LBJN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,061,127.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2021-2 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X70HJ71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,052,864.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/18/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S55T071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,999,369.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octagon 54 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0116RXBM5</x:t>
   </x:si>
   <x:si>
     <x:t>5.135</x:t>
   </x:si>
   <x:si>
-    <x:t>35,000,000</x:t>
-[...185 lines deleted...]
-    <x:t>BBG01Y66P6N8</x:t>
+    <x:t>5,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,952,393.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brant Point Clo 2024-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0241N7YZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,832,192.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Columbia Cent Clo 31 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RPYN3W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,740,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,796,652.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022G5ZWJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,653,529.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Us Clo 2024-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02313S217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,553,754.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fort Washington Clo 2019-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0BB174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,551,293.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WGCRZ43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,428,153.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RZTPMT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,344,645.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R0KYHY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,275,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,326,819.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 95 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SLLQC66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,281,252.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Point Clo 9 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TRLQB06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,056,931.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02386TGB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,045,932.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bbam Us Clo Iv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XBHSN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,043,095.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 5 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0227DXRS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,039,400.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RR037G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,028,419.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Menlo Clo Iv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZZVK4D9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,602,507.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S2WWRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,540,089.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/18/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QY0JC24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,536,223.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZT45149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,534,700.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcw Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RBC2445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,248,777.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Rock Clo V Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Z2DT4T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,057,407.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023DYV2Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,034,486.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T0PM068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,028,082.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02118H169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,661,753.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octagon 66 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YT42PN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,620,808.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Creeksource 2024-1 Dunes Creek Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R394984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,533,777.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023CYVV00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,516,537.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lcm 41 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VD04Z58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,332,439.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xvii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1H65Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,240,773.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01224WJ06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,172,959.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 30 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QN9KS75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,100,764.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022GLDS21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,040,552.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9JKL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,033,581.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polus Us Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX6PBF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,031,791.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regatta Xvi Funding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZX066Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,030,269.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0227DXRW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,029,547.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sycamore Tree Clo 2023-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0228Y4XF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,027,312.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Core Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QQXPBF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,024,460.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2019-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PV7JB08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,013,603.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YCKGYN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,924,452.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xx</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YDPJPB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,680,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,700,802.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aimco Clo 24 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/19/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TR6LW80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,684,163.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C87ZC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,538,718.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2024-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238QDKQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,535,457.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harvest Us Clo 2023-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZL0WSN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,527,338.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icg Us Clo 2026-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023NY2ZV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,509,160.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRG7R72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,323,656.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01224WHW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,311,724.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wise Clo 2023-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WNMP9Q9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,279,243.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitebox Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PZW0ZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,124,579.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cbamr 2017-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022MH52F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,043,417.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XK387M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,035,112.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palmer Square Clo 2023-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TQRQV73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,032,694.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 15 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VFRRYT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,028,849.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madison Park Funding Lxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TZH3DC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,027,135.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcw Clo 2023-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VL8WPS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,023,828.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF2B4C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,023,370.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SH21RS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,018,991.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polus Us Clo Ii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V6DHMR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,017,854.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02386TG84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,016,145.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barings Clo Ltd 2024-I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0208W55G4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,014,806.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rr 14 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024SB0RS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,000,500.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X70HJ80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,755,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,774,887.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0228Y4XG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,764,270.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R3LV7F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,725,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,743,433.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022Q0WJD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,525,800.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aimco Clo Series 2018-B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02171GLR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,523,896.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hps Loan Management 2023-18 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VT8KMW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,522,023.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rr 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023NXJR49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,511,529.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 10 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/24/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S1ST182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,511,384.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rr 27 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XJ3GRM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,510,351.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Post Clo 2018-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024SD3HW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,501,125.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023DYV2R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,410,298.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halseypoint Clo 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF453M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,216,255.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlyle Us Clo 2021-7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SQZPY63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,159,783.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011MN8LX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,109,478.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 104 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PJHT2P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,079,274.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 54 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022H4LRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,931.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 32 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022QSP6G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,018,483.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XBHST1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,016,831.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2023-1 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VC46JL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,199.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02118H114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,718.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S83Z156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,242.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxiii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112K8TL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,816.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halseypoint Clo 4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023S9ZBN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,978.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madison Park Funding Lxvii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023CS52P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,207.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegro Clo Xv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S9H5PG2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,802.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 61 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024DN6SN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,685.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 27 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R6M2S28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$972,693.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 24 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011N52DT7</x:t>
   </x:si>
   <x:si>
     <x:t>5.071</x:t>
   </x:si>
   <x:si>
-    <x:t>18,750,000</x:t>
-[...2383 lines deleted...]
-  <x:si>
     <x:t>654,738</x:t>
   </x:si>
   <x:si>
-    <x:t>$658,273.61</x:t>
+    <x:t>$660,027.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Xii Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PV7RV05</x:t>
   </x:si>
   <x:si>
-    <x:t>5.133</x:t>
+    <x:t>4.853</x:t>
   </x:si>
   <x:si>
     <x:t>500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$502,802.26</x:t>
+    <x:t>$504,148.79</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 64 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KDHTN29</x:t>
   </x:si>
   <x:si>
     <x:t>4.961</x:t>
   </x:si>
   <x:si>
     <x:t>97,370</x:t>
   </x:si>
   <x:si>
-    <x:t>$97,899.51</x:t>
+    <x:t>$98,154.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo 2018-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV7BZR3</x:t>
   </x:si>
   <x:si>
     <x:t>82,886</x:t>
   </x:si>
   <x:si>
-    <x:t>$83,299.72</x:t>
+    <x:t>$83,500.71</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>8,437,242</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>15,636,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,636,897.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-14,021,808.99</x:t>
-[...2 lines deleted...]
-    <x:t>-0.91%</x:t>
+    <x:t>$-13,847,998.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2917,56 +2845,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7585a1718abc438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R536403302b124d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04ac2e036f7548b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ce478836e9049df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd1bc0bce16104c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b171d093a544232" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J183"/>
+  <x:dimension ref="A1:J180"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
@@ -3058,5767 +2986,5671 @@
       <x:c r="A4" s="1">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J4" s="1" t="s">
         <x:v>19</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="C5" s="1" t="s">
+      <x:c r="D5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="D5" s="1" t="s">
+      <x:c r="E5" s="1" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J5" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="H17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="H18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J18" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="H20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J20" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="H22" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="H23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J23" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="H24" s="1" t="s">
+      <x:c r="I24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J24" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="H25" s="1" t="s">
+      <x:c r="I25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="H32" s="1" t="s">
+      <x:c r="I32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="H33" s="1" t="s">
+      <x:c r="I33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="H34" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="H35" s="1" t="s">
+      <x:c r="I35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="H36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="H37" s="1" t="s">
+      <x:c r="I37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J37" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="H38" s="1" t="s">
+      <x:c r="I38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="H39" s="1" t="s">
+      <x:c r="I39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="H40" s="1" t="s">
+      <x:c r="I40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J40" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="H42" s="1" t="s">
+      <x:c r="I42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="H43" s="1" t="s">
+      <x:c r="I43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J43" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="I45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J45" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="I46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="I47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J47" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="I48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J48" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="I49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="H51" s="1" t="s">
+      <x:c r="I51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H54" s="1" t="s">
+      <x:c r="I54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J54" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="H56" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="I58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J58" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="I60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J60" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J65" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="I66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J66" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="H67" s="1" t="s">
+      <x:c r="I67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J67" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="I68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J68" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="H69" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="I71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J71" s="1" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J75" s="1" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J89" s="1" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="I95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J95" s="1" t="s">
         <x:v>539</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="H100" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J105" s="1" t="s">
         <x:v>585</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="H106" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J106" s="1" t="s">
         <x:v>585</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J107" s="1" t="s">
         <x:v>585</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J108" s="1" t="s">
         <x:v>602</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D109" s="1" t="s">
+      <x:c r="I109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J109" s="1" t="s">
         <x:v>608</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="H110" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="H112" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="I112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J112" s="1" t="s">
         <x:v>623</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J113" s="1" t="s">
         <x:v>629</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="H115" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="H123" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J145" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J146" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J153" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J155" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J157" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J159" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J160" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J161" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J162" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J163" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J164" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J165" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J166" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="I167" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J167" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:10" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J168" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:10" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J169" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:10" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J170" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:10" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J171" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:10" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J172" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:10" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J173" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:10" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J174" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:10" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J175" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>903</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:10" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="D176" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="E176" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="F176" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G176" s="1" t="s">
         <x:v>908</x:v>
       </x:c>
-      <x:c r="C176" s="1" t="s">
+      <x:c r="H176" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
-      <x:c r="D176" s="1" t="s">
+      <x:c r="I176" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J176" s="1" t="s">
         <x:v>910</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>913</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:10" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="D177" s="1" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="E177" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F177" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G177" s="1" t="s">
         <x:v>914</x:v>
       </x:c>
-      <x:c r="C177" s="1" t="s">
+      <x:c r="H177" s="1" t="s">
         <x:v>915</x:v>
       </x:c>
-      <x:c r="D177" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I177" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J177" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>910</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:10" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="G178" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="H178" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="I178" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J178" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>920</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:10" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D179" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E179" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F179" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="G179" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H179" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="I179" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J179" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>924</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:10" ht="15" customHeight="1">
-      <x:c r="A180" s="1">
-[...34 lines deleted...]
-      <x:c r="B181" s="1" t="s">
+      <x:c r="A180" s="2" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="B180" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C181" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="B183" s="2" t="s">
+      <x:c r="C180" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C183" s="2" t="s">
+      <x:c r="D180" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D183" s="2" t="s">
+      <x:c r="E180" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E183" s="2" t="s">
+      <x:c r="F180" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F183" s="2" t="s">
+      <x:c r="G180" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G183" s="2" t="s">
+      <x:c r="H180" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H183" s="2" t="s">
+      <x:c r="I180" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I183" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="J183" s="2" t="s">
+      <x:c r="J180" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A183:J183"/>
+    <x:mergeCell ref="A180:J180"/>
   </x:mergeCells>
 </x:worksheet>
 </file>