--- v10 (2026-08-27)
+++ v11 (2026-09-17)
@@ -1,333 +1,351 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b973259455490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f184f40cf364420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260826" sheetId="1" r:id="R9bcad6afe8ee46fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260915" sheetId="1" r:id="R8c4b09c2fcfe414d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="96">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/26/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="102">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>912797WC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024DLZ8M8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>335,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,967.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.35%</x:t>
+  </x:si>
+  <x:si>
     <x:t>912797SA6</x:t>
   </x:si>
   <x:si>
-    <x:t>United States Treasury Bill</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG01XG1J8C5</x:t>
   </x:si>
   <x:si>
     <x:t>300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...8 lines deleted...]
-    <x:t>9.71%</x:t>
+    <x:t>$299,532.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.42%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TM9</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZJ6W136</x:t>
   </x:si>
   <x:si>
-    <x:t>$295,428.67</x:t>
-[...2 lines deleted...]
-    <x:t>9.60%</x:t>
+    <x:t>$295,830.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.30%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SK4</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y0MGWD3</x:t>
   </x:si>
   <x:si>
     <x:t>250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$248,392.19</x:t>
-[...2 lines deleted...]
-    <x:t>8.07%</x:t>
+    <x:t>$248,853.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.83%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UZ8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0226BZH79</x:t>
   </x:si>
   <x:si>
     <x:t>225,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$223,063.02</x:t>
-[...2 lines deleted...]
-    <x:t>7.25%</x:t>
+    <x:t>$223,459.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.03%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VV6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023Z8H1H6</x:t>
   </x:si>
   <x:si>
-    <x:t>$221,209.29</x:t>
-[...8 lines deleted...]
-    <x:t>BBG01WX1MT38</x:t>
+    <x:t>$221,497.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797WD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024M7BMP1</x:t>
   </x:si>
   <x:si>
     <x:t>175,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,876.57</x:t>
-[...2 lines deleted...]
-    <x:t>5.68%</x:t>
+    <x:t>$171,685.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VA2</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022K9VTF7</x:t>
   </x:si>
   <x:si>
     <x:t>170,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$168,291.24</x:t>
-[...2 lines deleted...]
-    <x:t>5.47%</x:t>
+    <x:t>$168,554.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797VJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0234WS6K0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,244.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UG0</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020V17F81</x:t>
   </x:si>
   <x:si>
     <x:t>125,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,735.86</x:t>
-[...2 lines deleted...]
-    <x:t>4.05%</x:t>
+    <x:t>$124,987.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UM7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021Y5W787</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,104.05</x:t>
-[...2 lines deleted...]
-    <x:t>4.03%</x:t>
+    <x:t>$124,329.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VG9</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022Q0QGJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,651.04</x:t>
-[...2 lines deleted...]
-    <x:t>4.02%</x:t>
+    <x:t>$123,835.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VS3</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023C7WHV5</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,279.16</x:t>
-[...2 lines deleted...]
-    <x:t>4.01%</x:t>
+    <x:t>$123,442.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>912797WB9</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02444V9W7</x:t>
   </x:si>
   <x:si>
-    <x:t>$122,798.65</x:t>
-[...2 lines deleted...]
-    <x:t>3.99%</x:t>
+    <x:t>$122,944.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TV9</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02037XBP0</x:t>
   </x:si>
   <x:si>
-    <x:t>$122,706.32</x:t>
+    <x:t>$122,849.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$99,504.10</x:t>
-[...2 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>$99,696.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VT1</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023GCLB36</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,547.99</x:t>
-[...17 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>$98,676.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Cmci Tr Swap</x:t>
   </x:si>
   <x:si>
     <x:t>1,374</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>3081999.98</x:t>
+    <x:t>3186931.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$459,046.44</x:t>
-[...2 lines deleted...]
-    <x:t>14.91%</x:t>
+    <x:t>$132,293.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -355,56 +373,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf2f4824551f481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R60f702848cfb4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9bcad6afe8ee46fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57823b5c248a4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R37c3eba2e7074026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c4b09c2fcfe414d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I22"/>
+  <x:dimension ref="A1:I23"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -503,80 +521,80 @@
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
@@ -590,80 +608,80 @@
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
@@ -706,338 +724,367 @@
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A22" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I22" s="2" t="s">
+      <x:c r="A22" s="1">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A23" s="2" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A22:I22"/>
+    <x:mergeCell ref="A23:I23"/>
   </x:mergeCells>
 </x:worksheet>
 </file>