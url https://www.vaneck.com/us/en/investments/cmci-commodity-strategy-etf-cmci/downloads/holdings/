--- v11 (2026-09-17)
+++ v12 (2026-10-07)
@@ -1,351 +1,360 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f184f40cf364420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb238135d9c044744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260915" sheetId="1" r:id="R8c4b09c2fcfe414d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20261005" sheetId="1" r:id="R53b16a7111d1405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="102">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="105">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>912797WC7</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG024DLZ8M8</x:t>
   </x:si>
   <x:si>
     <x:t>335,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$328,967.36</x:t>
+    <x:t>$329,597.17</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.35%</x:t>
-[...5 lines deleted...]
-    <x:t>BBG01XG1J8C5</x:t>
+    <x:t>10.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797TM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZJ6W136</x:t>
   </x:si>
   <x:si>
     <x:t>300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$299,532.65</x:t>
-[...11 lines deleted...]
-    <x:t>$295,830.17</x:t>
+    <x:t>$296,421.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797WM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0258QQXC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,886.86</x:t>
   </x:si>
   <x:si>
     <x:t>9.30%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SK4</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y0MGWD3</x:t>
   </x:si>
   <x:si>
     <x:t>250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$248,853.34</x:t>
-[...2 lines deleted...]
-    <x:t>7.83%</x:t>
+    <x:t>$249,385.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.89%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UZ8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0226BZH79</x:t>
   </x:si>
   <x:si>
     <x:t>225,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$223,459.92</x:t>
-[...2 lines deleted...]
-    <x:t>7.03%</x:t>
+    <x:t>$223,919.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.08%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VV6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023Z8H1H6</x:t>
   </x:si>
   <x:si>
-    <x:t>$221,497.65</x:t>
-[...2 lines deleted...]
-    <x:t>6.97%</x:t>
+    <x:t>$221,936.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.02%</x:t>
   </x:si>
   <x:si>
     <x:t>912797WD5</x:t>
   </x:si>
   <x:si>
     <x:t>BBG024M7BMP1</x:t>
   </x:si>
   <x:si>
     <x:t>175,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$171,685.14</x:t>
-[...2 lines deleted...]
-    <x:t>5.40%</x:t>
+    <x:t>$172,040.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VA2</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022K9VTF7</x:t>
   </x:si>
   <x:si>
     <x:t>170,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$168,554.59</x:t>
-[...2 lines deleted...]
-    <x:t>5.30%</x:t>
+    <x:t>$168,918.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VJ3</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0234WS6K0</x:t>
   </x:si>
   <x:si>
     <x:t>150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$148,244.54</x:t>
-[...8 lines deleted...]
-    <x:t>BBG020V17F81</x:t>
+    <x:t>$148,559.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Y5W787</x:t>
   </x:si>
   <x:si>
     <x:t>125,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,987.64</x:t>
+    <x:t>$124,597.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797VG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022Q0QGJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,110.43</x:t>
   </x:si>
   <x:si>
     <x:t>3.93%</x:t>
   </x:si>
   <x:si>
-    <x:t>912797UM7</x:t>
-[...5 lines deleted...]
-    <x:t>$124,329.34</x:t>
+    <x:t>912797VS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C7WHV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,695.82</x:t>
   </x:si>
   <x:si>
     <x:t>3.91%</x:t>
   </x:si>
   <x:si>
-    <x:t>912797VG9</x:t>
-[...17 lines deleted...]
-    <x:t>$123,442.33</x:t>
+    <x:t>912797WB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02444V9W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,197.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797TV9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02037XBP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,104.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020V17FG2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,676.23</x:t>
   </x:si>
   <x:si>
     <x:t>3.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>912797WB9</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$99,696.51</x:t>
-[...2 lines deleted...]
-    <x:t>3.14%</x:t>
+    <x:t>$99,905.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VT1</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023GCLB36</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,676.67</x:t>
+    <x:t>$98,884.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797WL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0251768K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,058.60</x:t>
   </x:si>
   <x:si>
     <x:t>3.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Cmci Tr Swap</x:t>
   </x:si>
   <x:si>
     <x:t>1,374</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>3186931.25</x:t>
+    <x:t>3169852.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$132,293.91</x:t>
-[...2 lines deleted...]
-    <x:t>4.16%</x:t>
+    <x:t>$17,609.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -373,56 +382,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57823b5c248a4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R37c3eba2e7074026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c4b09c2fcfe414d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bcb601a7bdf431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Reb330c3472c4459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R53b16a7111d1405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I23"/>
+  <x:dimension ref="A1:I24"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -881,210 +890,239 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E21" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="G22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="H22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I22" s="1" t="s">
+    </x:row>
+    <x:row r="23" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A23" s="1">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A23" s="2" t="s">
+      <x:c r="D23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="B23" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I23" s="2" t="s">
+      <x:c r="G23" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A24" s="2" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H24" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I24" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A23:I23"/>
+    <x:mergeCell ref="A24:I24"/>
   </x:mergeCells>
 </x:worksheet>
 </file>