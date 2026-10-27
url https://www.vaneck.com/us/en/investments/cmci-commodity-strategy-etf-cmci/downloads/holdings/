--- v12 (2026-10-07)
+++ v13 (2026-10-27)
@@ -1,360 +1,360 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb238135d9c044744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b419c17860c43de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20261005" sheetId="1" r:id="R53b16a7111d1405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20261026" sheetId="1" r:id="R98276d4107a843f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="105">
   <x:si>
-    <x:t>Daily Holdings (%)  10/05/2026</x:t>
+    <x:t>Daily Holdings (%)  10/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>912797WC7</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG024DLZ8M8</x:t>
   </x:si>
   <x:si>
     <x:t>335,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$329,597.17</x:t>
+    <x:t>$330,389.14</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.43%</x:t>
+    <x:t>10.45%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TM9</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZJ6W136</x:t>
   </x:si>
   <x:si>
     <x:t>300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$296,421.74</x:t>
-[...2 lines deleted...]
-    <x:t>9.38%</x:t>
+    <x:t>$297,113.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.39%</x:t>
   </x:si>
   <x:si>
     <x:t>912797WM5</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0258QQXC6</x:t>
   </x:si>
   <x:si>
-    <x:t>$293,886.86</x:t>
-[...2 lines deleted...]
-    <x:t>9.30%</x:t>
+    <x:t>$294,585.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.31%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SK4</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y0MGWD3</x:t>
   </x:si>
   <x:si>
     <x:t>250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$249,385.86</x:t>
-[...2 lines deleted...]
-    <x:t>7.89%</x:t>
+    <x:t>$249,946.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.90%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UZ8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0226BZH79</x:t>
   </x:si>
   <x:si>
     <x:t>225,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$223,919.25</x:t>
-[...2 lines deleted...]
-    <x:t>7.08%</x:t>
+    <x:t>$224,438.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.10%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VV6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023Z8H1H6</x:t>
   </x:si>
   <x:si>
-    <x:t>$221,936.25</x:t>
-[...2 lines deleted...]
-    <x:t>7.02%</x:t>
+    <x:t>$222,452.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.03%</x:t>
   </x:si>
   <x:si>
     <x:t>912797WD5</x:t>
   </x:si>
   <x:si>
     <x:t>BBG024M7BMP1</x:t>
   </x:si>
   <x:si>
     <x:t>175,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$172,040.85</x:t>
-[...2 lines deleted...]
-    <x:t>5.44%</x:t>
+    <x:t>$172,444.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VA2</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022K9VTF7</x:t>
   </x:si>
   <x:si>
     <x:t>170,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$168,918.13</x:t>
-[...2 lines deleted...]
-    <x:t>5.34%</x:t>
+    <x:t>$169,312.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VJ3</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0234WS6K0</x:t>
   </x:si>
   <x:si>
     <x:t>150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$148,559.50</x:t>
-[...2 lines deleted...]
-    <x:t>4.70%</x:t>
+    <x:t>$148,912.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UM7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021Y5W787</x:t>
   </x:si>
   <x:si>
     <x:t>125,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,597.27</x:t>
-[...2 lines deleted...]
-    <x:t>3.94%</x:t>
+    <x:t>$124,878.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VG9</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022Q0QGJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,110.43</x:t>
+    <x:t>$124,398.44</x:t>
   </x:si>
   <x:si>
     <x:t>3.93%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VS3</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023C7WHV5</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,695.82</x:t>
-[...2 lines deleted...]
-    <x:t>3.91%</x:t>
+    <x:t>$123,995.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
   </x:si>
   <x:si>
     <x:t>912797WB9</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02444V9W7</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,197.78</x:t>
+    <x:t>$123,487.42</x:t>
   </x:si>
   <x:si>
     <x:t>3.90%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TV9</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02037XBP0</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,104.23</x:t>
+    <x:t>$123,384.75</x:t>
   </x:si>
   <x:si>
     <x:t>912797UD7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020V17FG2</x:t>
   </x:si>
   <x:si>
-    <x:t>$122,676.23</x:t>
-[...8 lines deleted...]
-    <x:t>BBG021GJB4R6</x:t>
+    <x:t>$122,965.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797VT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023GCLB36</x:t>
   </x:si>
   <x:si>
     <x:t>100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$99,905.55</x:t>
-[...11 lines deleted...]
-    <x:t>$98,884.94</x:t>
+    <x:t>$99,116.74</x:t>
   </x:si>
   <x:si>
     <x:t>3.13%</x:t>
   </x:si>
   <x:si>
     <x:t>912797WL7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0251768K3</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,058.60</x:t>
+    <x:t>$98,285.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UE5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021GJB4S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,026.11</x:t>
   </x:si>
   <x:si>
     <x:t>3.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Cmci Tr Swap</x:t>
   </x:si>
   <x:si>
     <x:t>1,374</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>3169852.35</x:t>
+    <x:t>3173264.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,609.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$14,581.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -382,51 +382,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bcb601a7bdf431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Reb330c3472c4459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R53b16a7111d1405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597abf046a774ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7ed71968c801481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R98276d4107a843f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I24"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">