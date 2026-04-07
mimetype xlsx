--- v0 (2026-04-02)
+++ v1 (2026-04-07)
@@ -1,348 +1,345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9202712ef9684d39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c77651aba644f9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260401" sheetId="1" r:id="R6be904bb81274ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260406" sheetId="1" r:id="Re725be481d0f499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="101">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="100">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>912797TY3</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020BMV733</x:t>
   </x:si>
   <x:si>
     <x:t>325,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$320,234.12</x:t>
+    <x:t>$320,385.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>11.54%</x:t>
+    <x:t>11.46%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RG4</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WCQ4BD4</x:t>
   </x:si>
   <x:si>
     <x:t>300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$296,240.58</x:t>
-[...2 lines deleted...]
-    <x:t>10.68%</x:t>
+    <x:t>$296,378.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.60%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SA6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XG1J8C5</x:t>
   </x:si>
   <x:si>
-    <x:t>$294,562.75</x:t>
-[...2 lines deleted...]
-    <x:t>10.62%</x:t>
+    <x:t>$294,675.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.54%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TP2</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZJ6W190</x:t>
   </x:si>
   <x:si>
     <x:t>250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$247,210.70</x:t>
-[...2 lines deleted...]
-    <x:t>8.91%</x:t>
+    <x:t>$247,323.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.85%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TN7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZDC8DQ5</x:t>
   </x:si>
   <x:si>
     <x:t>175,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$173,172.35</x:t>
-[...2 lines deleted...]
-    <x:t>6.24%</x:t>
+    <x:t>$173,251.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RS8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WX1MT38</x:t>
   </x:si>
   <x:si>
-    <x:t>$172,319.04</x:t>
-[...2 lines deleted...]
-    <x:t>6.21%</x:t>
+    <x:t>$172,399.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.17%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SX6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YQ45NL8</x:t>
   </x:si>
   <x:si>
     <x:t>170,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$168,923.64</x:t>
-[...2 lines deleted...]
-    <x:t>6.09%</x:t>
+    <x:t>$169,010.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.05%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TK3</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Z6JJ8C2</x:t>
   </x:si>
   <x:si>
     <x:t>150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$149,606.75</x:t>
-[...2 lines deleted...]
-    <x:t>5.39%</x:t>
+    <x:t>$149,684.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SP3</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y56BT09</x:t>
   </x:si>
   <x:si>
     <x:t>125,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,558.42</x:t>
-[...2 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>$124,623.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
   </x:si>
   <x:si>
     <x:t>912797QX8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VBK92P2</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,124.39</x:t>
-[...2 lines deleted...]
-    <x:t>4.47%</x:t>
+    <x:t>$124,186.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TW7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZZ4GDQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,348.95</x:t>
-[...2 lines deleted...]
-    <x:t>4.45%</x:t>
+    <x:t>$123,401.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TX5</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02037XBS7</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,258.85</x:t>
-[...2 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>$123,315.20</x:t>
   </x:si>
   <x:si>
     <x:t>912797UG0</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020V17F81</x:t>
   </x:si>
   <x:si>
-    <x:t>$122,908.02</x:t>
-[...2 lines deleted...]
-    <x:t>4.43%</x:t>
+    <x:t>$122,965.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>912797QD2</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T8LCHN4</x:t>
   </x:si>
   <x:si>
     <x:t>100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$99,859.03</x:t>
-[...2 lines deleted...]
-    <x:t>3.60%</x:t>
+    <x:t>$99,909.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SV0</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YFVD558</x:t>
   </x:si>
   <x:si>
-    <x:t>$99,507.85</x:t>
-[...2 lines deleted...]
-    <x:t>3.59%</x:t>
+    <x:t>$99,556.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SW8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YKHNF78</x:t>
   </x:si>
   <x:si>
     <x:t>40,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,774.44</x:t>
-[...2 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>$39,795.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RF6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VV08ZZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,608.27</x:t>
+    <x:t>$39,625.16</x:t>
   </x:si>
   <x:si>
     <x:t>Cmci Tr Swap</x:t>
   </x:si>
   <x:si>
     <x:t>1,383</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>2784883.04</x:t>
+    <x:t>2806683.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$55,354.85</x:t>
-[...2 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>$75,384.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -370,51 +367,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e0b2850ce244d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd0dc9efa65c64fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6be904bb81274ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a84475f8b31438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3b2cbd4c68bb4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re725be481d0f499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I23"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -820,259 +817,259 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
+      <x:c r="G21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F22" s="1" t="s">
+      <x:c r="G22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="2" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>