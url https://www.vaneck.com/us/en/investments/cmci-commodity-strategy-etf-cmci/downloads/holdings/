--- v1 (2026-04-07)
+++ v2 (2026-04-27)
@@ -1,345 +1,351 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c77651aba644f9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f51f4542d24017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260406" sheetId="1" r:id="Re725be481d0f499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260424" sheetId="1" r:id="Rd45df31ef011431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="100">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="102">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>912797TY3</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020BMV733</x:t>
   </x:si>
   <x:si>
     <x:t>325,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$320,385.00</x:t>
+    <x:t>$321,054.32</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>11.46%</x:t>
+    <x:t>11.18%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RG4</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WCQ4BD4</x:t>
   </x:si>
   <x:si>
     <x:t>300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$296,378.32</x:t>
-[...2 lines deleted...]
-    <x:t>10.60%</x:t>
+    <x:t>$296,985.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.34%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SA6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XG1J8C5</x:t>
   </x:si>
   <x:si>
-    <x:t>$294,675.25</x:t>
-[...2 lines deleted...]
-    <x:t>10.54%</x:t>
+    <x:t>$295,312.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.28%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TP2</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZJ6W190</x:t>
   </x:si>
   <x:si>
     <x:t>250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$247,323.37</x:t>
-[...2 lines deleted...]
-    <x:t>8.85%</x:t>
+    <x:t>$247,825.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.63%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TN7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZDC8DQ5</x:t>
   </x:si>
   <x:si>
     <x:t>175,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$173,251.17</x:t>
-[...2 lines deleted...]
-    <x:t>6.20%</x:t>
+    <x:t>$173,601.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RS8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WX1MT38</x:t>
   </x:si>
   <x:si>
-    <x:t>$172,399.74</x:t>
-[...2 lines deleted...]
-    <x:t>6.17%</x:t>
+    <x:t>$172,759.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.02%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SX6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YQ45NL8</x:t>
   </x:si>
   <x:si>
     <x:t>170,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$169,010.57</x:t>
-[...2 lines deleted...]
-    <x:t>6.05%</x:t>
+    <x:t>$169,354.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.90%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TK3</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Z6JJ8C2</x:t>
   </x:si>
   <x:si>
     <x:t>150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$149,684.13</x:t>
-[...2 lines deleted...]
-    <x:t>5.35%</x:t>
+    <x:t>$149,985.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SP3</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y56BT09</x:t>
   </x:si>
   <x:si>
     <x:t>125,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,623.96</x:t>
-[...2 lines deleted...]
-    <x:t>4.46%</x:t>
+    <x:t>$124,875.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>912797QX8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VBK92P2</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,186.37</x:t>
-[...2 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>$124,437.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TW7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZZ4GDQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,401.45</x:t>
-[...2 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>$123,656.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TX5</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02037XBS7</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,315.20</x:t>
+    <x:t>$123,566.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UG0</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020V17F81</x:t>
   </x:si>
   <x:si>
-    <x:t>$122,965.33</x:t>
-[...8 lines deleted...]
-    <x:t>BBG01T8LCHN4</x:t>
+    <x:t>$123,224.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797SV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YFVD558</x:t>
   </x:si>
   <x:si>
     <x:t>100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$99,909.88</x:t>
-[...14 lines deleted...]
-    <x:t>3.56%</x:t>
+    <x:t>$99,761.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021GJB4R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,297.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SW8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YKHNF78</x:t>
   </x:si>
   <x:si>
     <x:t>40,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,795.43</x:t>
-[...2 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>$39,876.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RF6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VV08ZZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,625.16</x:t>
+    <x:t>$39,710.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Cmci Tr Swap</x:t>
   </x:si>
   <x:si>
     <x:t>1,383</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>2806683.74</x:t>
+    <x:t>2883411.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$75,384.73</x:t>
-[...2 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>$147,782.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -367,51 +373,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a84475f8b31438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3b2cbd4c68bb4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re725be481d0f499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R917c51b436854528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R005c8afd64004be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd45df31ef011431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I23"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -817,259 +823,259 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>