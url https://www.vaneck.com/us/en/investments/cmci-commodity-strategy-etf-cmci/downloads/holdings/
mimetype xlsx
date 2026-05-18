--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -1,351 +1,345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f51f4542d24017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8103445b925448a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260424" sheetId="1" r:id="Rd45df31ef011431e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260514" sheetId="1" r:id="R118720824ee14662"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="102">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/24/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="100">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>912797TY3</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020BMV733</x:t>
   </x:si>
   <x:si>
     <x:t>325,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$321,054.32</x:t>
+    <x:t>$321,641.13</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>11.18%</x:t>
+    <x:t>10.76%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RG4</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WCQ4BD4</x:t>
   </x:si>
   <x:si>
     <x:t>300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$296,985.78</x:t>
-[...2 lines deleted...]
-    <x:t>10.34%</x:t>
+    <x:t>$297,508.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.95%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SA6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XG1J8C5</x:t>
   </x:si>
   <x:si>
-    <x:t>$295,312.90</x:t>
-[...2 lines deleted...]
-    <x:t>10.28%</x:t>
+    <x:t>$295,848.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.90%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TP2</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZJ6W190</x:t>
   </x:si>
   <x:si>
     <x:t>250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$247,825.00</x:t>
-[...2 lines deleted...]
-    <x:t>8.63%</x:t>
+    <x:t>$248,282.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797SK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y0MGWD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,819.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.22%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TN7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZDC8DQ5</x:t>
   </x:si>
   <x:si>
     <x:t>175,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$173,601.66</x:t>
-[...2 lines deleted...]
-    <x:t>6.04%</x:t>
+    <x:t>$173,919.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RS8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WX1MT38</x:t>
   </x:si>
   <x:si>
-    <x:t>$172,759.64</x:t>
-[...2 lines deleted...]
-    <x:t>6.02%</x:t>
+    <x:t>$173,068.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.79%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SX6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YQ45NL8</x:t>
   </x:si>
   <x:si>
     <x:t>170,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$169,354.00</x:t>
-[...23 lines deleted...]
-    <x:t>BBG01Y56BT09</x:t>
+    <x:t>$169,662.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797QX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VBK92P2</x:t>
   </x:si>
   <x:si>
     <x:t>125,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,875.84</x:t>
-[...14 lines deleted...]
-    <x:t>4.33%</x:t>
+    <x:t>$124,665.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TW7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZZ4GDQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,656.09</x:t>
-[...2 lines deleted...]
-    <x:t>4.31%</x:t>
+    <x:t>$123,876.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TX5</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02037XBS7</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,566.96</x:t>
-[...2 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>$123,792.55</x:t>
   </x:si>
   <x:si>
     <x:t>912797UG0</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020V17F81</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,224.67</x:t>
-[...2 lines deleted...]
-    <x:t>4.29%</x:t>
+    <x:t>$123,437.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Y5W787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,820.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SV0</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YFVD558</x:t>
   </x:si>
   <x:si>
     <x:t>100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$99,761.83</x:t>
-[...2 lines deleted...]
-    <x:t>3.47%</x:t>
+    <x:t>$99,940.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,297.75</x:t>
-[...2 lines deleted...]
-    <x:t>3.42%</x:t>
+    <x:t>$98,468.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SW8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YKHNF78</x:t>
   </x:si>
   <x:si>
     <x:t>40,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,876.28</x:t>
-[...2 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$39,948.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RF6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VV08ZZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,710.23</x:t>
-[...2 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>$39,780.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Cmci Tr Swap</x:t>
   </x:si>
   <x:si>
     <x:t>1,383</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>2883411.92</x:t>
+    <x:t>3003877.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$147,782.55</x:t>
-[...2 lines deleted...]
-    <x:t>5.15%</x:t>
+    <x:t>$167,398.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.60%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -373,51 +367,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R917c51b436854528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R005c8afd64004be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd45df31ef011431e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4dc6d2102a74a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd14c06f6289549eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R118720824ee14662" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I23"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -608,474 +602,474 @@
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E21" s="1" t="s">
+      <x:c r="G21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="G21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="2" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>