--- v3 (2026-05-18)
+++ v4 (2026-06-07)
@@ -1,345 +1,351 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8103445b925448a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e1f9c5ee0e4bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260514" sheetId="1" r:id="R118720824ee14662"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260604" sheetId="1" r:id="Rce5ce63b381a4841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="100">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="102">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>912797TY3</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020BMV733</x:t>
   </x:si>
   <x:si>
     <x:t>325,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$321,641.13</x:t>
+    <x:t>$322,289.39</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.76%</x:t>
+    <x:t>11.05%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RG4</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WCQ4BD4</x:t>
   </x:si>
   <x:si>
     <x:t>300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$297,508.82</x:t>
-[...2 lines deleted...]
-    <x:t>9.95%</x:t>
+    <x:t>$298,134.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.22%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SA6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XG1J8C5</x:t>
   </x:si>
   <x:si>
-    <x:t>$295,848.55</x:t>
-[...2 lines deleted...]
-    <x:t>9.90%</x:t>
+    <x:t>$296,440.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.17%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TP2</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZJ6W190</x:t>
   </x:si>
   <x:si>
     <x:t>250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$248,282.91</x:t>
-[...2 lines deleted...]
-    <x:t>8.30%</x:t>
+    <x:t>$248,797.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.53%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SK4</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y0MGWD3</x:t>
   </x:si>
   <x:si>
-    <x:t>$245,819.49</x:t>
-[...2 lines deleted...]
-    <x:t>8.22%</x:t>
+    <x:t>$246,327.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0226BZH79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,211.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.59%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TN7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZDC8DQ5</x:t>
   </x:si>
   <x:si>
     <x:t>175,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$173,919.63</x:t>
-[...2 lines deleted...]
-    <x:t>5.82%</x:t>
+    <x:t>$174,280.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RS8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WX1MT38</x:t>
   </x:si>
   <x:si>
-    <x:t>$173,068.56</x:t>
-[...8 lines deleted...]
-    <x:t>BBG01YQ45NL8</x:t>
+    <x:t>$173,415.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797VA2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9VTF7</x:t>
   </x:si>
   <x:si>
     <x:t>170,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$169,662.83</x:t>
-[...2 lines deleted...]
-    <x:t>5.67%</x:t>
+    <x:t>$166,888.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
   </x:si>
   <x:si>
     <x:t>912797QX8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VBK92P2</x:t>
   </x:si>
   <x:si>
     <x:t>125,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,665.31</x:t>
-[...2 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>$124,925.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TW7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZZ4GDQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,876.17</x:t>
-[...2 lines deleted...]
-    <x:t>4.14%</x:t>
+    <x:t>$124,134.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TX5</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02037XBS7</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,792.55</x:t>
+    <x:t>$124,045.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UG0</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020V17F81</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,437.54</x:t>
-[...2 lines deleted...]
-    <x:t>4.13%</x:t>
+    <x:t>$123,692.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UM7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021Y5W787</x:t>
   </x:si>
   <x:si>
-    <x:t>$122,820.09</x:t>
-[...8 lines deleted...]
-    <x:t>BBG01YFVD558</x:t>
+    <x:t>$123,074.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$99,940.83</x:t>
-[...20 lines deleted...]
-    <x:t>BBG01YKHNF78</x:t>
+    <x:t>$98,671.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797RF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VV08ZZ1</x:t>
   </x:si>
   <x:si>
     <x:t>40,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,948.66</x:t>
-[...14 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>$39,863.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797SU2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YKHNFB3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,294.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Cmci Tr Swap</x:t>
   </x:si>
   <x:si>
     <x:t>1,383</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>3003877.06</x:t>
+    <x:t>2932428.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$167,398.37</x:t>
-[...2 lines deleted...]
-    <x:t>5.60%</x:t>
+    <x:t>$-29,207.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -367,51 +373,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4dc6d2102a74a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd14c06f6289549eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R118720824ee14662" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31419c07c2bd413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R88933c4aaf504847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce5ce63b381a4841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I23"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -660,80 +666,80 @@
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
@@ -747,329 +753,329 @@
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>