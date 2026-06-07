--- v4 (2026-06-07)
+++ v5 (2026-06-07)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e1f9c5ee0e4bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63a90642faa747e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260604" sheetId="1" r:id="Rce5ce63b381a4841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260604" sheetId="1" r:id="Rf270a7d61920417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="102">
   <x:si>
     <x:t>Daily Holdings (%)  06/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -373,51 +373,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31419c07c2bd413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R88933c4aaf504847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce5ce63b381a4841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d0ed0f0fc74c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R52c38db68d494683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf270a7d61920417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I23"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">