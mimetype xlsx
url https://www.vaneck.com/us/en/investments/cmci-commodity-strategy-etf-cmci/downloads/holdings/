--- v5 (2026-06-07)
+++ v6 (2026-06-27)
@@ -1,351 +1,348 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63a90642faa747e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1640319af640e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260604" sheetId="1" r:id="Rf270a7d61920417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260625" sheetId="1" r:id="Rcd021750571b41c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="102">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="101">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>912797TY3</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020BMV733</x:t>
   </x:si>
   <x:si>
     <x:t>325,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$322,289.39</x:t>
+    <x:t>$322,951.41</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>11.05%</x:t>
+    <x:t>11.74%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RG4</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WCQ4BD4</x:t>
   </x:si>
   <x:si>
     <x:t>300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$298,134.84</x:t>
-[...2 lines deleted...]
-    <x:t>10.22%</x:t>
+    <x:t>$298,765.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.86%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SA6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XG1J8C5</x:t>
   </x:si>
   <x:si>
-    <x:t>$296,440.34</x:t>
-[...2 lines deleted...]
-    <x:t>10.17%</x:t>
+    <x:t>$297,026.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.80%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TP2</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZJ6W190</x:t>
   </x:si>
   <x:si>
     <x:t>250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$248,797.15</x:t>
-[...2 lines deleted...]
-    <x:t>8.53%</x:t>
+    <x:t>$249,330.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.06%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SK4</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y0MGWD3</x:t>
   </x:si>
   <x:si>
-    <x:t>$246,327.19</x:t>
-[...2 lines deleted...]
-    <x:t>8.45%</x:t>
+    <x:t>$246,746.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.97%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UZ8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0226BZH79</x:t>
   </x:si>
   <x:si>
     <x:t>225,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$221,211.19</x:t>
-[...2 lines deleted...]
-    <x:t>7.59%</x:t>
+    <x:t>$221,574.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.06%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TN7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZDC8DQ5</x:t>
   </x:si>
   <x:si>
     <x:t>175,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,280.51</x:t>
-[...2 lines deleted...]
-    <x:t>5.98%</x:t>
+    <x:t>$174,653.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RS8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WX1MT38</x:t>
   </x:si>
   <x:si>
-    <x:t>$173,415.15</x:t>
-[...2 lines deleted...]
-    <x:t>5.95%</x:t>
+    <x:t>$173,771.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VA2</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022K9VTF7</x:t>
   </x:si>
   <x:si>
     <x:t>170,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$166,888.81</x:t>
-[...8 lines deleted...]
-    <x:t>BBG01VBK92P2</x:t>
+    <x:t>$167,153.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797TW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZZ4GDQ0</x:t>
   </x:si>
   <x:si>
     <x:t>125,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,925.14</x:t>
-[...14 lines deleted...]
-    <x:t>4.26%</x:t>
+    <x:t>$124,395.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TX5</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02037XBS7</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,045.60</x:t>
-[...2 lines deleted...]
-    <x:t>4.25%</x:t>
+    <x:t>$124,305.82</x:t>
   </x:si>
   <x:si>
     <x:t>912797UG0</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020V17F81</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,692.78</x:t>
-[...2 lines deleted...]
-    <x:t>4.24%</x:t>
+    <x:t>$123,943.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UM7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021Y5W787</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,074.22</x:t>
-[...2 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>$123,281.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797VG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022Q0QGJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,808.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,671.98</x:t>
-[...2 lines deleted...]
-    <x:t>3.38%</x:t>
+    <x:t>$98,865.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RF6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VV08ZZ1</x:t>
   </x:si>
   <x:si>
     <x:t>40,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,863.85</x:t>
-[...2 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>$39,948.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SU2</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YKHNFB3</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,294.17</x:t>
-[...2 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>$39,356.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Cmci Tr Swap</x:t>
   </x:si>
   <x:si>
-    <x:t>1,383</x:t>
+    <x:t>1,374</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>2932428.35</x:t>
+    <x:t>2750616.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-29,207.37</x:t>
-[...2 lines deleted...]
-    <x:t>-1.00%</x:t>
+    <x:t>$-198,381.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-7.21%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -373,51 +370,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d0ed0f0fc74c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R52c38db68d494683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf270a7d61920417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf32670854cd480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R68f6974132364120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd021750571b41c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I23"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -794,288 +791,288 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
+      <x:c r="G21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F22" s="1" t="s">
+      <x:c r="G22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="2" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>