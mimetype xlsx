--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,348 +1,336 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1640319af640e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412d08d62b67471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260625" sheetId="1" r:id="Rcd021750571b41c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260716" sheetId="1" r:id="R85d7f2d3feab40fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="101">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/25/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="97">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>912797TY3</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020BMV733</x:t>
   </x:si>
   <x:si>
     <x:t>325,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$322,951.41</x:t>
+    <x:t>$323,653.62</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>11.74%</x:t>
+    <x:t>11.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797SA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XG1J8C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,667.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797SK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y0MGWD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,318.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.58%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RG4</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WCQ4BD4</x:t>
   </x:si>
   <x:si>
-    <x:t>300,000</x:t>
-[...17 lines deleted...]
-    <x:t>10.80%</x:t>
+    <x:t>225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,548.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0226BZH79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,101.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.70%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TP2</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZJ6W190</x:t>
   </x:si>
   <x:si>
-    <x:t>250,000</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>175,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,653.56</x:t>
-[...2 lines deleted...]
-    <x:t>6.35%</x:t>
+    <x:t>$174,896.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.07%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RS8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WX1MT38</x:t>
   </x:si>
   <x:si>
-    <x:t>$173,771.82</x:t>
-[...2 lines deleted...]
-    <x:t>6.32%</x:t>
+    <x:t>$174,147.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VA2</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022K9VTF7</x:t>
   </x:si>
   <x:si>
     <x:t>170,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$167,153.45</x:t>
-[...2 lines deleted...]
-    <x:t>6.08%</x:t>
+    <x:t>$167,551.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.81%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TW7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZZ4GDQ0</x:t>
   </x:si>
   <x:si>
     <x:t>125,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,395.42</x:t>
-[...2 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>$124,658.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TX5</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02037XBS7</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,305.82</x:t>
+    <x:t>$124,570.87</x:t>
   </x:si>
   <x:si>
     <x:t>912797UG0</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020V17F81</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,943.12</x:t>
-[...2 lines deleted...]
-    <x:t>4.51%</x:t>
+    <x:t>$124,216.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UM7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021Y5W787</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,281.25</x:t>
-[...2 lines deleted...]
-    <x:t>4.48%</x:t>
+    <x:t>$123,572.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VG9</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022Q0QGJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>$122,808.13</x:t>
-[...2 lines deleted...]
-    <x:t>4.46%</x:t>
+    <x:t>$123,102.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,865.33</x:t>
-[...29 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>$99,075.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797VT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023GCLB36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,102.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797VJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0234WS6K0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,124.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Cmci Tr Swap</x:t>
   </x:si>
   <x:si>
     <x:t>1,374</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>2750616.68</x:t>
+    <x:t>2884304.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-198,381.85</x:t>
-[...2 lines deleted...]
-    <x:t>-7.21%</x:t>
+    <x:t>$184,633.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -370,56 +358,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf32670854cd480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R68f6974132364120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd021750571b41c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7888198c75f84577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R13ad3bb2d3924e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85d7f2d3feab40fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I23"/>
+  <x:dimension ref="A1:I22"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -547,541 +535,512 @@
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A22" s="1">
-[...5 lines deleted...]
-      <x:c r="C22" s="1" t="s">
+      <x:c r="A22" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
-[...43 lines deleted...]
-      <x:c r="I23" s="2" t="s">
+      <x:c r="B22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A23:I23"/>
+    <x:mergeCell ref="A22:I22"/>
   </x:mergeCells>
 </x:worksheet>
 </file>