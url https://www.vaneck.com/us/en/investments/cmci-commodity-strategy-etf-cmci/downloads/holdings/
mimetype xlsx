--- v7 (2026-07-17)
+++ v8 (2026-08-07)
@@ -1,336 +1,351 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412d08d62b67471c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R274bb1171bc94e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260716" sheetId="1" r:id="R85d7f2d3feab40fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260805" sheetId="1" r:id="Radd377edb51f4695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="97">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/16/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="102">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>912797TY3</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020BMV733</x:t>
   </x:si>
   <x:si>
     <x:t>325,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$323,653.62</x:t>
+    <x:t>$324,314.66</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>11.23%</x:t>
+    <x:t>11.13%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SA6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XG1J8C5</x:t>
   </x:si>
   <x:si>
     <x:t>300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$297,667.75</x:t>
-[...2 lines deleted...]
-    <x:t>10.33%</x:t>
+    <x:t>$298,299.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797TM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZJ6W136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,702.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.11%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SK4</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y0MGWD3</x:t>
   </x:si>
   <x:si>
     <x:t>250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$247,318.68</x:t>
-[...8 lines deleted...]
-    <x:t>BBG01WCQ4BD4</x:t>
+    <x:t>$247,839.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0226BZH79</x:t>
   </x:si>
   <x:si>
     <x:t>225,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$224,548.13</x:t>
-[...20 lines deleted...]
-    <x:t>BBG01ZJ6W190</x:t>
+    <x:t>$222,561.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797VV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023Z8H1H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,670.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797RS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WX1MT38</x:t>
   </x:si>
   <x:si>
     <x:t>175,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,896.17</x:t>
-[...14 lines deleted...]
-    <x:t>6.04%</x:t>
+    <x:t>$174,509.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VA2</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022K9VTF7</x:t>
   </x:si>
   <x:si>
     <x:t>170,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$167,551.67</x:t>
-[...2 lines deleted...]
-    <x:t>5.81%</x:t>
+    <x:t>$167,905.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TW7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZZ4GDQ0</x:t>
   </x:si>
   <x:si>
     <x:t>125,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,658.28</x:t>
-[...2 lines deleted...]
-    <x:t>4.32%</x:t>
+    <x:t>$124,913.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TX5</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02037XBS7</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,570.87</x:t>
+    <x:t>$124,826.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UG0</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020V17F81</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,216.39</x:t>
-[...2 lines deleted...]
-    <x:t>4.31%</x:t>
+    <x:t>$124,470.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UM7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021Y5W787</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,572.03</x:t>
-[...2 lines deleted...]
-    <x:t>4.29%</x:t>
+    <x:t>$123,820.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VG9</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022Q0QGJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,102.38</x:t>
-[...2 lines deleted...]
-    <x:t>4.27%</x:t>
+    <x:t>$123,364.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797VS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C7WHV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,981.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$99,075.25</x:t>
-[...2 lines deleted...]
-    <x:t>3.44%</x:t>
+    <x:t>$99,284.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VT1</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023GCLB36</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,102.01</x:t>
-[...2 lines deleted...]
-    <x:t>3.40%</x:t>
+    <x:t>$98,315.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VJ3</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0234WS6K0</x:t>
   </x:si>
   <x:si>
     <x:t>50,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$49,124.03</x:t>
-[...2 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>$49,225.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Cmci Tr Swap</x:t>
   </x:si>
   <x:si>
     <x:t>1,374</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>2884304.65</x:t>
+    <x:t>2917706.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$184,633.50</x:t>
-[...2 lines deleted...]
-    <x:t>6.40%</x:t>
+    <x:t>$-26,890.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -358,56 +373,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7888198c75f84577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R13ad3bb2d3924e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85d7f2d3feab40fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ff9196957ac4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R67a2f02233264ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Radd377edb51f4695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I22"/>
+  <x:dimension ref="A1:I23"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -535,167 +550,167 @@
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F6" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
@@ -750,297 +765,326 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A22" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I22" s="2" t="s">
+      <x:c r="A22" s="1">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A23" s="2" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A22:I22"/>
+    <x:mergeCell ref="A23:I23"/>
   </x:mergeCells>
 </x:worksheet>
 </file>