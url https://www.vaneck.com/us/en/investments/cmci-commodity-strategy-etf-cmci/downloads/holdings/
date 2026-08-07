--- v8 (2026-08-07)
+++ v9 (2026-08-07)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R274bb1171bc94e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9567dca1de44ee9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260805" sheetId="1" r:id="Radd377edb51f4695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260805" sheetId="1" r:id="Rad2b93a7e04a40aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="102">
   <x:si>
     <x:t>Daily Holdings (%)  08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -373,51 +373,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ff9196957ac4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R67a2f02233264ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Radd377edb51f4695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63eef726f7694670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R67f3df7dd964489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad2b93a7e04a40aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I23"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">