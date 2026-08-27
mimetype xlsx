--- v9 (2026-08-07)
+++ v10 (2026-08-27)
@@ -1,351 +1,333 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9567dca1de44ee9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b973259455490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260805" sheetId="1" r:id="Rad2b93a7e04a40aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CMCI_asof_20260826" sheetId="1" r:id="R9bcad6afe8ee46fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="102">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="96">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>912797TY3</x:t>
+    <x:t>912797SA6</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG020BMV733</x:t>
-[...2 lines deleted...]
-    <x:t>325,000</x:t>
+    <x:t>BBG01XG1J8C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$324,314.66</x:t>
+    <x:t>$298,941.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>11.13%</x:t>
-[...14 lines deleted...]
-    <x:t>10.23%</x:t>
+    <x:t>9.71%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TM9</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZJ6W136</x:t>
   </x:si>
   <x:si>
-    <x:t>$294,702.63</x:t>
-[...2 lines deleted...]
-    <x:t>10.11%</x:t>
+    <x:t>$295,428.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.60%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SK4</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y0MGWD3</x:t>
   </x:si>
   <x:si>
     <x:t>250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$247,839.04</x:t>
-[...2 lines deleted...]
-    <x:t>8.50%</x:t>
+    <x:t>$248,392.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.07%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UZ8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0226BZH79</x:t>
   </x:si>
   <x:si>
     <x:t>225,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$222,561.37</x:t>
-[...2 lines deleted...]
-    <x:t>7.63%</x:t>
+    <x:t>$223,063.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VV6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023Z8H1H6</x:t>
   </x:si>
   <x:si>
-    <x:t>$220,670.14</x:t>
-[...2 lines deleted...]
-    <x:t>7.57%</x:t>
+    <x:t>$221,209.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.19%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RS8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WX1MT38</x:t>
   </x:si>
   <x:si>
     <x:t>175,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,509.32</x:t>
-[...2 lines deleted...]
-    <x:t>5.99%</x:t>
+    <x:t>$174,876.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VA2</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022K9VTF7</x:t>
   </x:si>
   <x:si>
     <x:t>170,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$167,905.52</x:t>
-[...8 lines deleted...]
-    <x:t>BBG01ZZ4GDQ0</x:t>
+    <x:t>$168,291.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020V17F81</x:t>
   </x:si>
   <x:si>
     <x:t>125,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,913.59</x:t>
-[...26 lines deleted...]
-    <x:t>4.27%</x:t>
+    <x:t>$124,735.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UM7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021Y5W787</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,820.63</x:t>
-[...2 lines deleted...]
-    <x:t>4.25%</x:t>
+    <x:t>$124,104.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VG9</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022Q0QGJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,364.55</x:t>
-[...2 lines deleted...]
-    <x:t>4.23%</x:t>
+    <x:t>$123,651.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VS3</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023C7WHV5</x:t>
   </x:si>
   <x:si>
-    <x:t>$122,981.42</x:t>
-[...2 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>$123,279.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797WB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02444V9W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,798.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797TV9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02037XBP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,706.32</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>100,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$99,284.01</x:t>
-[...2 lines deleted...]
-    <x:t>3.41%</x:t>
+    <x:t>$99,504.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VT1</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023GCLB36</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,315.40</x:t>
-[...2 lines deleted...]
-    <x:t>3.37%</x:t>
+    <x:t>$98,547.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VJ3</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0234WS6K0</x:t>
   </x:si>
   <x:si>
     <x:t>50,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$49,225.21</x:t>
-[...2 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>$49,344.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Cmci Tr Swap</x:t>
   </x:si>
   <x:si>
     <x:t>1,374</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>2917706.55</x:t>
+    <x:t>3081999.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-26,890.70</x:t>
-[...2 lines deleted...]
-    <x:t>-0.92%</x:t>
+    <x:t>$459,046.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.91%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -373,56 +355,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63eef726f7694670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R67f3df7dd964489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad2b93a7e04a40aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf2f4824551f481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R60f702848cfb4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9bcad6afe8ee46fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I23"/>
+  <x:dimension ref="A1:I22"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -521,80 +503,80 @@
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F5" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="F5" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G5" s="1" t="s">
+      <x:c r="H5" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I5" s="1" t="s">
         <x:v>22</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>25</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
@@ -608,80 +590,80 @@
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
@@ -724,367 +706,338 @@
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="G20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
+      <x:c r="G21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
+    </x:row>
+    <x:row r="22" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A22" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="I21" s="1" t="s">
-[...57 lines deleted...]
-      <x:c r="I23" s="2" t="s">
+      <x:c r="B22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A23:I23"/>
+    <x:mergeCell ref="A22:I22"/>
   </x:mergeCells>
 </x:worksheet>
 </file>