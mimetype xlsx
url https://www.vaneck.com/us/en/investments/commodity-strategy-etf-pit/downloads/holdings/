--- v0 (2026-04-17)
+++ v1 (2026-05-08)
@@ -1,609 +1,678 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b51da2b23804544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86916556150e40f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20260416" sheetId="1" r:id="Rdeb3c6313cc946bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20260507" sheetId="1" r:id="R15fd1f89d0fd406d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="188">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/16/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="211">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>912797UN5</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020PVMGH3</x:t>
   </x:si>
   <x:si>
-    <x:t>69,274,000</x:t>
+    <x:t>87,222,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$68,712,880.60</x:t>
+    <x:t>$86,701,200.05</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>32.32%</x:t>
+    <x:t>36.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797RG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WCQ4BD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,698,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,060,834.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.50%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SX6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YQ45NL8</x:t>
   </x:si>
   <x:si>
-    <x:t>67,050,000</x:t>
-[...35 lines deleted...]
-    <x:t>3.61%</x:t>
+    <x:t>70,063,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,875,143.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.42%</x:t>
   </x:si>
   <x:si>
     <x:t>GCM6</x:t>
   </x:si>
   <x:si>
     <x:t>Gold 100 Oz Futr  Jun26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VM4FSL7</x:t>
   </x:si>
   <x:si>
+    <x:t>81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Future</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38158290.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Jun26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPYL7L0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20998933.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CON6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brent Crude Futr  Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L2CXQP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20612360.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HGN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copper Future     Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108BF2Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17756000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XBM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasoline Rbob Fut Jun26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPY94F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16982784.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wti Crude Future  Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSLLVK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9198070.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPYL7S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9131967.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAM26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Pri Alum Futr Jun26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C7NP6R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8717395.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brent Crude Futr  Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LLNWNP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8654580.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wti Crude Future  Jun26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J6PLY62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8058850.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Live Cattle Futr  Jun26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RJ2T7M3</x:t>
+  </x:si>
+  <x:si>
     <x:t>77</x:t>
   </x:si>
   <x:si>
-    <x:t>Future</x:t>
-[...107 lines deleted...]
-    <x:t>BBG01BPYL7S3</x:t>
+    <x:t>7701540.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Future     Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011X08992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7617100.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wti Crude Future  Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSLLVS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7578900.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LXM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Zinc Future   Jun26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGXDMF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7451728.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XBU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasoline Rbob Fut Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPY9592</x:t>
   </x:si>
   <x:si>
     <x:t>57</x:t>
   </x:si>
   <x:si>
-    <x:t>8051022.00</x:t>
-[...86 lines deleted...]
-    <x:t>6057150.00</x:t>
+    <x:t>7205461.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cattle Feeder Fut Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF2XX82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6957420.00</x:t>
   </x:si>
   <x:si>
     <x:t>QSM6</x:t>
   </x:si>
   <x:si>
     <x:t>Low Su Gasoil G   Jun26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PFBSXZ2</x:t>
   </x:si>
   <x:si>
     <x:t>53</x:t>
   </x:si>
   <x:si>
-    <x:t>5742550.00</x:t>
-[...8 lines deleted...]
-    <x:t>BBG011X08992</x:t>
+    <x:t>5843250.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lean Hogs Future  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VGC3V04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4851000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coffee 'C' Future Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JLQF0W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4176112.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S N6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soybean Future    Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFTQ0F9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3695975.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low Su Gasoil G   Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PZ1GDJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2821700.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soybean Oil Futr  Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KJ7X6X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2657526.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Platinum Future   Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HFY5GW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2165415.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGM26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural Gas Futr  Jun26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005N1T0D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2159820.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C N6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corn Future       Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BXXLQK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1379125.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPM26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Copper Future Jun26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C7NP6Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1003092.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cocoa Future      Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P229NX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>973940.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Tin Future    Jun26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SMKBP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>546590.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GCQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold 100 Oz Futr  Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PZXTQX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>474690.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JON6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fcoj-A Future     Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HQ7H9D5</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>5549110.00</x:t>
-[...173 lines deleted...]
-    <x:t>373905.00</x:t>
+    <x:t>363720.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HON6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPYL7P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305709.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brent Crude Futr  Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBL5L39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>289140.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XBN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasoline Rbob Fut Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPY94Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277704.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGN26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural Gas Futr  Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005N1T099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30230.00</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>5,104,768</x:t>
+    <x:t>2,384,961</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,104,768.28</x:t>
-[...2 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>$2,384,960.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-77</x:t>
   </x:si>
   <x:si>
-    <x:t>$-103.64</x:t>
+    <x:t>$-104.46</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,863,928.56</x:t>
-[...2 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>$8,490,893.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -631,56 +700,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra166bec8efb941d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0921ca87cad24d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdeb3c6313cc946bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a74e55d7cd4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7c7815461eb7490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15fd1f89d0fd406d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I39"/>
+  <x:dimension ref="A1:I44"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -831,982 +900,1127 @@
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A39" s="1">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A40" s="1">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A41" s="1">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D38" s="1" t="s">
+      <x:c r="I41" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A42" s="1">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="I42" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A43" s="1">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H38" s="1" t="s">
+      <x:c r="C43" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="I38" s="1" t="s">
-[...28 lines deleted...]
-      <x:c r="I39" s="2" t="s">
+      <x:c r="E43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A44" s="2" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="B44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A39:I39"/>
+    <x:mergeCell ref="A44:I44"/>
   </x:mergeCells>
 </x:worksheet>
 </file>