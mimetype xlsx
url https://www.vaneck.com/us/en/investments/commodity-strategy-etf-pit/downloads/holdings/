--- v1 (2026-05-08)
+++ v2 (2026-05-28)
@@ -1,678 +1,594 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86916556150e40f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85bb6bcf4b55439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20260507" sheetId="1" r:id="R15fd1f89d0fd406d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20260527" sheetId="1" r:id="Re7642a6d96e845c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="211">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="183">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>912797RG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WCQ4BD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,448,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,752,541.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>37.94%</x:t>
+  </x:si>
+  <x:si>
     <x:t>912797UN5</x:t>
   </x:si>
   <x:si>
-    <x:t>United States Treasury Bill</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG020PVMGH3</x:t>
   </x:si>
   <x:si>
     <x:t>87,222,000</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...23 lines deleted...]
-    <x:t>29.50%</x:t>
+    <x:t>$86,872,627.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33.38%</x:t>
   </x:si>
   <x:si>
     <x:t>912797SX6</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YQ45NL8</x:t>
   </x:si>
   <x:si>
     <x:t>70,063,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,875,143.58</x:t>
-[...14 lines deleted...]
-    <x:t>81</x:t>
+    <x:t>$70,014,327.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,013,767.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,490.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GCQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold 100 Oz Futr  Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PZXTQX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90</x:t>
   </x:si>
   <x:si>
     <x:t>Future</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>38158290.00</x:t>
+    <x:t>40333500.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>HOM6</x:t>
-[...5 lines deleted...]
-    <x:t>BBG01BPYL7L0</x:t>
+    <x:t>HON6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPYL7P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23121352.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brent Crude Futr  Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBL5L39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22232250.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HGN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copper Future     Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108BF2Q6</x:t>
   </x:si>
   <x:si>
     <x:t>131</x:t>
   </x:si>
   <x:si>
-    <x:t>20998933.20</x:t>
-[...8 lines deleted...]
-    <x:t>BBG00L2CXQP3</x:t>
+    <x:t>20763500.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wti Crude Future  Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSLLVK7</x:t>
   </x:si>
   <x:si>
     <x:t>206</x:t>
   </x:si>
   <x:si>
-    <x:t>20612360.00</x:t>
-[...8 lines deleted...]
-    <x:t>BBG0108BF2Q6</x:t>
+    <x:t>18268080.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XBN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasoline Rbob Fut Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPY94Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18162774.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAN26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Pri Alum Futr Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CG81N15</x:t>
   </x:si>
   <x:si>
     <x:t>115</x:t>
   </x:si>
   <x:si>
-    <x:t>17756000.00</x:t>
-[...23 lines deleted...]
-    <x:t>BBG00JSLLVK7</x:t>
+    <x:t>10535552.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPYL7S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10151526.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Future     Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011X08992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10110825.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brent Crude Futr  Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LLNWNP6</x:t>
   </x:si>
   <x:si>
     <x:t>101</x:t>
   </x:si>
   <x:si>
-    <x:t>9198070.00</x:t>
-[...89 lines deleted...]
-    <x:t>7617100.00</x:t>
+    <x:t>9090000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Live Cattle Futr  Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SJ6M400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8439000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LXN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Zinc Future   Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZVWJ3T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8247959.50</x:t>
   </x:si>
   <x:si>
     <x:t>CLU6</x:t>
   </x:si>
   <x:si>
     <x:t>Wti Crude Future  Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JSLLVS9</x:t>
   </x:si>
   <x:si>
-    <x:t>90</x:t>
-[...17 lines deleted...]
-    <x:t>7451728.00</x:t>
+    <x:t>98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8190840.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cattle Feeder Fut Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF2XX82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8156490.00</x:t>
   </x:si>
   <x:si>
     <x:t>XBU6</x:t>
   </x:si>
   <x:si>
     <x:t>Gasoline Rbob Fut Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BPY9592</x:t>
   </x:si>
   <x:si>
-    <x:t>57</x:t>
-[...32 lines deleted...]
-    <x:t>5843250.00</x:t>
+    <x:t>65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7905807.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low Su Gasoil G   Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PPRB4G9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5571450.00</x:t>
   </x:si>
   <x:si>
     <x:t>LHZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Lean Hogs Future  Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VGC3V04</x:t>
   </x:si>
   <x:si>
-    <x:t>147</x:t>
-[...2 lines deleted...]
-    <x:t>4851000.00</x:t>
+    <x:t>163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5149496.00</x:t>
   </x:si>
   <x:si>
     <x:t>KCU6</x:t>
   </x:si>
   <x:si>
     <x:t>Coffee 'C' Future Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLQF0W4</x:t>
   </x:si>
   <x:si>
-    <x:t>42</x:t>
-[...2 lines deleted...]
-    <x:t>4176112.50</x:t>
+    <x:t>50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4914375.00</x:t>
   </x:si>
   <x:si>
     <x:t>S N6</x:t>
   </x:si>
   <x:si>
     <x:t>Soybean Future    Jul26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BFTQ0F9</x:t>
   </x:si>
   <x:si>
-    <x:t>3695975.00</x:t>
+    <x:t>4148375.00</x:t>
   </x:si>
   <x:si>
     <x:t>QSQ6</x:t>
   </x:si>
   <x:si>
     <x:t>Low Su Gasoil G   Aug26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PZ1GDJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>28</x:t>
-[...2 lines deleted...]
-    <x:t>2821700.00</x:t>
+    <x:t>36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3613500.00</x:t>
   </x:si>
   <x:si>
     <x:t>BOQ6</x:t>
   </x:si>
   <x:si>
     <x:t>Soybean Oil Futr  Aug26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KJ7X6X2</x:t>
   </x:si>
   <x:si>
-    <x:t>61</x:t>
-[...2 lines deleted...]
-    <x:t>2657526.00</x:t>
+    <x:t>69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3047040.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGN26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural Gas Futr  Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005N1T099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2537900.00</x:t>
   </x:si>
   <x:si>
     <x:t>PLN6</x:t>
   </x:si>
   <x:si>
     <x:t>Platinum Future   Jul26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HFY5GW4</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>2165415.00</x:t>
-[...14 lines deleted...]
-    <x:t>2159820.00</x:t>
+    <x:t>2024400.00</x:t>
   </x:si>
   <x:si>
     <x:t>C N6</x:t>
   </x:si>
   <x:si>
     <x:t>Corn Future       Jul26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BXXLQK2</x:t>
   </x:si>
   <x:si>
-    <x:t>59</x:t>
-[...17 lines deleted...]
-    <x:t>1003092.75</x:t>
+    <x:t>67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1515875.00</x:t>
   </x:si>
   <x:si>
     <x:t>CCN6</x:t>
   </x:si>
   <x:si>
     <x:t>Cocoa Future      Jul26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01P229NX0</x:t>
   </x:si>
   <x:si>
     <x:t>22</x:t>
   </x:si>
   <x:si>
-    <x:t>973940.00</x:t>
-[...29 lines deleted...]
-    <x:t>474690.00</x:t>
+    <x:t>910800.00</x:t>
   </x:si>
   <x:si>
     <x:t>JON6</x:t>
   </x:si>
   <x:si>
     <x:t>Fcoj-A Future     Jul26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HQ7H9D5</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>363720.00</x:t>
-[...47 lines deleted...]
-    <x:t>30230.00</x:t>
+    <x:t>350910.00</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>2,384,961</x:t>
+    <x:t>12,188,011</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,384,960.65</x:t>
-[...2 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$12,188,011.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-77</x:t>
   </x:si>
   <x:si>
-    <x:t>$-104.46</x:t>
+    <x:t>$-102.85</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,490,893.90</x:t>
-[...2 lines deleted...]
-    <x:t>3.57%</x:t>
+    <x:t>$-7,555,396.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.50%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -700,56 +616,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a74e55d7cd4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7c7815461eb7490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15fd1f89d0fd406d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e4d2878ed024432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R65cd7fddccc2478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7642a6d96e845c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I44"/>
+  <x:dimension ref="A1:I38"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -897,1130 +813,956 @@
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="G7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+    </x:row>
+    <x:row r="38" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A38" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...217 lines deleted...]
-      <x:c r="I44" s="2" t="s">
+      <x:c r="B38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A44:I44"/>
+    <x:mergeCell ref="A38:I38"/>
   </x:mergeCells>
 </x:worksheet>
 </file>