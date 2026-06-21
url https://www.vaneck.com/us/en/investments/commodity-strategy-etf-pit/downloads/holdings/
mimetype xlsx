--- v2 (2026-05-28)
+++ v3 (2026-06-21)
@@ -1,594 +1,570 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85bb6bcf4b55439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554debb5ec4344f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20260527" sheetId="1" r:id="Re7642a6d96e845c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20260617" sheetId="1" r:id="R9149c0f187f446eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="183">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/27/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="175">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>912797RG4</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WCQ4BD4</x:t>
   </x:si>
   <x:si>
-    <x:t>99,448,000</x:t>
+    <x:t>93,103,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,752,541.24</x:t>
+    <x:t>$92,644,340.18</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>37.94%</x:t>
+    <x:t>35.60%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UN5</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020PVMGH3</x:t>
   </x:si>
   <x:si>
-    <x:t>87,222,000</x:t>
-[...44 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>87,724,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,558,585.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797RS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WX1MT38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,841,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,256,736.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.53%</x:t>
   </x:si>
   <x:si>
     <x:t>GCQ6</x:t>
   </x:si>
   <x:si>
     <x:t>Gold 100 Oz Futr  Aug26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PZXTQX7</x:t>
   </x:si>
   <x:si>
-    <x:t>90</x:t>
+    <x:t>94</x:t>
   </x:si>
   <x:si>
     <x:t>Future</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>40333500.00</x:t>
+    <x:t>40931360.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>HON6</x:t>
-[...71 lines deleted...]
-    <x:t>18162774.00</x:t>
+    <x:t>HOQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPYL7S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31521168.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brent Crude Futr  Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LLNWNP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28635880.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HGU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copper Future     Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011K4Z3S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22818587.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XBQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasoline Rbob Fut Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPY9501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17959468.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wti Crude Future  Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSLLVP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16709940.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Future     Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QHQ4QG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10933545.00</x:t>
   </x:si>
   <x:si>
     <x:t>LAN26</x:t>
   </x:si>
   <x:si>
     <x:t>Lme Pri Alum Futr Jul26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CG81N15</x:t>
   </x:si>
   <x:si>
-    <x:t>115</x:t>
-[...11 lines deleted...]
-    <x:t>BBG01BPYL7S3</x:t>
+    <x:t>123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10404174.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cattle Feeder Fut Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF2XX82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9172000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Live Cattle Futr  Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SJ6M400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9070880.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LXN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Zinc Future   Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZVWJ3T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725281.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XBU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasoline Rbob Fut Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPY9592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7891833.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wti Crude Future  Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSLLVS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7608180.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coffee 'C' Future Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JLQF0W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5524200.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lean Hogs Future  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VGC3V04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5032872.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low Su Gasoil G   Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PPRB4G9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4892400.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soybean Future    Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K2PX8N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4197650.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low Su Gasoil G   Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PZ1GDJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3532000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soybean Oil Futr  Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KJ7X6X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3122064.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGQ26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural Gas Futr  Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005N1T062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2801020.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Platinum Future   Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JZ6S9B3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1901130.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C U6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corn Future       Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KJ7XBG0</x:t>
   </x:si>
   <x:si>
     <x:t>70</x:t>
   </x:si>
   <x:si>
-    <x:t>10151526.00</x:t>
-[...245 lines deleted...]
-    <x:t>BBG01P229NX0</x:t>
+    <x:t>1478750.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPN26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Copper Future Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CG81N06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1035108.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cocoa Future      Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q563V55</x:t>
   </x:si>
   <x:si>
     <x:t>22</x:t>
   </x:si>
   <x:si>
-    <x:t>910800.00</x:t>
-[...8 lines deleted...]
-    <x:t>BBG01HQ7H9D5</x:t>
+    <x:t>932140.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Tin Future    Jul26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T59N692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>551610.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fcoj-A Future     Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JLQF152</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>350910.00</x:t>
+    <x:t>324135.00</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>12,188,011</x:t>
+    <x:t>22,753,541</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,188,011.37</x:t>
-[...2 lines deleted...]
-    <x:t>4.68%</x:t>
+    <x:t>$22,753,541.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.74%</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-77</x:t>
   </x:si>
   <x:si>
-    <x:t>$-102.85</x:t>
+    <x:t>$-102.65</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-7,555,396.73</x:t>
-[...2 lines deleted...]
-    <x:t>-3.50%</x:t>
+    <x:t>$-16,974,015.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-6.52%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -616,56 +592,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e4d2878ed024432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R65cd7fddccc2478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7642a6d96e845c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5771da5de70e4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdf1a7bc13d784556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9149c0f187f446eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I38"/>
+  <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -813,956 +789,898 @@
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A36" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
-    </x:row>
-[...83 lines deleted...]
-      <x:c r="I38" s="2" t="s">
+      <x:c r="B36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A38:I38"/>
+    <x:mergeCell ref="A36:I36"/>
   </x:mergeCells>
 </x:worksheet>
 </file>