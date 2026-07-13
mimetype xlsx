--- v3 (2026-06-21)
+++ v4 (2026-07-13)
@@ -1,570 +1,543 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554debb5ec4344f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c5b02633ba4945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20260617" sheetId="1" r:id="R9149c0f187f446eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20260709" sheetId="1" r:id="R95e5ffec59d6457a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="175">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="166">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>912797UJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021BCBPC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,400,146.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>32.82%</x:t>
+  </x:si>
+  <x:si>
     <x:t>912797RG4</x:t>
   </x:si>
   <x:si>
-    <x:t>United States Treasury Bill</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG01WCQ4BD4</x:t>
   </x:si>
   <x:si>
-    <x:t>93,103,000</x:t>
-[...26 lines deleted...]
-    <x:t>33.65%</x:t>
+    <x:t>91,396,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,150,944.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32.73%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RS8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WX1MT38</x:t>
   </x:si>
   <x:si>
-    <x:t>74,841,000</x:t>
-[...5 lines deleted...]
-    <x:t>28.53%</x:t>
+    <x:t>76,445,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,023,384.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.30%</x:t>
   </x:si>
   <x:si>
     <x:t>GCQ6</x:t>
   </x:si>
   <x:si>
     <x:t>Gold 100 Oz Futr  Aug26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PZXTQX7</x:t>
   </x:si>
   <x:si>
-    <x:t>94</x:t>
+    <x:t>99</x:t>
   </x:si>
   <x:si>
     <x:t>Future</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>40931360.00</x:t>
+    <x:t>40993920.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>HOQ6</x:t>
   </x:si>
   <x:si>
     <x:t>Ny Harb Ulsd Fut  Aug26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BPYL7S3</x:t>
   </x:si>
   <x:si>
-    <x:t>240</x:t>
-[...2 lines deleted...]
-    <x:t>31521168.00</x:t>
+    <x:t>255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38251836.00</x:t>
   </x:si>
   <x:si>
     <x:t>COU6</x:t>
   </x:si>
   <x:si>
     <x:t>Brent Crude Futr  Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LLNWNP6</x:t>
   </x:si>
   <x:si>
-    <x:t>364</x:t>
-[...2 lines deleted...]
-    <x:t>28635880.00</x:t>
+    <x:t>389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29680700.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wti Crude Future  Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSLLVS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24374100.00</x:t>
   </x:si>
   <x:si>
     <x:t>HGU6</x:t>
   </x:si>
   <x:si>
     <x:t>Copper Future     Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011K4Z3S0</x:t>
   </x:si>
   <x:si>
-    <x:t>139</x:t>
-[...2 lines deleted...]
-    <x:t>22818587.50</x:t>
+    <x:t>149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23338987.50</x:t>
   </x:si>
   <x:si>
     <x:t>XBQ6</x:t>
   </x:si>
   <x:si>
     <x:t>Gasoline Rbob Fut Aug26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BPY9501</x:t>
   </x:si>
   <x:si>
-    <x:t>152</x:t>
-[...17 lines deleted...]
-    <x:t>16709940.00</x:t>
+    <x:t>162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20675314.80</x:t>
   </x:si>
   <x:si>
     <x:t>SIU6</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Future     Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QHQ4QG6</x:t>
   </x:si>
   <x:si>
-    <x:t>31</x:t>
-[...17 lines deleted...]
-    <x:t>10404174.00</x:t>
+    <x:t>36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10934640.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAQ26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Pri Alum Futr Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CR6LW15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10648545.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low Su Gasoil G   Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PZ1GDJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10205000.00</x:t>
   </x:si>
   <x:si>
     <x:t>FCQ6</x:t>
   </x:si>
   <x:si>
     <x:t>Cattle Feeder Fut Aug26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VF2XX82</x:t>
   </x:si>
   <x:si>
-    <x:t>50</x:t>
-[...2 lines deleted...]
-    <x:t>9172000.00</x:t>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9794125.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LXQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Zinc Future   Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010MLRNV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9421204.00</x:t>
   </x:si>
   <x:si>
     <x:t>LCQ6</x:t>
   </x:si>
   <x:si>
     <x:t>Live Cattle Futr  Aug26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SJ6M400</x:t>
   </x:si>
   <x:si>
+    <x:t>96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9033600.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XBU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasoline Rbob Fut Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPY9592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8910636.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coffee 'C' Future Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JLQF0W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7697287.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lean Hogs Future  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VGC3V04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5555252.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soybean Future    Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K2PX8N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4652112.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soybean Oil Futr  Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KJ7X6X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3272256.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGQ26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural Gas Futr  Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005N1T062</x:t>
+  </x:si>
+  <x:si>
     <x:t>91</x:t>
   </x:si>
   <x:si>
-    <x:t>9070880.00</x:t>
-[...146 lines deleted...]
-    <x:t>2801020.00</x:t>
+    <x:t>2740920.00</x:t>
   </x:si>
   <x:si>
     <x:t>PLV6</x:t>
   </x:si>
   <x:si>
     <x:t>Platinum Future   Oct26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ6S9B3</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>1901130.00</x:t>
+    <x:t>1711605.00</x:t>
   </x:si>
   <x:si>
     <x:t>C U6</x:t>
   </x:si>
   <x:si>
     <x:t>Corn Future       Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KJ7XBG0</x:t>
   </x:si>
   <x:si>
-    <x:t>70</x:t>
-[...11 lines deleted...]
-    <x:t>BBG00CG81N06</x:t>
+    <x:t>72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1553400.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cocoa Future      Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q563V55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1420100.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPQ26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Copper Future Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CR6LVY1</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
-    <x:t>1035108.75</x:t>
-[...23 lines deleted...]
-    <x:t>BBG01T59N692</x:t>
+    <x:t>1011008.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Tin Future    Aug26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TS59HN1</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>551610.00</x:t>
+    <x:t>534780.00</x:t>
   </x:si>
   <x:si>
     <x:t>JOU6</x:t>
   </x:si>
   <x:si>
     <x:t>Fcoj-A Future     Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLQF152</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>324135.00</x:t>
+    <x:t>303555.00</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>22,753,541</x:t>
+    <x:t>29,347,658</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,753,541.24</x:t>
-[...2 lines deleted...]
-    <x:t>8.74%</x:t>
+    <x:t>$29,347,658.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.54%</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-77</x:t>
   </x:si>
   <x:si>
-    <x:t>$-102.65</x:t>
+    <x:t>$-102.63</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-16,974,015.16</x:t>
-[...2 lines deleted...]
-    <x:t>-6.52%</x:t>
+    <x:t>$-9,423,822.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -592,56 +565,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5771da5de70e4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdf1a7bc13d784556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9149c0f187f446eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd63f0b794c784bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R189c2e5896cc4104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95e5ffec59d6457a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I36"/>
+  <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1233,454 +1206,396 @@
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="G33" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A34" s="1">
-[...81 lines deleted...]
-      <x:c r="I36" s="2" t="s">
+      <x:c r="A34" s="2" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A36:I36"/>
+    <x:mergeCell ref="A34:I34"/>
   </x:mergeCells>
 </x:worksheet>
 </file>