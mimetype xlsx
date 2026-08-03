--- v4 (2026-07-13)
+++ v5 (2026-08-03)
@@ -1,543 +1,570 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c5b02633ba4945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6f92d915fe423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20260709" sheetId="1" r:id="R95e5ffec59d6457a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20260731" sheetId="1" r:id="R4ad6bd7127f6487e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="166">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="175">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>912797UJ4</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021BCBPC5</x:t>
   </x:si>
   <x:si>
-    <x:t>92,250,000</x:t>
+    <x:t>123,503,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$91,400,146.88</x:t>
+    <x:t>$122,671,842.10</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>32.82%</x:t>
+    <x:t>39.14%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RG4</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WCQ4BD4</x:t>
   </x:si>
   <x:si>
     <x:t>91,396,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$91,150,944.48</x:t>
-[...2 lines deleted...]
-    <x:t>32.73%</x:t>
+    <x:t>$91,368,619.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.15%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RS8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WX1MT38</x:t>
   </x:si>
   <x:si>
     <x:t>76,445,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$76,023,384.42</x:t>
-[...14 lines deleted...]
-    <x:t>99</x:t>
+    <x:t>$76,205,927.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GCV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold 100 Oz Futr  Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R0FYFC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103</x:t>
   </x:si>
   <x:si>
     <x:t>Future</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>40993920.00</x:t>
+    <x:t>41988980.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>HOQ6</x:t>
-[...41 lines deleted...]
-    <x:t>24374100.00</x:t>
+    <x:t>COV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brent Crude Futr  Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LWHZGY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36403020.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPYL7W8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31478013.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wti Crude Future  Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSLLVW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30477260.00</x:t>
   </x:si>
   <x:si>
     <x:t>HGU6</x:t>
   </x:si>
   <x:si>
     <x:t>Copper Future     Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011K4Z3S0</x:t>
   </x:si>
   <x:si>
-    <x:t>149</x:t>
-[...17 lines deleted...]
-    <x:t>20675314.80</x:t>
+    <x:t>157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25377087.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XBU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasoline Rbob Fut Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPY9592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22496980.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPYL856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15703380.00</x:t>
   </x:si>
   <x:si>
     <x:t>SIU6</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Future     Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QHQ4QG6</x:t>
   </x:si>
   <x:si>
-    <x:t>36</x:t>
-[...32 lines deleted...]
-    <x:t>10205000.00</x:t>
+    <x:t>40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11557200.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAU26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Pri Alum Futr Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CX3X959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11239145.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XBZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasoline Rbob Fut Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPY9654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11139273.60</x:t>
   </x:si>
   <x:si>
     <x:t>FCQ6</x:t>
   </x:si>
   <x:si>
     <x:t>Cattle Feeder Fut Aug26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VF2XX82</x:t>
   </x:si>
   <x:si>
-    <x:t>55</x:t>
-[...41 lines deleted...]
-    <x:t>BBG01BPY9592</x:t>
+    <x:t>59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10266885.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LXU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Zinc Future   Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0118KTWP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9804329.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Live Cattle Futr  Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TQ3GXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9271800.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low Su Gasoil G   Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q883L79</x:t>
   </x:si>
   <x:si>
     <x:t>74</x:t>
   </x:si>
   <x:si>
-    <x:t>8910636.00</x:t>
-[...14 lines deleted...]
-    <x:t>7697287.50</x:t>
+    <x:t>9105700.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coffee 'C' Future Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KTZVKC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7787587.50</x:t>
   </x:si>
   <x:si>
     <x:t>LHZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Lean Hogs Future  Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VGC3V04</x:t>
   </x:si>
   <x:si>
-    <x:t>181</x:t>
-[...47 lines deleted...]
-    <x:t>2740920.00</x:t>
+    <x:t>189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5721408.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S U6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soybean Future    Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K2PX8R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4917150.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low Su Gasoil G   Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R3MZDK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4219925.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soybean Oil Futr  Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KJ7X706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3349548.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGU26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural Gas Futr  Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005N1T035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2692060.00</x:t>
   </x:si>
   <x:si>
     <x:t>PLV6</x:t>
   </x:si>
   <x:si>
     <x:t>Platinum Future   Oct26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ6S9B3</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>1711605.00</x:t>
+    <x:t>1741635.00</x:t>
   </x:si>
   <x:si>
     <x:t>C U6</x:t>
   </x:si>
   <x:si>
     <x:t>Corn Future       Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KJ7XBG0</x:t>
   </x:si>
   <x:si>
-    <x:t>72</x:t>
-[...2 lines deleted...]
-    <x:t>1553400.00</x:t>
+    <x:t>76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1674850.00</x:t>
   </x:si>
   <x:si>
     <x:t>CCU6</x:t>
   </x:si>
   <x:si>
     <x:t>Cocoa Future      Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q563V55</x:t>
   </x:si>
   <x:si>
     <x:t>22</x:t>
   </x:si>
   <x:si>
-    <x:t>1420100.00</x:t>
-[...8 lines deleted...]
-    <x:t>BBG00CR6LVY1</x:t>
+    <x:t>1187340.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPU26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Copper Future Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CX3X940</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
-    <x:t>1011008.25</x:t>
-[...8 lines deleted...]
-    <x:t>BBG01TS59HN1</x:t>
+    <x:t>1037334.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Tin Future    Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VBLVZ36</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>534780.00</x:t>
+    <x:t>551480.00</x:t>
   </x:si>
   <x:si>
     <x:t>JOU6</x:t>
   </x:si>
   <x:si>
     <x:t>Fcoj-A Future     Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLQF152</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>303555.00</x:t>
+    <x:t>325395.00</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>29,347,658</x:t>
+    <x:t>15,890,233</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,347,658.43</x:t>
-[...2 lines deleted...]
-    <x:t>10.54%</x:t>
+    <x:t>$15,890,232.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-77</x:t>
   </x:si>
   <x:si>
-    <x:t>$-102.63</x:t>
+    <x:t>$-103.14</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-9,423,822.08</x:t>
-[...2 lines deleted...]
-    <x:t>-3.38%</x:t>
+    <x:t>$7,271,443.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -565,62 +592,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd63f0b794c784bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R189c2e5896cc4104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95e5ffec59d6457a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a49903a82a44997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R50d49c662baa42c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ad6bd7127f6487e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I34"/>
+  <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -945,657 +972,715 @@
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="G31" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A34" s="1">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-    </x:row>
-[...25 lines deleted...]
-      <x:c r="I34" s="2" t="s">
+      <x:c r="G34" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A35" s="1">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A36" s="2" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="B36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A34:I34"/>
+    <x:mergeCell ref="A36:I36"/>
   </x:mergeCells>
 </x:worksheet>
 </file>