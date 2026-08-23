--- v5 (2026-08-03)
+++ v6 (2026-08-23)
@@ -1,570 +1,606 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6f92d915fe423d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c3c22540924fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20260731" sheetId="1" r:id="R4ad6bd7127f6487e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20260820" sheetId="1" r:id="R5951391979814c65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="175">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="187">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>912797UJ4</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021BCBPC5</x:t>
   </x:si>
   <x:si>
     <x:t>123,503,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$122,671,842.10</x:t>
+    <x:t>$122,903,105.17</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>39.14%</x:t>
-[...14 lines deleted...]
-    <x:t>29.15%</x:t>
+    <x:t>34.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Y5W787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,615,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,715,580.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32.11%</x:t>
   </x:si>
   <x:si>
     <x:t>912797RS8</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WX1MT38</x:t>
   </x:si>
   <x:si>
     <x:t>76,445,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$76,205,927.44</x:t>
-[...2 lines deleted...]
-    <x:t>24.32%</x:t>
+    <x:t>$76,346,083.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,885,970.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797WE3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02444V9G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,020,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,863,326.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,469,340.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>GCV6</x:t>
   </x:si>
   <x:si>
     <x:t>Gold 100 Oz Futr  Oct26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R0FYFC1</x:t>
   </x:si>
   <x:si>
-    <x:t>103</x:t>
+    <x:t>109</x:t>
   </x:si>
   <x:si>
     <x:t>Future</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>41988980.00</x:t>
+    <x:t>49454390.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>COV6</x:t>
-[...26 lines deleted...]
-    <x:t>31478013.00</x:t>
+    <x:t>HOV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPYL7Z5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36553713.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brent Crude Futr  Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M4R5K89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28418730.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HGZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copper Future     Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NM1M00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27427662.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XBV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasoline Rbob Fut Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPY95L8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25276440.00</x:t>
   </x:si>
   <x:si>
     <x:t>CLV6</x:t>
   </x:si>
   <x:si>
     <x:t>Wti Crude Future  Oct26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JSLLVW4</x:t>
   </x:si>
   <x:si>
-    <x:t>374</x:t>
-[...32 lines deleted...]
-    <x:t>22496980.80</x:t>
+    <x:t>266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23096780.00</x:t>
   </x:si>
   <x:si>
     <x:t>HOZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Ny Harb Ulsd Fut  Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BPYL856</x:t>
   </x:si>
   <x:si>
-    <x:t>15703380.00</x:t>
-[...14 lines deleted...]
-    <x:t>11557200.00</x:t>
+    <x:t>18712575.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Future     Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0147CGRQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15842860.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XBZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasoline Rbob Fut Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPY9654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12553926.00</x:t>
   </x:si>
   <x:si>
     <x:t>LAU26</x:t>
   </x:si>
   <x:si>
     <x:t>Lme Pri Alum Futr Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CX3X959</x:t>
   </x:si>
   <x:si>
-    <x:t>141</x:t>
-[...11 lines deleted...]
-    <x:t>BBG01BPY9654</x:t>
+    <x:t>153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12264441.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cattle Feeder Fut Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WXJ8966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10854690.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LXU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Zinc Future   Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0118KTWP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10745339.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSU6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low Su Gasoil G   Sep26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q883L79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10400000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Live Cattle Futr  Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TQ3GXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9417600.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coffee 'C' Future Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KTZVKC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8891100.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lean Hogs Future  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VGC3V04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5688300.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soybean Future    Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFTQ0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5502425.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low Su Gasoil G   Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R3MZDK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4719100.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soybean Oil Futr  Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BXXLQ40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3809022.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGV26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural Gas Futr  Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005N1T008</x:t>
   </x:si>
   <x:si>
     <x:t>104</x:t>
   </x:si>
   <x:si>
-    <x:t>11139273.60</x:t>
-[...149 lines deleted...]
-    <x:t>2692060.00</x:t>
+    <x:t>2870400.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C Z6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corn Future       Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BXXLQR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1988825.00</x:t>
   </x:si>
   <x:si>
     <x:t>PLV6</x:t>
   </x:si>
   <x:si>
     <x:t>Platinum Future   Oct26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ6S9B3</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>1741635.00</x:t>
-[...23 lines deleted...]
-    <x:t>BBG01Q563V55</x:t>
+    <x:t>1931055.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cocoa Future      Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RK77BT8</x:t>
   </x:si>
   <x:si>
     <x:t>22</x:t>
   </x:si>
   <x:si>
-    <x:t>1187340.00</x:t>
+    <x:t>1334080.00</x:t>
   </x:si>
   <x:si>
     <x:t>LPU26</x:t>
   </x:si>
   <x:si>
     <x:t>Lme Copper Future Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CX3X940</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
-    <x:t>1037334.75</x:t>
+    <x:t>1057752.00</x:t>
   </x:si>
   <x:si>
     <x:t>LTU6</x:t>
   </x:si>
   <x:si>
     <x:t>Lme Tin Future    Sep26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VBLVZ36</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>551480.00</x:t>
-[...8 lines deleted...]
-    <x:t>BBG01JLQF152</x:t>
+    <x:t>555430.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fcoj-A Future     Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KDC5Z64</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>325395.00</x:t>
+    <x:t>325500.00</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>15,890,233</x:t>
+    <x:t>8,295,504</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,890,232.64</x:t>
-[...2 lines deleted...]
-    <x:t>5.07%</x:t>
+    <x:t>$8,295,504.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-77</x:t>
   </x:si>
   <x:si>
-    <x:t>$-103.14</x:t>
+    <x:t>$-104.48</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,271,443.87</x:t>
-[...2 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>$21,120,300.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -592,56 +628,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a49903a82a44997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R50d49c662baa42c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ad6bd7127f6487e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc322185dd5467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R33b25d433f4349fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5951391979814c65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I36"/>
+  <x:dimension ref="A1:I39"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -789,898 +825,985 @@
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="G7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A36" s="1">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D35" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A37" s="1">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="I37" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A38" s="1">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H35" s="1" t="s">
+      <x:c r="C38" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="I35" s="1" t="s">
-[...28 lines deleted...]
-      <x:c r="I36" s="2" t="s">
+      <x:c r="E38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A39" s="2" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="B39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A36:I36"/>
+    <x:mergeCell ref="A39:I39"/>
   </x:mergeCells>
 </x:worksheet>
 </file>