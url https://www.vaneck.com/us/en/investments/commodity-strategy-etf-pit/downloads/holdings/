--- v6 (2026-08-23)
+++ v7 (2026-09-13)
@@ -1,606 +1,684 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c3c22540924fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9cebdfcea64454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20260820" sheetId="1" r:id="R5951391979814c65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20260910" sheetId="1" r:id="Raafbbce83fbf4478"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="187">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="213">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>912797WE3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02444V9G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,134,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,856,986.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Y5W787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,746,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,983,891.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.99%</x:t>
+  </x:si>
+  <x:si>
     <x:t>912797UJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>United States Treasury Bill</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG021BCBPC5</x:t>
   </x:si>
   <x:si>
     <x:t>123,503,000</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...77 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>$123,160,247.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.19%</x:t>
   </x:si>
   <x:si>
     <x:t>GCV6</x:t>
   </x:si>
   <x:si>
     <x:t>Gold 100 Oz Futr  Oct26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R0FYFC1</x:t>
   </x:si>
   <x:si>
-    <x:t>109</x:t>
+    <x:t>121</x:t>
   </x:si>
   <x:si>
     <x:t>Future</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>49454390.00</x:t>
+    <x:t>52921770.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>HGZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copper Future     Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NM1M00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31591687.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wti Crude Future  Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSLLVZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30897600.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XBX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasoline Rbob Fut Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPY95W6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24239628.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XBZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasoline Rbob Fut Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPY9654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24004512.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPYL856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23709260.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Feb27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KBJXC89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22653758.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brent Crude Futr  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MFMZ6Y7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19722240.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brent Crude Futr  Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M4R5K89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19265770.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silver Future     Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0147CGRQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19153465.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brent Crude Futr  Feb27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYZP7P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17692070.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAV26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Pri Alum Futr Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D309F59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14761593.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low Su Gasoil G   Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QK4F7D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14007750.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wti Crude Future  Jan27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JVDD4R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13863080.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cattle Feeder Fut Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y5LDK03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13233980.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Zinc Future   Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011N4J369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12518644.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPYL829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12415195.80</x:t>
+  </x:si>
+  <x:si>
     <x:t>HOV6</x:t>
   </x:si>
   <x:si>
     <x:t>Ny Harb Ulsd Fut  Oct26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BPYL7Z5</x:t>
   </x:si>
   <x:si>
-    <x:t>199</x:t>
-[...143 lines deleted...]
-    <x:t>BBG0118KTWP4</x:t>
+    <x:t>58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12320070.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Live Cattle Futr  Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TQ3GXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10455840.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coffee 'C' Future Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KTZVKC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9184781.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soybean Future    Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFTQ0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6794475.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lean Hogs Future  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VGC3V04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6750980.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low Su Gasoil G   Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R3MZDK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5425325.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soybean Oil Futr  Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BXXLQ40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4327446.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGX26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural Gas Futr  Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005N1SZX6</x:t>
   </x:si>
   <x:si>
     <x:t>113</x:t>
   </x:si>
   <x:si>
-    <x:t>10745339.50</x:t>
-[...116 lines deleted...]
-    <x:t>2870400.00</x:t>
+    <x:t>3365140.00</x:t>
   </x:si>
   <x:si>
     <x:t>C Z6</x:t>
   </x:si>
   <x:si>
     <x:t>Corn Future       Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BXXLQR5</x:t>
   </x:si>
   <x:si>
-    <x:t>79</x:t>
-[...2 lines deleted...]
-    <x:t>1988825.00</x:t>
+    <x:t>92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2455250.00</x:t>
   </x:si>
   <x:si>
     <x:t>PLV6</x:t>
   </x:si>
   <x:si>
     <x:t>Platinum Future   Oct26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ6S9B3</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>1931055.00</x:t>
+    <x:t>1891155.00</x:t>
   </x:si>
   <x:si>
     <x:t>CCZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Cocoa Future      Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RK77BT8</x:t>
   </x:si>
   <x:si>
     <x:t>22</x:t>
   </x:si>
   <x:si>
-    <x:t>1334080.00</x:t>
-[...8 lines deleted...]
-    <x:t>BBG00CX3X940</x:t>
+    <x:t>1311640.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPV26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Copper Future Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D309F40</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
-    <x:t>1057752.00</x:t>
-[...8 lines deleted...]
-    <x:t>BBG01VBLVZ36</x:t>
+    <x:t>1070481.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Tin Future    Oct26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VVQCZR8</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>555430.00</x:t>
+    <x:t>541814.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GCZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold 100 Oz Futr  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YMWRPM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>440730.00</x:t>
   </x:si>
   <x:si>
     <x:t>JOX6</x:t>
   </x:si>
   <x:si>
     <x:t>Fcoj-A Future     Nov26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KDC5Z64</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>325500.00</x:t>
+    <x:t>301875.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Live Cattle Futr  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF40LW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87840.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soybean Oil Futr  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BXXLQ77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43152.00</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>8,295,504</x:t>
+    <x:t>13,257,200</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,295,504.27</x:t>
-[...2 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>$13,257,200.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-77</x:t>
   </x:si>
   <x:si>
-    <x:t>$-104.48</x:t>
+    <x:t>$-103.67</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,120,300.50</x:t>
-[...2 lines deleted...]
-    <x:t>-1.19%</x:t>
+    <x:t>$34,558,678.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.91%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -628,56 +706,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc322185dd5467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R33b25d433f4349fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5951391979814c65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bbb9a2bd244f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb3a8efd26cfd43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raafbbce83fbf4478" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I39"/>
+  <x:dimension ref="A1:I44"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -825,985 +903,1130 @@
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A39" s="1">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A40" s="1">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A41" s="1">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D38" s="1" t="s">
+      <x:c r="I41" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A42" s="1">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="I42" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A43" s="1">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H38" s="1" t="s">
+      <x:c r="C43" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="I38" s="1" t="s">
-[...28 lines deleted...]
-      <x:c r="I39" s="2" t="s">
+      <x:c r="E43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A44" s="2" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="B44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H44" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I44" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A39:I39"/>
+    <x:mergeCell ref="A44:I44"/>
   </x:mergeCells>
 </x:worksheet>
 </file>