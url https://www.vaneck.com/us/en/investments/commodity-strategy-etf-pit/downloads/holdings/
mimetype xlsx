--- v7 (2026-09-13)
+++ v8 (2026-10-03)
@@ -1,684 +1,606 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9cebdfcea64454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re472bf4b85e04537" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20260910" sheetId="1" r:id="Raafbbce83fbf4478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20261001" sheetId="1" r:id="Rfbaf6a3076934f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="213">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="187">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>912797WE3</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02444V9G5</x:t>
   </x:si>
   <x:si>
-    <x:t>136,134,000</x:t>
+    <x:t>172,283,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$134,856,986.85</x:t>
+    <x:t>$171,017,843.24</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>30.87%</x:t>
+    <x:t>37.56%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UM7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021Y5W787</x:t>
   </x:si>
   <x:si>
-    <x:t>131,746,000</x:t>
-[...5 lines deleted...]
-    <x:t>29.99%</x:t>
+    <x:t>145,754,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,220,047.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.89%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UJ4</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021BCBPC5</x:t>
   </x:si>
   <x:si>
     <x:t>123,503,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,160,247.07</x:t>
-[...14 lines deleted...]
-    <x:t>121</x:t>
+    <x:t>$123,425,501.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GCZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold 100 Oz Futr  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YMWRPM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128</x:t>
   </x:si>
   <x:si>
     <x:t>Future</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>52921770.00</x:t>
+    <x:t>53789440.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>COZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brent Crude Futr  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MFMZ6Y7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41333240.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>HGZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Copper Future     Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012NM1M00</x:t>
   </x:si>
   <x:si>
-    <x:t>193</x:t>
-[...17 lines deleted...]
-    <x:t>30897600.00</x:t>
+    <x:t>205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33507250.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wti Crude Future  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J6PLYZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30794760.00</x:t>
   </x:si>
   <x:si>
     <x:t>XBX6</x:t>
   </x:si>
   <x:si>
     <x:t>Gasoline Rbob Fut Nov26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BPY95W6</x:t>
   </x:si>
   <x:si>
-    <x:t>180</x:t>
-[...2 lines deleted...]
-    <x:t>24239628.00</x:t>
+    <x:t>192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27438566.40</x:t>
   </x:si>
   <x:si>
     <x:t>XBZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Gasoline Rbob Fut Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BPY9654</x:t>
   </x:si>
   <x:si>
-    <x:t>189</x:t>
-[...2 lines deleted...]
-    <x:t>24004512.00</x:t>
+    <x:t>201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26785621.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPYL829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24955392.00</x:t>
   </x:si>
   <x:si>
     <x:t>HOZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Ny Harb Ulsd Fut  Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BPYL856</x:t>
   </x:si>
   <x:si>
-    <x:t>122</x:t>
-[...2 lines deleted...]
-    <x:t>23709260.40</x:t>
+    <x:t>24141465.60</x:t>
   </x:si>
   <x:si>
     <x:t>HOG7</x:t>
   </x:si>
   <x:si>
     <x:t>Ny Harb Ulsd Fut  Feb27</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KBJXC89</x:t>
   </x:si>
   <x:si>
-    <x:t>124</x:t>
-[...32 lines deleted...]
-    <x:t>19265770.00</x:t>
+    <x:t>130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23308740.00</x:t>
   </x:si>
   <x:si>
     <x:t>SIZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Future     Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0147CGRQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>59</x:t>
-[...2 lines deleted...]
-    <x:t>19153465.00</x:t>
+    <x:t>65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19881875.00</x:t>
   </x:si>
   <x:si>
     <x:t>COG7</x:t>
   </x:si>
   <x:si>
     <x:t>Brent Crude Futr  Feb27</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYZP7P6</x:t>
   </x:si>
   <x:si>
-    <x:t>187</x:t>
-[...29 lines deleted...]
-    <x:t>14007750.00</x:t>
+    <x:t>199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18980620.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAX26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Pri Alum Futr Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DDR0220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15004464.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low Su Gasoil G   Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QTZK0D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14800250.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cattle Feeder Fut Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y5LDK03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14799400.00</x:t>
   </x:si>
   <x:si>
     <x:t>CLF7</x:t>
   </x:si>
   <x:si>
     <x:t>Wti Crude Future  Jan27</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JVDD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>154</x:t>
-[...77 lines deleted...]
-    <x:t>10455840.00</x:t>
+    <x:t>160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14201600.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LXX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Zinc Future   Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120CXMK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12639476.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Live Cattle Futr  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF40LW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11248272.00</x:t>
   </x:si>
   <x:si>
     <x:t>KCZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Coffee 'C' Future Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KTZVKC3</x:t>
   </x:si>
   <x:si>
-    <x:t>85</x:t>
-[...2 lines deleted...]
-    <x:t>9184781.25</x:t>
+    <x:t>91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9836531.25</x:t>
   </x:si>
   <x:si>
     <x:t>S X6</x:t>
   </x:si>
   <x:si>
     <x:t>Soybean Future    Nov26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BFTQ0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>102</x:t>
-[...2 lines deleted...]
-    <x:t>6794475.00</x:t>
+    <x:t>108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6933600.00</x:t>
   </x:si>
   <x:si>
     <x:t>LHZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Lean Hogs Future  Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VGC3V04</x:t>
   </x:si>
   <x:si>
-    <x:t>227</x:t>
-[...2 lines deleted...]
-    <x:t>6750980.00</x:t>
+    <x:t>239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6589708.00</x:t>
   </x:si>
   <x:si>
     <x:t>QSZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Low Su Gasoil G   Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R3MZDK9</x:t>
   </x:si>
   <x:si>
     <x:t>41</x:t>
   </x:si>
   <x:si>
-    <x:t>5425325.00</x:t>
-[...14 lines deleted...]
-    <x:t>4327446.00</x:t>
+    <x:t>5476575.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soybean Oil Futr  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BXXLQ77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4366224.00</x:t>
   </x:si>
   <x:si>
     <x:t>NGX26</x:t>
   </x:si>
   <x:si>
     <x:t>Natural Gas Futr  Nov26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005N1SZX6</x:t>
   </x:si>
   <x:si>
-    <x:t>113</x:t>
-[...2 lines deleted...]
-    <x:t>3365140.00</x:t>
+    <x:t>119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3530730.00</x:t>
   </x:si>
   <x:si>
     <x:t>C Z6</x:t>
   </x:si>
   <x:si>
     <x:t>Corn Future       Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BXXLQR5</x:t>
   </x:si>
   <x:si>
-    <x:t>92</x:t>
-[...11 lines deleted...]
-    <x:t>BBG01JZ6S9B3</x:t>
+    <x:t>98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2461025.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Platinum Future   Jan27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L5H6PC4</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>1891155.00</x:t>
+    <x:t>1808940.00</x:t>
   </x:si>
   <x:si>
     <x:t>CCZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Cocoa Future      Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RK77BT8</x:t>
   </x:si>
   <x:si>
     <x:t>22</x:t>
   </x:si>
   <x:si>
-    <x:t>1311640.00</x:t>
-[...8 lines deleted...]
-    <x:t>BBG00D309F40</x:t>
+    <x:t>1183820.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPX26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Copper Future Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DDR0211</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
-    <x:t>1070481.00</x:t>
-[...8 lines deleted...]
-    <x:t>BBG01VVQCZR8</x:t>
+    <x:t>1070957.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lme Tin Future    Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WGCC279</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>541814.20</x:t>
-[...14 lines deleted...]
-    <x:t>440730.00</x:t>
+    <x:t>543623.90</x:t>
   </x:si>
   <x:si>
     <x:t>JOX6</x:t>
   </x:si>
   <x:si>
     <x:t>Fcoj-A Future     Nov26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KDC5Z64</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>301875.00</x:t>
-[...23 lines deleted...]
-    <x:t>43152.00</x:t>
+    <x:t>297570.00</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>13,257,200</x:t>
+    <x:t>1,579,301</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,257,200.13</x:t>
-[...2 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>$1,579,301.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-77</x:t>
   </x:si>
   <x:si>
-    <x:t>$-103.67</x:t>
+    <x:t>$-101.25</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,558,678.07</x:t>
-[...2 lines deleted...]
-    <x:t>7.91%</x:t>
+    <x:t>$14,126,937.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -706,56 +628,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bbb9a2bd244f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb3a8efd26cfd43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raafbbce83fbf4478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a221149a19452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0c99c14524ae4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfbaf6a3076934f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I44"/>
+  <x:dimension ref="A1:I39"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1086,947 +1008,802 @@
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="G36" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A39" s="2" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
-[...191 lines deleted...]
-      <x:c r="I44" s="2" t="s">
+      <x:c r="B39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A44:I44"/>
+    <x:mergeCell ref="A39:I39"/>
   </x:mergeCells>
 </x:worksheet>
 </file>