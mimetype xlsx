--- v8 (2026-10-03)
+++ v9 (2026-10-04)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re472bf4b85e04537" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d853f19c1b412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20261001" sheetId="1" r:id="Rfbaf6a3076934f48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20261001" sheetId="1" r:id="R14fa5fbf30864e1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="187">
   <x:si>
     <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -628,51 +628,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a221149a19452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0c99c14524ae4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfbaf6a3076934f48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R633e6c4f749a4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6252866aacc54aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R14fa5fbf30864e1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I39"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">