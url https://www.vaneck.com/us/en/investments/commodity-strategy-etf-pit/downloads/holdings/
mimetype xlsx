--- v9 (2026-10-04)
+++ v10 (2026-10-31)
@@ -1,606 +1,612 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d853f19c1b412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d90a0a83854b2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20261001" sheetId="1" r:id="R14fa5fbf30864e1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PIT_asof_20261029" sheetId="1" r:id="R771b294444094967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="187">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="189">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>912797WE3</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02444V9G5</x:t>
   </x:si>
   <x:si>
-    <x:t>172,283,000</x:t>
+    <x:t>184,704,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$171,017,843.24</x:t>
+    <x:t>$183,923,625.61</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>37.56%</x:t>
+    <x:t>36.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797VS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C7WHV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,801,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,586,988.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.89%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UM7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021Y5W787</x:t>
   </x:si>
   <x:si>
     <x:t>145,754,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$145,220,047.71</x:t>
-[...17 lines deleted...]
-    <x:t>27.10%</x:t>
+    <x:t>$145,660,310.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.55%</x:t>
   </x:si>
   <x:si>
     <x:t>GCZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Gold 100 Oz Futr  Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YMWRPM1</x:t>
   </x:si>
   <x:si>
-    <x:t>128</x:t>
+    <x:t>139</x:t>
   </x:si>
   <x:si>
     <x:t>Future</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>53789440.00</x:t>
+    <x:t>56036460.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>COZ6</x:t>
-[...11 lines deleted...]
-    <x:t>41333240.00</x:t>
+    <x:t>COF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brent Crude Futr  Jan27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MQ6YG88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51078800.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wti Crude Future  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J6PLYZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37944000.00</x:t>
   </x:si>
   <x:si>
     <x:t>HGZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Copper Future     Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012NM1M00</x:t>
   </x:si>
   <x:si>
-    <x:t>205</x:t>
-[...32 lines deleted...]
-    <x:t>27438566.40</x:t>
+    <x:t>227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37469187.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Feb27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KBJXC89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32601676.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XBF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasoline Rbob Fut Jan27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPY92X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29276562.00</x:t>
   </x:si>
   <x:si>
     <x:t>XBZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Gasoline Rbob Fut Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BPY9654</x:t>
   </x:si>
   <x:si>
-    <x:t>201</x:t>
-[...14 lines deleted...]
-    <x:t>24955392.00</x:t>
+    <x:t>223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28923144.60</x:t>
   </x:si>
   <x:si>
     <x:t>HOZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Ny Harb Ulsd Fut  Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BPYL856</x:t>
   </x:si>
   <x:si>
-    <x:t>24141465.60</x:t>
-[...14 lines deleted...]
-    <x:t>23308740.00</x:t>
+    <x:t>26781825.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brent Crude Futr  Feb27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYZP7P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23680150.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ny Harb Ulsd Fut  Jan27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BPYL721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21168000.00</x:t>
   </x:si>
   <x:si>
     <x:t>SIZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Future     Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0147CGRQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>65</x:t>
-[...17 lines deleted...]
-    <x:t>18980620.00</x:t>
+    <x:t>76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19904400.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wti Crude Future  Jan27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JVDD4R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17925060.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cattle Feeder Fut Nov26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y5LDK03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17150760.00</x:t>
   </x:si>
   <x:si>
     <x:t>LAX26</x:t>
   </x:si>
   <x:si>
     <x:t>Lme Pri Alum Futr Nov26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DDR0220</x:t>
   </x:si>
   <x:si>
-    <x:t>15004464.00</x:t>
-[...44 lines deleted...]
-    <x:t>14201600.00</x:t>
+    <x:t>214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16678732.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low Su Gasoil G   Feb27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RQ659F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15730000.00</x:t>
   </x:si>
   <x:si>
     <x:t>LXX6</x:t>
   </x:si>
   <x:si>
     <x:t>Lme Zinc Future   Nov26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120CXMK0</x:t>
   </x:si>
   <x:si>
-    <x:t>135</x:t>
-[...2 lines deleted...]
-    <x:t>12639476.25</x:t>
+    <x:t>146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14318621.50</x:t>
   </x:si>
   <x:si>
     <x:t>LCZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Live Cattle Futr  Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VF40LW3</x:t>
   </x:si>
   <x:si>
-    <x:t>126</x:t>
-[...2 lines deleted...]
-    <x:t>11248272.00</x:t>
+    <x:t>137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12401240.00</x:t>
   </x:si>
   <x:si>
     <x:t>KCZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Coffee 'C' Future Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KTZVKC3</x:t>
   </x:si>
   <x:si>
-    <x:t>91</x:t>
-[...17 lines deleted...]
-    <x:t>6933600.00</x:t>
+    <x:t>102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10918462.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soybean Future    Jan27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRB0NR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7346762.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QSZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Low Su Gasoil G   Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R3MZDK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6457800.00</x:t>
   </x:si>
   <x:si>
     <x:t>LHZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Lean Hogs Future  Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VGC3V04</x:t>
   </x:si>
   <x:si>
-    <x:t>239</x:t>
-[...17 lines deleted...]
-    <x:t>5476575.00</x:t>
+    <x:t>261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6246252.00</x:t>
   </x:si>
   <x:si>
     <x:t>BOZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Soybean Oil Futr  Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BXXLQ77</x:t>
   </x:si>
   <x:si>
-    <x:t>4366224.00</x:t>
-[...14 lines deleted...]
-    <x:t>3530730.00</x:t>
+    <x:t>4686696.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGZ26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural Gas Futr  Dec26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005N1SZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3542400.00</x:t>
   </x:si>
   <x:si>
     <x:t>C Z6</x:t>
   </x:si>
   <x:si>
     <x:t>Corn Future       Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BXXLQR5</x:t>
   </x:si>
   <x:si>
-    <x:t>98</x:t>
-[...2 lines deleted...]
-    <x:t>2461025.00</x:t>
+    <x:t>109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2459312.50</x:t>
   </x:si>
   <x:si>
     <x:t>PLF7</x:t>
   </x:si>
   <x:si>
     <x:t>Platinum Future   Jan27</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L5H6PC4</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>1808940.00</x:t>
+    <x:t>1567965.00</x:t>
   </x:si>
   <x:si>
     <x:t>CCZ6</x:t>
   </x:si>
   <x:si>
     <x:t>Cocoa Future      Dec26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RK77BT8</x:t>
   </x:si>
   <x:si>
     <x:t>22</x:t>
   </x:si>
   <x:si>
-    <x:t>1183820.00</x:t>
+    <x:t>1200320.00</x:t>
   </x:si>
   <x:si>
     <x:t>LPX26</x:t>
   </x:si>
   <x:si>
     <x:t>Lme Copper Future Nov26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DDR0211</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
-    <x:t>1070957.25</x:t>
+    <x:t>1083700.50</x:t>
   </x:si>
   <x:si>
     <x:t>LTX6</x:t>
   </x:si>
   <x:si>
     <x:t>Lme Tin Future    Nov26</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WGCC279</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>543623.90</x:t>
-[...8 lines deleted...]
-    <x:t>BBG01KDC5Z64</x:t>
+    <x:t>497060.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fcoj-A Future     Jan27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L941020</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>297570.00</x:t>
+    <x:t>287490.00</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,579,301</x:t>
+    <x:t>7,446,887</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,579,301.25</x:t>
-[...2 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>$7,446,887.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-77</x:t>
   </x:si>
   <x:si>
-    <x:t>$-101.25</x:t>
+    <x:t>$-102.49</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,126,937.18</x:t>
-[...2 lines deleted...]
-    <x:t>3.10%</x:t>
+    <x:t>$15,535,532.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -628,51 +634,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R633e6c4f749a4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6252866aacc54aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R14fa5fbf30864e1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b5e8f0be858431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3488b4943d214b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R771b294444094967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I39"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="37" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1008,793 +1014,793 @@
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>