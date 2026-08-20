--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b30d500fb864935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8b360cfda434f52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260819" sheetId="1" r:id="Rc45edb601db84d97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260819" sheetId="1" r:id="Rb1c3188b66d74b0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="65">
   <x:si>
     <x:t>Daily Holdings (%)  08/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -262,51 +262,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra714f9da7a9847b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbe8a65772b81497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc45edb601db84d97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d98341a63274e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R63a0600cbccc4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1c3188b66d74b0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I13"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">