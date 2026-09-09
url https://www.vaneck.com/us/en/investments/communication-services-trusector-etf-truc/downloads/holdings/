--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,240 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8b360cfda434f52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3494be2a454dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260819" sheetId="1" r:id="Rb1c3188b66d74b0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260908" sheetId="1" r:id="R15acb9ca401d4898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="65">
   <x:si>
-    <x:t>Daily Holdings (%)  08/19/2026</x:t>
+    <x:t>Daily Holdings (%)  09/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLC</x:t>
   </x:si>
   <x:si>
     <x:t>State Street Communication Services Sel</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L5F9F38</x:t>
   </x:si>
   <x:si>
-    <x:t>369,809</x:t>
+    <x:t>381,737</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,167,137.88</x:t>
+    <x:t>$42,571,310.24</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>66.18%</x:t>
+    <x:t>65.99%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
-    <x:t>25,889</x:t>
-[...5 lines deleted...]
-    <x:t>14.35%</x:t>
+    <x:t>26,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,049,438.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.03%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S3NB30</x:t>
   </x:si>
   <x:si>
-    <x:t>17,474</x:t>
-[...5 lines deleted...]
-    <x:t>9.60%</x:t>
+    <x:t>18,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,053,609.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.38%</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
-    <x:t>7,846</x:t>
-[...5 lines deleted...]
-    <x:t>6.89%</x:t>
+    <x:t>8,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,970,414.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.71%</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
-    <x:t>15,269</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>15,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,209,664.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS77T5</x:t>
   </x:si>
   <x:si>
-    <x:t>7,296</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>7,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,083.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>DIS</x:t>
   </x:si>
   <x:si>
     <x:t>Walt Disney Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH4R78</x:t>
   </x:si>
   <x:si>
-    <x:t>3,306</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>3,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,254.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-81,349</x:t>
+    <x:t>-92,944</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-81,349.35</x:t>
-[...2 lines deleted...]
-    <x:t>-0.13%</x:t>
+    <x:t>$-92,944.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-3,180.01</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$8,442.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -262,51 +262,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d98341a63274e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R63a0600cbccc4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1c3188b66d74b0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95c4cd0cf064ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc416211b47b54043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15acb9ca401d4898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I13"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">