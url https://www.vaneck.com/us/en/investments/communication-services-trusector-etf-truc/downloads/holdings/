--- v8 (2026-09-09)
+++ v9 (2026-10-01)
@@ -1,240 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3494be2a454dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc47bf05e8c014fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260908" sheetId="1" r:id="R15acb9ca401d4898"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260929" sheetId="1" r:id="R009c4f1bac174f16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="65">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="59">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLC</x:t>
   </x:si>
   <x:si>
     <x:t>State Street Communication Services Sel</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L5F9F38</x:t>
   </x:si>
   <x:si>
-    <x:t>381,737</x:t>
+    <x:t>398,180</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,571,310.24</x:t>
+    <x:t>$44,385,124.60</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>65.99%</x:t>
+    <x:t>64.86%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
-    <x:t>26,745</x:t>
-[...5 lines deleted...]
-    <x:t>14.03%</x:t>
+    <x:t>28,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,829,746.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,466,628.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.45%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S3NB30</x:t>
   </x:si>
   <x:si>
-    <x:t>18,050</x:t>
-[...23 lines deleted...]
-    <x:t>7.71%</x:t>
+    <x:t>18,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,353,422.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.28%</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
-    <x:t>15,757</x:t>
-[...5 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>16,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,155,380.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS77T5</x:t>
   </x:si>
   <x:si>
-    <x:t>7,520</x:t>
-[...23 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>2,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,064.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-92,944</x:t>
+    <x:t>146,738</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-92,944.26</x:t>
-[...2 lines deleted...]
-    <x:t>-0.14%</x:t>
+    <x:t>$146,738.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,442.67</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$-5,029.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -262,56 +244,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95c4cd0cf064ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc416211b47b54043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15acb9ca401d4898" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac3ba7f7bf54baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R27d7edbe24f34feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R009c4f1bac174f16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I13"/>
+  <x:dimension ref="A1:I12"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -433,80 +415,80 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
@@ -549,141 +531,112 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="G11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="G11" s="1" t="s">
+    </x:row>
+    <x:row r="12" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A12" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="H11" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="I13" s="2" t="s">
+      <x:c r="B12" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C12" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D12" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E12" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F12" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G12" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H12" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I12" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A13:I13"/>
+    <x:mergeCell ref="A12:I12"/>
   </x:mergeCells>
 </x:worksheet>
 </file>