--- v9 (2026-10-01)
+++ v10 (2026-10-23)
@@ -1,222 +1,219 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc47bf05e8c014fa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1fe8ecebef34493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260929" sheetId="1" r:id="R009c4f1bac174f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20261022" sheetId="1" r:id="R9388cbf8ac4a4a4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="59">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="58">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLC</x:t>
   </x:si>
   <x:si>
     <x:t>State Street Communication Services Sel</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L5F9F38</x:t>
   </x:si>
   <x:si>
-    <x:t>398,180</x:t>
+    <x:t>679,616</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$44,385,124.60</x:t>
+    <x:t>$73,004,350.72</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>64.86%</x:t>
+    <x:t>65.77%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
-    <x:t>28,833</x:t>
-[...5 lines deleted...]
-    <x:t>14.36%</x:t>
+    <x:t>49,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,931,198.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S3NB30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,323,019.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.30%</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
-    <x:t>8,753</x:t>
-[...20 lines deleted...]
-    <x:t>9.28%</x:t>
+    <x:t>14,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,704,849.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.74%</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
-    <x:t>16,435</x:t>
-[...5 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>28,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,883,501.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS77T5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,198</x:t>
-[...2 lines deleted...]
-    <x:t>$101,064.04</x:t>
+    <x:t>3,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,330.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>146,738</x:t>
+    <x:t>-4,811</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$146,738.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$-4,811.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-5,029.43</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-2,851.35</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -244,51 +241,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac3ba7f7bf54baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R27d7edbe24f34feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R009c4f1bac174f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25daaae699c74095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf67156c56de94558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9388cbf8ac4a4a4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I12"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -415,80 +412,80 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H6" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
@@ -578,56 +575,56 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="2" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B12" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E12" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G12" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H12" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="2" t="s">
         <x:v>1</x:v>
       </x:c>