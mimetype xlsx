--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,258 +1,258 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d00d43c26645db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24916a3c7b6a434f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260417" sheetId="1" r:id="Rf3dfa06ff6434f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260507" sheetId="1" r:id="R969fdb228afe4d22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="71">
   <x:si>
-    <x:t>Daily Holdings (%)  04/17/2026</x:t>
+    <x:t>Daily Holdings (%)  05/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLC</x:t>
   </x:si>
   <x:si>
     <x:t>State Street Communication Services Sel</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L5F9F38</x:t>
   </x:si>
   <x:si>
     <x:t>198,360</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,624,676.00</x:t>
+    <x:t>$23,283,496.80</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>57.91%</x:t>
+    <x:t>55.97%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
     <x:t>18,544</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,336,113.92</x:t>
-[...2 lines deleted...]
-    <x:t>15.53%</x:t>
+    <x:t>$7,380,326.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S3NB30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,987,104.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.99%</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
     <x:t>6,688</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,605,022.40</x:t>
-[...17 lines deleted...]
-    <x:t>10.50%</x:t>
+    <x:t>$4,125,225.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.92%</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
     <x:t>13,680</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,331,200.80</x:t>
-[...2 lines deleted...]
-    <x:t>3.26%</x:t>
+    <x:t>$1,207,260.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>DIS</x:t>
   </x:si>
   <x:si>
     <x:t>Walt Disney Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH4R78</x:t>
   </x:si>
   <x:si>
     <x:t>2,128</x:t>
   </x:si>
   <x:si>
-    <x:t>$226,185.12</x:t>
-[...2 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$231,228.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS77T5</x:t>
   </x:si>
   <x:si>
     <x:t>4,408</x:t>
   </x:si>
   <x:si>
-    <x:t>$205,192.40</x:t>
+    <x:t>$207,572.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>T</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSJK37</x:t>
   </x:si>
   <x:si>
     <x:t>3,952</x:t>
   </x:si>
   <x:si>
-    <x:t>$104,767.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$99,827.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>76,888</x:t>
+    <x:t>78,059</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$76,888.43</x:t>
+    <x:t>$78,058.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,028.61</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$885.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -280,51 +280,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa3c84d9cab54202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5ba8fe5933434d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3dfa06ff6434f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252b08ccbb384300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rad0ef847104445a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R969fdb228afe4d22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I14"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -451,80 +451,80 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H6" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">