--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,258 +1,258 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24916a3c7b6a434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e54b9bcd6c6472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260507" sheetId="1" r:id="R969fdb228afe4d22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260528" sheetId="1" r:id="R8f149c56ee75440d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="71">
   <x:si>
-    <x:t>Daily Holdings (%)  05/07/2026</x:t>
+    <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLC</x:t>
   </x:si>
   <x:si>
     <x:t>State Street Communication Services Sel</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L5F9F38</x:t>
   </x:si>
   <x:si>
-    <x:t>198,360</x:t>
+    <x:t>223,155</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,283,496.80</x:t>
+    <x:t>$26,035,493.85</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>55.97%</x:t>
+    <x:t>56.05%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
-    <x:t>18,544</x:t>
-[...5 lines deleted...]
-    <x:t>17.74%</x:t>
+    <x:t>20,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,138,892.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.52%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S3NB30</x:t>
   </x:si>
   <x:si>
-    <x:t>12,616</x:t>
-[...5 lines deleted...]
-    <x:t>11.99%</x:t>
+    <x:t>14,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,480,201.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.80%</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
-    <x:t>6,688</x:t>
-[...5 lines deleted...]
-    <x:t>9.92%</x:t>
+    <x:t>7,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,779,921.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.29%</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
-    <x:t>13,680</x:t>
-[...5 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>15,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,329,080.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
   </x:si>
   <x:si>
     <x:t>DIS</x:t>
   </x:si>
   <x:si>
     <x:t>Walt Disney Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH4R78</x:t>
   </x:si>
   <x:si>
-    <x:t>2,128</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>2,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,329.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS77T5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,408</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>4,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,081.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>T</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSJK37</x:t>
   </x:si>
   <x:si>
-    <x:t>3,952</x:t>
-[...2 lines deleted...]
-    <x:t>$99,827.52</x:t>
+    <x:t>4,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,616.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>78,059</x:t>
+    <x:t>89,616</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$78,058.53</x:t>
+    <x:t>$89,615.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$885.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-3,281.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -280,51 +280,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252b08ccbb384300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rad0ef847104445a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R969fdb228afe4d22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9bfc16c6c464659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rab10ae353a914589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f149c56ee75440d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I14"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">