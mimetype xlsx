--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,258 +1,258 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e54b9bcd6c6472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e3dff3df9d49df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260528" sheetId="1" r:id="R8f149c56ee75440d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260617" sheetId="1" r:id="Rb1c44c896ba24d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="71">
   <x:si>
-    <x:t>Daily Holdings (%)  05/28/2026</x:t>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLC</x:t>
   </x:si>
   <x:si>
     <x:t>State Street Communication Services Sel</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L5F9F38</x:t>
   </x:si>
   <x:si>
-    <x:t>223,155</x:t>
+    <x:t>264,915</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,035,493.85</x:t>
+    <x:t>$28,928,718.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>56.05%</x:t>
+    <x:t>56.39%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
-    <x:t>20,862</x:t>
-[...5 lines deleted...]
-    <x:t>17.52%</x:t>
+    <x:t>24,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,009,623.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.56%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S3NB30</x:t>
   </x:si>
   <x:si>
-    <x:t>14,193</x:t>
-[...5 lines deleted...]
-    <x:t>11.80%</x:t>
+    <x:t>16,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,101,022.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.89%</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
-    <x:t>7,524</x:t>
-[...5 lines deleted...]
-    <x:t>10.29%</x:t>
+    <x:t>8,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,069,624.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.88%</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
-    <x:t>15,390</x:t>
-[...5 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>18,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,406,059.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>DIS</x:t>
   </x:si>
   <x:si>
     <x:t>Walt Disney Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH4R78</x:t>
   </x:si>
   <x:si>
-    <x:t>2,394</x:t>
-[...2 lines deleted...]
-    <x:t>$248,329.62</x:t>
+    <x:t>2,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,644.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HS77T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,860.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
-    <x:t>VZ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>T</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSJK37</x:t>
   </x:si>
   <x:si>
-    <x:t>4,446</x:t>
-[...5 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>5,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,438.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>89,616</x:t>
+    <x:t>111,404</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$89,615.58</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$111,403.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-3,281.10</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$2,572.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -280,51 +280,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9bfc16c6c464659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rab10ae353a914589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f149c56ee75440d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R421e012ceede4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc29804db78f14d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1c44c896ba24d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I14"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">