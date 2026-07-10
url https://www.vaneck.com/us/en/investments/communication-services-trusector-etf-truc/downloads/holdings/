--- v3 (2026-06-20)
+++ v4 (2026-07-10)
@@ -1,255 +1,237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e3dff3df9d49df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b102e4c27e24e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260617" sheetId="1" r:id="Rb1c44c896ba24d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260709" sheetId="1" r:id="R915527d8cde44a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="71">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="65">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLC</x:t>
   </x:si>
   <x:si>
     <x:t>State Street Communication Services Sel</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L5F9F38</x:t>
   </x:si>
   <x:si>
-    <x:t>264,915</x:t>
+    <x:t>281,840</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,928,718.00</x:t>
+    <x:t>$31,146,138.40</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>56.39%</x:t>
+    <x:t>64.92%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
-    <x:t>24,766</x:t>
-[...5 lines deleted...]
-    <x:t>17.56%</x:t>
+    <x:t>19,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,025,630.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.65%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S3NB30</x:t>
   </x:si>
   <x:si>
-    <x:t>16,849</x:t>
-[...5 lines deleted...]
-    <x:t>11.89%</x:t>
+    <x:t>13,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,711,630.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.82%</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
-    <x:t>8,932</x:t>
-[...5 lines deleted...]
-    <x:t>9.88%</x:t>
+    <x:t>5,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,762,357.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.84%</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
-    <x:t>18,270</x:t>
-[...5 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>11,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$880,734.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>DIS</x:t>
   </x:si>
   <x:si>
     <x:t>Walt Disney Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH4R78</x:t>
   </x:si>
   <x:si>
-    <x:t>2,842</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>2,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,175.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS77T5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,887</x:t>
-[...23 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>5,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,409.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>111,404</x:t>
+    <x:t>-37,776</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$111,403.79</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$-37,776.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,572.59</x:t>
+    <x:t>$5,674.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -280,56 +262,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R421e012ceede4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc29804db78f14d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1c44c896ba24d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc529276b86204726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R04402e0934404033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R915527d8cde44a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I14"/>
+  <x:dimension ref="A1:I13"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -596,141 +578,112 @@
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="G12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="G12" s="1" t="s">
+    </x:row>
+    <x:row r="13" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A13" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="H12" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="I14" s="2" t="s">
+      <x:c r="B13" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C13" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D13" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E13" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F13" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G13" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H13" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I13" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A14:I14"/>
+    <x:mergeCell ref="A13:I13"/>
   </x:mergeCells>
 </x:worksheet>
 </file>