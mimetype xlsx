--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,240 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b102e4c27e24e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e08137bd6f54ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260709" sheetId="1" r:id="R915527d8cde44a4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260729" sheetId="1" r:id="R9d81709ae4a34cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="65">
   <x:si>
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+    <x:t>Daily Holdings (%)  07/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLC</x:t>
   </x:si>
   <x:si>
     <x:t>State Street Communication Services Sel</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L5F9F38</x:t>
   </x:si>
   <x:si>
-    <x:t>281,840</x:t>
+    <x:t>345,953</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,146,138.40</x:t>
+    <x:t>$37,885,313.03</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>64.92%</x:t>
+    <x:t>65.99%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
-    <x:t>19,576</x:t>
-[...5 lines deleted...]
-    <x:t>14.65%</x:t>
+    <x:t>24,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,140,637.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.18%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S3NB30</x:t>
   </x:si>
   <x:si>
-    <x:t>13,226</x:t>
-[...5 lines deleted...]
-    <x:t>9.82%</x:t>
+    <x:t>16,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,480,274.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.55%</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
-    <x:t>5,958</x:t>
-[...5 lines deleted...]
-    <x:t>7.84%</x:t>
+    <x:t>7,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,294,863.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.48%</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,670</x:t>
-[...5 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>14,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,052,393.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HS77T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,362.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>DIS</x:t>
   </x:si>
   <x:si>
     <x:t>Walt Disney Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH4R78</x:t>
   </x:si>
   <x:si>
-    <x:t>2,539</x:t>
-[...23 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>3,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,091.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-37,776</x:t>
+    <x:t>-68,224</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-37,776.39</x:t>
-[...2 lines deleted...]
-    <x:t>-0.08%</x:t>
+    <x:t>$-68,224.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,674.51</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$-1.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -262,51 +262,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc529276b86204726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R04402e0934404033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R915527d8cde44a4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c64fb48d56e40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R32765f602f2d446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d81709ae4a34cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I13"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">