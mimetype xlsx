--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,240 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e08137bd6f54ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b30d500fb864935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260729" sheetId="1" r:id="R9d81709ae4a34cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260819" sheetId="1" r:id="Rc45edb601db84d97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="65">
   <x:si>
-    <x:t>Daily Holdings (%)  07/29/2026</x:t>
+    <x:t>Daily Holdings (%)  08/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLC</x:t>
   </x:si>
   <x:si>
     <x:t>State Street Communication Services Sel</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L5F9F38</x:t>
   </x:si>
   <x:si>
-    <x:t>345,953</x:t>
+    <x:t>369,809</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,885,313.03</x:t>
+    <x:t>$41,167,137.88</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>65.99%</x:t>
+    <x:t>66.18%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
-    <x:t>24,177</x:t>
-[...5 lines deleted...]
-    <x:t>14.18%</x:t>
+    <x:t>25,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,924,456.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.35%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S3NB30</x:t>
   </x:si>
   <x:si>
-    <x:t>16,322</x:t>
-[...5 lines deleted...]
-    <x:t>9.55%</x:t>
+    <x:t>17,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,970,865.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.60%</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
-    <x:t>7,334</x:t>
-[...5 lines deleted...]
-    <x:t>7.48%</x:t>
+    <x:t>7,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,284,151.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.89%</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
-    <x:t>14,293</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>15,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,224,879.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS77T5</x:t>
   </x:si>
   <x:si>
-    <x:t>6,848</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>7,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,130.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>DIS</x:t>
   </x:si>
   <x:si>
     <x:t>Walt Disney Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH4R78</x:t>
   </x:si>
   <x:si>
-    <x:t>3,098</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>3,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,510.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-68,224</x:t>
+    <x:t>-81,349</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-68,224.44</x:t>
-[...2 lines deleted...]
-    <x:t>-0.12%</x:t>
+    <x:t>$-81,349.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-3,180.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -262,51 +262,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c64fb48d56e40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R32765f602f2d446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d81709ae4a34cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra714f9da7a9847b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbe8a65772b81497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc45edb601db84d97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I13"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">