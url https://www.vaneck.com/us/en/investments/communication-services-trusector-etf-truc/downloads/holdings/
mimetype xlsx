--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,240 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b30d500fb864935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3494be2a454dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260819" sheetId="1" r:id="Rc45edb601db84d97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUC_asof_20260908" sheetId="1" r:id="R15acb9ca401d4898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="65">
   <x:si>
-    <x:t>Daily Holdings (%)  08/19/2026</x:t>
+    <x:t>Daily Holdings (%)  09/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLC</x:t>
   </x:si>
   <x:si>
     <x:t>State Street Communication Services Sel</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L5F9F38</x:t>
   </x:si>
   <x:si>
-    <x:t>369,809</x:t>
+    <x:t>381,737</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,167,137.88</x:t>
+    <x:t>$42,571,310.24</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>66.18%</x:t>
+    <x:t>65.99%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
-    <x:t>25,889</x:t>
-[...5 lines deleted...]
-    <x:t>14.35%</x:t>
+    <x:t>26,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,049,438.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.03%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOG</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S3NB30</x:t>
   </x:si>
   <x:si>
-    <x:t>17,474</x:t>
-[...5 lines deleted...]
-    <x:t>9.60%</x:t>
+    <x:t>18,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,053,609.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.38%</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
-    <x:t>7,846</x:t>
-[...5 lines deleted...]
-    <x:t>6.89%</x:t>
+    <x:t>8,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,970,414.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.71%</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
-    <x:t>15,269</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>15,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,209,664.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS77T5</x:t>
   </x:si>
   <x:si>
-    <x:t>7,296</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>7,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,083.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>DIS</x:t>
   </x:si>
   <x:si>
     <x:t>Walt Disney Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH4R78</x:t>
   </x:si>
   <x:si>
-    <x:t>3,306</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>3,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,254.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-81,349</x:t>
+    <x:t>-92,944</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-81,349.35</x:t>
-[...2 lines deleted...]
-    <x:t>-0.13%</x:t>
+    <x:t>$-92,944.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-3,180.01</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$8,442.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -262,51 +262,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra714f9da7a9847b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbe8a65772b81497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc45edb601db84d97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95c4cd0cf064ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc416211b47b54043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15acb9ca401d4898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I13"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">