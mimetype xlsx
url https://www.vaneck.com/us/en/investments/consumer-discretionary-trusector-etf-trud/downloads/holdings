--- v6 (2026-03-18)
+++ v7 (2026-04-09)
@@ -1,207 +1,954 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe3b29b855a4eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14ef514900a74c04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUD_asof_20260317" sheetId="1" r:id="Rbdf2746fd0fb4ea0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUD_asof_20260408" sheetId="1" r:id="R144f5fe55bb34b01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="54">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="303">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>XLY US</x:t>
+    <x:t>XLY</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary Select Sector Sp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ1MF9</x:t>
   </x:si>
   <x:si>
-    <x:t>153,810</x:t>
+    <x:t>115,153</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,408,215.80</x:t>
+    <x:t>$12,761,255.46</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>70.66%</x:t>
-[...2 lines deleted...]
-    <x:t>AMZN US</x:t>
+    <x:t>52.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>24,097</x:t>
-[...8 lines deleted...]
-    <x:t>TSLA US</x:t>
+    <x:t>28,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,239,250.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,597</x:t>
-[...8 lines deleted...]
-    <x:t>HD US</x:t>
+    <x:t>5,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,977,806.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>1,298</x:t>
-[...8 lines deleted...]
-    <x:t>MCD US</x:t>
+    <x:t>2,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,791.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
-    <x:t>497</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>1,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,385.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booking Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLBVN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,825.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tjx Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV8DN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,011.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,866.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Starbucks Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTQBF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,580.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autozone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C7LMS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,553.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGYWY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,873.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marriott International Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,750.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBZH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,625.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,219.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hilton Worldwide Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0058KMH30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,106.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Motors Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NDYB67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,497.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DASH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doordash Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005D7QCJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,756.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,094.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,158.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQPC32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,783.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3GZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,706.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebay Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C43RR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,137.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QX74T1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,779.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,515.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4LN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,535.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQTXY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,656.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tapestry Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY29C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,395.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carnival Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF6LY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,036.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expedia Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QY3XZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,245.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQBYR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,777.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darden Restaurants Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBNYF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,543.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FSMWC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,442.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,843.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR54L0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,664.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ralph Lauren Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS0ZF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,650.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R8ZVD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,763.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN5HF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,182.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P458P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,188.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Las Vegas Sands Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JWD753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,727.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWQ4VD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,115.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKXYX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,696.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genuine Parts Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKL348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,218.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,668.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APTV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptiv Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R914LT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,210.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hasbro Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKVJK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,326.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVG28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,310.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRN78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,229.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WYNN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wynn Resorts Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LD9JQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,524.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgm Resorts International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2BXK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,829.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Versigent Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SLWMYD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,832.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...2 lines deleted...]
-    <x:t>325</x:t>
+    <x:t>-32,786</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$325.47</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-32,785.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,672.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$-404.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -229,56 +976,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1767a78e6f3f4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R46cdbdb6f25e4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbdf2746fd0fb4ea0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f718815bc95447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra38d68549cb74ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R144f5fe55bb34b01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I11"/>
+  <x:dimension ref="A1:I56"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -490,109 +1237,1414 @@
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A11" s="1">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A12" s="1">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A13" s="1">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A14" s="1">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A15" s="1">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A16" s="1">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A17" s="1">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A18" s="1">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A19" s="1">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A20" s="1">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A21" s="1">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A22" s="1">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A23" s="1">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A24" s="1">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A25" s="1">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A26" s="1">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A27" s="1">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A28" s="1">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A29" s="1">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A30" s="1">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A31" s="1">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A32" s="1">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A33" s="1">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A34" s="1">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A35" s="1">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A36" s="1">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A37" s="1">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A38" s="1">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A39" s="1">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A40" s="1">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A41" s="1">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A42" s="1">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A43" s="1">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A44" s="1">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A45" s="1">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A46" s="1">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A47" s="1">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A48" s="1">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A49" s="1">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A50" s="1">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A51" s="1">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F10" s="1" t="s">
+      <x:c r="B52" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="G10" s="1" t="s">
+      <x:c r="B53" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I10" s="1" t="s">
+      <x:c r="B54" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B11" s="2" t="s">
+      <x:c r="B55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A56" s="2" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="B56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C11" s="2" t="s">
+      <x:c r="C56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D11" s="2" t="s">
+      <x:c r="D56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E11" s="2" t="s">
+      <x:c r="E56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F11" s="2" t="s">
+      <x:c r="F56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G11" s="2" t="s">
+      <x:c r="G56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H11" s="2" t="s">
+      <x:c r="H56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I11" s="2" t="s">
+      <x:c r="I56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A11:I11"/>
+    <x:mergeCell ref="A56:I56"/>
   </x:mergeCells>
 </x:worksheet>
 </file>