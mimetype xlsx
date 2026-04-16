--- v7 (2026-04-09)
+++ v8 (2026-04-16)
@@ -1,951 +1,960 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14ef514900a74c04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef0b2174dc84b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUD_asof_20260408" sheetId="1" r:id="R144f5fe55bb34b01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUD_asof_20260414" sheetId="1" r:id="Re27f4f5c85514f8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="303">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="306">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLY</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary Select Sector Sp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ1MF9</x:t>
   </x:si>
   <x:si>
-    <x:t>115,153</x:t>
+    <x:t>118,663</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,761,255.46</x:t>
+    <x:t>$13,817,119.72</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>52.23%</x:t>
+    <x:t>51.54%</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>28,200</x:t>
-[...5 lines deleted...]
-    <x:t>25.54%</x:t>
+    <x:t>29,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,230,793.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.97%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,762</x:t>
-[...5 lines deleted...]
-    <x:t>8.09%</x:t>
+    <x:t>5,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,160,798.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.06%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>2,049</x:t>
-[...5 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>2,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$722,775.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,239</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>1,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,515.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>BKNG</x:t>
   </x:si>
   <x:si>
     <x:t>Booking Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLBVN4</x:t>
   </x:si>
   <x:si>
     <x:t>1,325</x:t>
   </x:si>
   <x:si>
-    <x:t>$239,825.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$239,984.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,324</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>1,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,461.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
-    <x:t>652</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,200.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>SBUX</x:t>
   </x:si>
   <x:si>
     <x:t>Starbucks Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTQBF3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,333</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>1,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,396.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGYWY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,138.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
     <x:t>27</x:t>
   </x:si>
   <x:si>
-    <x:t>$93,553.11</x:t>
-[...17 lines deleted...]
-    <x:t>$92,873.88</x:t>
+    <x:t>$94,729.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>MAR</x:t>
   </x:si>
   <x:si>
     <x:t>Marriott International Inc/Md</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>246</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,508.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hilton Worldwide Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0058KMH30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,803.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Motors Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NDYB67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,008.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>ROST</x:t>
   </x:si>
   <x:si>
     <x:t>Ross Stores Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSBZH7</x:t>
   </x:si>
   <x:si>
-    <x:t>377</x:t>
-[...2 lines deleted...]
-    <x:t>$84,625.19</x:t>
+    <x:t>389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,859.81</x:t>
   </x:si>
   <x:si>
     <x:t>RCL</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Caribbean Cruises Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5792</x:t>
   </x:si>
   <x:si>
-    <x:t>298</x:t>
-[...38 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,429.71</x:t>
   </x:si>
   <x:si>
     <x:t>DASH</x:t>
   </x:si>
   <x:si>
     <x:t>Doordash Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005D7QCJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>459</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,032.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001Y2XS07</x:t>
   </x:si>
   <x:si>
-    <x:t>503</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,334.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
-    <x:t>1,418</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>1,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,532.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>F</x:t>
   </x:si>
   <x:si>
     <x:t>Ford Motor Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQPC32</x:t>
   </x:si>
   <x:si>
-    <x:t>4,662</x:t>
-[...2 lines deleted...]
-    <x:t>$56,783.16</x:t>
+    <x:t>4,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,008.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,247.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebay Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C43RR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,625.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>YUM</x:t>
   </x:si>
   <x:si>
     <x:t>Yum! Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3GZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>341</x:t>
-[...20 lines deleted...]
-    <x:t>$53,137.71</x:t>
+    <x:t>350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,549.50</x:t>
   </x:si>
   <x:si>
     <x:t>CMG</x:t>
   </x:si>
   <x:si>
     <x:t>Chipotle Mexican Grill Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QX74T1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,562</x:t>
-[...20 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>1,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,116.44</x:t>
   </x:si>
   <x:si>
     <x:t>GRMN</x:t>
   </x:si>
   <x:si>
     <x:t>Garmin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4LN67</x:t>
   </x:si>
   <x:si>
-    <x:t>192</x:t>
-[...2 lines deleted...]
-    <x:t>$48,535.68</x:t>
+    <x:t>198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,367.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>DHI</x:t>
   </x:si>
   <x:si>
     <x:t>Dr Horton Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQTXY6</x:t>
   </x:si>
   <x:si>
-    <x:t>327</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,804.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carnival Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF6LY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,137.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>TPR</x:t>
   </x:si>
   <x:si>
     <x:t>Tapestry Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY29C7</x:t>
   </x:si>
   <x:si>
-    <x:t>255</x:t>
-[...20 lines deleted...]
-    <x:t>$38,036.71</x:t>
+    <x:t>261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,377.07</x:t>
   </x:si>
   <x:si>
     <x:t>EXPE</x:t>
   </x:si>
   <x:si>
     <x:t>Expedia Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QY3XZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>153</x:t>
-[...5 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,776.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>NVR</x:t>
   </x:si>
   <x:si>
     <x:t>Nvr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQBYR3</x:t>
   </x:si>
   <x:si>
     <x:t>5</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,777.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$34,218.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FSMWC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,014.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>DRI</x:t>
   </x:si>
   <x:si>
     <x:t>Darden Restaurants Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBNYF6</x:t>
   </x:si>
   <x:si>
-    <x:t>151</x:t>
-[...14 lines deleted...]
-    <x:t>BBG000FSMWC3</x:t>
+    <x:t>154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,488.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR54L0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,933.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,488.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ralph Lauren Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS0ZF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,499.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R8ZVD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,484.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN5HF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,029.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWQ4VD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,724.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Las Vegas Sands Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JWD753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,709.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P458P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,827.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKXYX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,573.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genuine Parts Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKL348</x:t>
   </x:si>
   <x:si>
     <x:t>157</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,442.21</x:t>
-[...155 lines deleted...]
-    <x:t>$16,218.91</x:t>
+    <x:t>$17,254.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>BBY</x:t>
   </x:si>
   <x:si>
     <x:t>Best Buy Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCWCG1</x:t>
   </x:si>
   <x:si>
+    <x:t>249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,452.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APTV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptiv Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R914LT5</x:t>
+  </x:si>
+  <x:si>
     <x:t>243</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,668.64</x:t>
-[...17 lines deleted...]
-    <x:t>$14,210.82</x:t>
+    <x:t>$14,354.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>HAS</x:t>
   </x:si>
   <x:si>
     <x:t>Hasbro Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKVJK4</x:t>
   </x:si>
   <x:si>
-    <x:t>142</x:t>
-[...5 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,727.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRN78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,063.48</x:t>
   </x:si>
   <x:si>
     <x:t>POOL</x:t>
   </x:si>
   <x:si>
     <x:t>Pool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVG28</x:t>
   </x:si>
   <x:si>
     <x:t>54</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,310.30</x:t>
-[...14 lines deleted...]
-    <x:t>$11,229.12</x:t>
+    <x:t>$11,770.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>WYNN</x:t>
   </x:si>
   <x:si>
     <x:t>Wynn Resorts Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LD9JQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>100</x:t>
-[...5 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,875.77</x:t>
   </x:si>
   <x:si>
     <x:t>MGM</x:t>
   </x:si>
   <x:si>
     <x:t>Mgm Resorts International</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2BXK4</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,829.80</x:t>
+    <x:t>$8,962.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>VGNT</x:t>
   </x:si>
   <x:si>
     <x:t>Versigent Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SLWMYD0</x:t>
   </x:si>
   <x:si>
     <x:t>68</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,832.60</x:t>
+    <x:t>$2,238.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-32,786</x:t>
+    <x:t>-33,680</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-32,785.62</x:t>
+    <x:t>$-33,679.85</x:t>
   </x:si>
   <x:si>
     <x:t>-0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-404.67</x:t>
+    <x:t>$-724.43</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -976,51 +985,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f718815bc95447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra38d68549cb74ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R144f5fe55bb34b01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c53c95e4c164e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1b861645176d4093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re27f4f5c85514f8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I56"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1397,196 +1406,196 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
@@ -1716,109 +1725,109 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
@@ -2006,636 +2015,636 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="2" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="B56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>