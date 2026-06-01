--- v0 (2026-05-11)
+++ v1 (2026-06-01)
@@ -1,951 +1,960 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1924809671734652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91baf85002744bd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUD_asof_20260508" sheetId="1" r:id="R6ee4e6baa4b64ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUD_asof_20260528" sheetId="1" r:id="R09b2e9eaaa084098"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="302">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="305">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLY</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary Select Sector Sp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ1MF9</x:t>
   </x:si>
   <x:si>
-    <x:t>171,313</x:t>
+    <x:t>175,993</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,591,822.60</x:t>
+    <x:t>$21,481,705.58</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>51.05%</x:t>
+    <x:t>51.16%</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>41,592</x:t>
-[...5 lines deleted...]
-    <x:t>28.12%</x:t>
+    <x:t>42,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,701,992.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.87%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
-    <x:t>8,498</x:t>
-[...5 lines deleted...]
-    <x:t>9.02%</x:t>
+    <x:t>8,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,857,764.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.19%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>3,009</x:t>
-[...5 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>3,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$992,217.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,863</x:t>
-[...2 lines deleted...]
-    <x:t>$513,722.25</x:t>
+    <x:t>1,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,312.55</x:t>
   </x:si>
   <x:si>
     <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,948</x:t>
-[...2 lines deleted...]
-    <x:t>$298,745.28</x:t>
+    <x:t>2,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,780.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.74%</x:t>
   </x:si>
   <x:si>
+    <x:t>BKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booking Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLBVN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,011.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
-    <x:t>988</x:t>
-[...23 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>1,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,406.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>SBUX</x:t>
   </x:si>
   <x:si>
     <x:t>Starbucks Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTQBF3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,005</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>2,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,645.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>MAR</x:t>
   </x:si>
   <x:si>
     <x:t>Marriott International Inc/Md</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
+    <x:t>402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,075.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hilton Worldwide Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0058KMH30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,095.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Motors Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NDYB67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,827.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGYWY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,451.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBZH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,912.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,705.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQPC32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,449.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DASH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doordash Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005D7QCJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,518.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,623.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,656.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,169.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebay Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C43RR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,462.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autozone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C7LMS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,191.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QX74T1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,927.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3GZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,564.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQTXY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,962.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4LN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,959.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carnival Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF6LY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,254.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tapestry Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY29C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,195.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expedia Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QY3XZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,647.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWQ4VD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,732.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FSMWC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,970.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darden Restaurants Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBNYF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,507.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR54L0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,359.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN5HF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,451.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQBYR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,802.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKXYX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,834.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,770.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Las Vegas Sands Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JWD753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,161.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,934.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genuine Parts Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKL348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,311.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APTV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptiv Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R914LT5</x:t>
+  </x:si>
+  <x:si>
     <x:t>390</x:t>
   </x:si>
   <x:si>
-    <x:t>$137,740.20</x:t>
-[...485 lines deleted...]
-    <x:t>$25,406.26</x:t>
+    <x:t>$24,831.30</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>185</x:t>
-[...2 lines deleted...]
-    <x:t>$24,268.30</x:t>
+    <x:t>189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,821.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ralph Lauren Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS0ZF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,358.51</x:t>
   </x:si>
   <x:si>
     <x:t>HAS</x:t>
   </x:si>
   <x:si>
     <x:t>Hasbro Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKVJK4</x:t>
   </x:si>
   <x:si>
-    <x:t>238</x:t>
-[...32 lines deleted...]
-    <x:t>$21,901.32</x:t>
+    <x:t>246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,249.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBY</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>DPZ</x:t>
   </x:si>
   <x:si>
     <x:t>Domino's Pizza Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P458P3</x:t>
   </x:si>
   <x:si>
     <x:t>51</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,497.48</x:t>
+    <x:t>$15,827.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>WYNN</x:t>
   </x:si>
   <x:si>
     <x:t>Wynn Resorts Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LD9JQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>148</x:t>
-[...2 lines deleted...]
-    <x:t>$15,158.16</x:t>
+    <x:t>152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,434.08</x:t>
   </x:si>
   <x:si>
     <x:t>NCLH</x:t>
   </x:si>
   <x:si>
     <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSRN78</x:t>
   </x:si>
   <x:si>
-    <x:t>797</x:t>
-[...5 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,934.76</x:t>
   </x:si>
   <x:si>
     <x:t>MGM</x:t>
   </x:si>
   <x:si>
     <x:t>Mgm Resorts International</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2BXK4</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,955.86</x:t>
+    <x:t>$14,682.06</x:t>
   </x:si>
   <x:si>
     <x:t>POOL</x:t>
   </x:si>
   <x:si>
     <x:t>Pool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVG28</x:t>
   </x:si>
   <x:si>
     <x:t>54</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,139.58</x:t>
+    <x:t>$9,973.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>VGNT</x:t>
   </x:si>
   <x:si>
     <x:t>Versigent Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SLWMYD0</x:t>
   </x:si>
   <x:si>
     <x:t>68</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,844.44</x:t>
+    <x:t>$3,012.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-54,764</x:t>
+    <x:t>-55,782</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-54,764.46</x:t>
-[...2 lines deleted...]
-    <x:t>-0.14%</x:t>
+    <x:t>$-55,782.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-169.62</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$331.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -973,51 +982,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b66d1d50b024689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf23d1c1bfedc4d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ee4e6baa4b64ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71318d52972e4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R531785da757d44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R09b2e9eaaa084098" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I56"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1394,1245 +1403,1245 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="2" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>