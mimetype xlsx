--- v1 (2026-06-01)
+++ v2 (2026-06-22)
@@ -1,960 +1,963 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91baf85002744bd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2455422c75904098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUD_asof_20260528" sheetId="1" r:id="R09b2e9eaaa084098"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUD_asof_20260618" sheetId="1" r:id="R39912ef16fdb462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="305">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="306">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLY</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary Select Sector Sp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ1MF9</x:t>
   </x:si>
   <x:si>
-    <x:t>175,993</x:t>
+    <x:t>139,723</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,481,705.58</x:t>
+    <x:t>$16,337,360.48</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>51.16%</x:t>
+    <x:t>51.74%</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>42,708</x:t>
-[...5 lines deleted...]
-    <x:t>27.87%</x:t>
+    <x:t>34,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,323,679.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.36%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
-    <x:t>8,726</x:t>
-[...5 lines deleted...]
-    <x:t>9.19%</x:t>
+    <x:t>6,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,787,009.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.83%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>3,089</x:t>
-[...5 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>2,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$825,337.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,915</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>1,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,258.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>1,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,604.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>BKNG</x:t>
   </x:si>
   <x:si>
     <x:t>Booking Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLBVN4</x:t>
   </x:si>
   <x:si>
     <x:t>1,325</x:t>
   </x:si>
   <x:si>
-    <x:t>$225,011.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>$227,608.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
-    <x:t>1,016</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,537.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>SBUX</x:t>
   </x:si>
   <x:si>
     <x:t>Starbucks Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTQBF3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,061</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>1,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,757.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>MAR</x:t>
   </x:si>
   <x:si>
     <x:t>Marriott International Inc/Md</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>402</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,425.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>HLT</x:t>
   </x:si>
   <x:si>
     <x:t>Hilton Worldwide Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0058KMH30</x:t>
   </x:si>
   <x:si>
-    <x:t>418</x:t>
-[...2 lines deleted...]
-    <x:t>$141,095.90</x:t>
+    <x:t>325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,373.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,816.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBZH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,320.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
+    <x:t>ORLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGYWY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,902.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GM</x:t>
   </x:si>
   <x:si>
     <x:t>General Motors Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NDYB67</x:t>
   </x:si>
   <x:si>
-    <x:t>1,634</x:t>
-[...20 lines deleted...]
-    <x:t>$135,451.14</x:t>
+    <x:t>1,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,521.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
-    <x:t>ROST</x:t>
-[...26 lines deleted...]
-    <x:t>$127,705.66</x:t>
+    <x:t>DASH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doordash Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005D7QCJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,188.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,585.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autozone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C7LMS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,740.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
     <x:t>F</x:t>
   </x:si>
   <x:si>
     <x:t>Ford Motor Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQPC32</x:t>
   </x:si>
   <x:si>
-    <x:t>7,054</x:t>
-[...20 lines deleted...]
-    <x:t>$104,518.90</x:t>
+    <x:t>5,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,129.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>ABNB</x:t>
-[...5 lines deleted...]
-    <x:t>BBG001Y2XS07</x:t>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,382.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebay Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C43RR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,788.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,561.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQTXY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,545.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3GZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,403.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QX74T1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,983.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4LN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,802.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carnival Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF6LY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,966.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tapestry Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY29C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,619.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expedia Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QY3XZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,916.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FSMWC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,391.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darden Restaurants Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBNYF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,713.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR54L0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,548.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQBYR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,454.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN5HF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,098.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ralph Lauren Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS0ZF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,019.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWQ4VD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,087.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
   </x:si>
   <x:si>
     <x:t>763</x:t>
   </x:si>
   <x:si>
-    <x:t>$102,623.50</x:t>
-[...287 lines deleted...]
-    <x:t>$30,802.70</x:t>
+    <x:t>$23,073.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>DECK</x:t>
   </x:si>
   <x:si>
     <x:t>Deckers Outdoor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKXYX5</x:t>
   </x:si>
   <x:si>
-    <x:t>261</x:t>
-[...17 lines deleted...]
-    <x:t>$29,770.13</x:t>
+    <x:t>199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,712.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,298.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genuine Parts Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKL348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,979.10</x:t>
   </x:si>
   <x:si>
     <x:t>LVS</x:t>
   </x:si>
   <x:si>
     <x:t>Las Vegas Sands Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JWD753</x:t>
   </x:si>
   <x:si>
-    <x:t>551</x:t>
-[...17 lines deleted...]
-    <x:t>$25,934.78</x:t>
+    <x:t>427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,803.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APTV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptiv Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R914LT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,912.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>GPC</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>189</x:t>
-[...17 lines deleted...]
-    <x:t>$23,358.51</x:t>
+    <x:t>158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,659.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P458P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,935.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>HAS</x:t>
   </x:si>
   <x:si>
     <x:t>Hasbro Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKVJK4</x:t>
   </x:si>
   <x:si>
-    <x:t>246</x:t>
-[...20 lines deleted...]
-    <x:t>$15,827.85</x:t>
+    <x:t>184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,592.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRN78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,531.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
+    <x:t>MGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgm Resorts International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2BXK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,115.20</x:t>
+  </x:si>
+  <x:si>
     <x:t>WYNN</x:t>
   </x:si>
   <x:si>
     <x:t>Wynn Resorts Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LD9JQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>152</x:t>
-[...29 lines deleted...]
-    <x:t>$14,682.06</x:t>
+    <x:t>121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,769.13</x:t>
   </x:si>
   <x:si>
     <x:t>POOL</x:t>
   </x:si>
   <x:si>
     <x:t>Pool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVG28</x:t>
   </x:si>
   <x:si>
     <x:t>54</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,973.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$10,745.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>VGNT</x:t>
   </x:si>
   <x:si>
     <x:t>Versigent Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SLWMYD0</x:t>
   </x:si>
   <x:si>
     <x:t>68</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,012.40</x:t>
+    <x:t>$3,120.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-55,782</x:t>
+    <x:t>-29,234</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-55,782.49</x:t>
-[...2 lines deleted...]
-    <x:t>-0.13%</x:t>
+    <x:t>$-29,234.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$331.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$35,057.19</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -982,51 +985,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71318d52972e4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R531785da757d44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R09b2e9eaaa084098" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d65969fd68844be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R77c74a0a69284ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39912ef16fdb462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I56"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1432,109 +1435,109 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
@@ -1635,80 +1638,80 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
@@ -1809,80 +1812,80 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
@@ -2012,636 +2015,636 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="2" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="B56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>