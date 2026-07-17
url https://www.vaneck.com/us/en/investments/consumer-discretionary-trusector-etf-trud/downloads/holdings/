--- v2 (2026-06-22)
+++ v3 (2026-07-17)
@@ -1,963 +1,882 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2455422c75904098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60be8923dca4299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUD_asof_20260618" sheetId="1" r:id="R39912ef16fdb462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUD_asof_20260716" sheetId="1" r:id="Rbb65d1350f0441c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="306">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/18/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="279">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLY</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary Select Sector Sp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ1MF9</x:t>
   </x:si>
   <x:si>
-    <x:t>139,723</x:t>
+    <x:t>203,800</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,337,360.48</x:t>
+    <x:t>$23,913,892.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>51.74%</x:t>
+    <x:t>62.00%</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>34,059</x:t>
-[...5 lines deleted...]
-    <x:t>26.36%</x:t>
+    <x:t>39,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,969,611.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.85%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
-    <x:t>6,959</x:t>
-[...5 lines deleted...]
-    <x:t>8.83%</x:t>
+    <x:t>6,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,661,163.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.90%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>2,469</x:t>
-[...5 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>2,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$836,640.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,512</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,505.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,597</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,298.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Starbucks Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTQBF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,637.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,037.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marriott International Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,794.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hilton Worldwide Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0058KMH30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,784.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBZH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,166.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,743.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGYWY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,880.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Motors Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NDYB67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,440.32</x:t>
   </x:si>
   <x:si>
     <x:t>BKNG</x:t>
   </x:si>
   <x:si>
     <x:t>Booking Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLBVN4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,325</x:t>
-[...146 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,968.24</x:t>
   </x:si>
   <x:si>
     <x:t>DASH</x:t>
   </x:si>
   <x:si>
     <x:t>Doordash Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005D7QCJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>543</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,172.08</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001Y2XS07</x:t>
   </x:si>
   <x:si>
-    <x:t>608</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,890.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,557.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQPC32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,528.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,385.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebay Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C43RR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,845.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QX74T1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,682.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4LN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,832.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3GZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,925.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQTXY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,920.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carnival Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF6LY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,465.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWQ4VD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,323.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expedia Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QY3XZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,276.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tapestry Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY29C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,265.48</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
-    <x:t>27</x:t>
-[...194 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,248.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR54L0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,482.78</x:t>
   </x:si>
   <x:si>
     <x:t>WSM</x:t>
   </x:si>
   <x:si>
     <x:t>Williams-Sonoma Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FSMWC3</x:t>
   </x:si>
   <x:si>
-    <x:t>178</x:t>
-[...2 lines deleted...]
-    <x:t>$40,391.76</x:t>
+    <x:t>50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,381.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN5HF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,108.80</x:t>
   </x:si>
   <x:si>
     <x:t>DRI</x:t>
   </x:si>
   <x:si>
     <x:t>Darden Restaurants Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBNYF6</x:t>
   </x:si>
   <x:si>
-    <x:t>172</x:t>
-[...23 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$9,859.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genuine Parts Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKL348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,675.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKXYX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,504.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,938.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,676.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Las Vegas Sands Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JWD753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,266.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APTV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptiv Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R914LT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,874.16</x:t>
   </x:si>
   <x:si>
     <x:t>NVR</x:t>
   </x:si>
   <x:si>
     <x:t>Nvr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQBYR3</x:t>
   </x:si>
   <x:si>
-    <x:t>5</x:t>
-[...23 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,701.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hasbro Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKVJK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,238.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R8ZVD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,583.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRN78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,294.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgm Resorts International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2BXK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,174.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WYNN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wynn Resorts Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LD9JQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,120.62</x:t>
   </x:si>
   <x:si>
     <x:t>RL</x:t>
   </x:si>
   <x:si>
     <x:t>Ralph Lauren Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS0ZF1</x:t>
   </x:si>
   <x:si>
-    <x:t>63</x:t>
-[...128 lines deleted...]
-    <x:t>$17,659.66</x:t>
+    <x:t>9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,492.99</x:t>
   </x:si>
   <x:si>
     <x:t>DPZ</x:t>
   </x:si>
   <x:si>
     <x:t>Domino's Pizza Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P458P3</x:t>
   </x:si>
   <x:si>
-    <x:t>51</x:t>
-[...101 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,307.69</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-29,234</x:t>
+    <x:t>-43,459</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-29,234.16</x:t>
-[...2 lines deleted...]
-    <x:t>-0.09%</x:t>
+    <x:t>$-43,459.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,057.19</x:t>
+    <x:t>$-1,383.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -985,56 +904,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d65969fd68844be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R77c74a0a69284ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39912ef16fdb462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893b9402bf634a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbc49de4dfdab45d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb65d1350f0441c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I56"/>
+  <x:dimension ref="A1:I54"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1319,1341 +1238,1283 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A54" s="1">
-[...81 lines deleted...]
-      <x:c r="I56" s="2" t="s">
+      <x:c r="A54" s="2" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="B54" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C54" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D54" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E54" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F54" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G54" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H54" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A56:I56"/>
+    <x:mergeCell ref="A54:I54"/>
   </x:mergeCells>
 </x:worksheet>
 </file>