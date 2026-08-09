--- v3 (2026-07-17)
+++ v4 (2026-08-09)
@@ -1,879 +1,888 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60be8923dca4299" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ae823c25354960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUD_asof_20260716" sheetId="1" r:id="Rbb65d1350f0441c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUD_asof_20260806" sheetId="1" r:id="R75b037a4ba374791"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="279">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/16/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="282">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLY</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary Select Sector Sp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ1MF9</x:t>
   </x:si>
   <x:si>
-    <x:t>203,800</x:t>
+    <x:t>296,786</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,913,892.00</x:t>
+    <x:t>$35,050,426.60</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>62.00%</x:t>
+    <x:t>59.93%</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>39,896</x:t>
-[...5 lines deleted...]
-    <x:t>25.85%</x:t>
+    <x:t>60,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,407,204.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.06%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
-    <x:t>6,805</x:t>
-[...5 lines deleted...]
-    <x:t>6.90%</x:t>
+    <x:t>10,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,365,929.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>2,404</x:t>
-[...5 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>3,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,300,913.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
-    <x:t>938</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>1,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,362.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>887</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>1,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,248.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,936.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>SBUX</x:t>
   </x:si>
   <x:si>
     <x:t>Starbucks Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTQBF3</x:t>
   </x:si>
   <x:si>
-    <x:t>578</x:t>
-[...2 lines deleted...]
-    <x:t>$62,637.86</x:t>
+    <x:t>1,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,729.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booking Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLBVN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,569.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>LOW</x:t>
-[...11 lines deleted...]
-    <x:t>$62,037.92</x:t>
+    <x:t>ROST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBZH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,836.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>MAR</x:t>
   </x:si>
   <x:si>
     <x:t>Marriott International Inc/Md</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>118</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,767.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,970.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Motors Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NDYB67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,855.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGYWY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,575.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DASH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doordash Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005D7QCJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,148.18</x:t>
   </x:si>
   <x:si>
     <x:t>HLT</x:t>
   </x:si>
   <x:si>
     <x:t>Hilton Worldwide Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0058KMH30</x:t>
   </x:si>
   <x:si>
-    <x:t>120</x:t>
-[...2 lines deleted...]
-    <x:t>$38,784.00</x:t>
+    <x:t>224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,123.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,049.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>ROST</x:t>
-[...41 lines deleted...]
-    <x:t>$35,880.00</x:t>
+    <x:t>F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQPC32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,802.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>GM</x:t>
-[...56 lines deleted...]
-    <x:t>$30,890.20</x:t>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,341.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>CVNA</x:t>
-[...11 lines deleted...]
-    <x:t>$27,557.40</x:t>
+    <x:t>GRMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4LN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,393.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,292.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebay Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C43RR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,267.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QX74T1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,620.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>F</x:t>
-[...35 lines deleted...]
-    <x:t>BBG000C43RR5</x:t>
+    <x:t>YUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3GZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,374.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Horton Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQTXY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,772.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carnival Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF6LY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,709.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autozone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C7LMS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,696.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWQ4VD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,172.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expedia Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QY3XZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,737.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tapestry Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY29C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,998.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FSMWC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,442.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pultegroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR54L0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,282.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darden Restaurants Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBNYF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,672.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genuine Parts Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKL348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,723.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN5HF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,405.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,704.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKXYX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,093.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,083.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Las Vegas Sands Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JWD753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,648.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hasbro Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKVJK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,744.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQBYR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,609.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R8ZVD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,475.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APTV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptiv Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R914LT5</x:t>
   </x:si>
   <x:si>
     <x:t>215</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,845.65</x:t>
-[...341 lines deleted...]
-    <x:t>$5,583.13</x:t>
+    <x:t>$9,954.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ralph Lauren Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS0ZF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,104.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRN78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,154.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
-    <x:t>NCLH</x:t>
-[...11 lines deleted...]
-    <x:t>$4,294.59</x:t>
+    <x:t>WYNN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wynn Resorts Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LD9JQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,018.50</x:t>
   </x:si>
   <x:si>
     <x:t>MGM</x:t>
   </x:si>
   <x:si>
     <x:t>Mgm Resorts International</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2BXK4</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,174.10</x:t>
-[...29 lines deleted...]
-    <x:t>$3,492.99</x:t>
+    <x:t>173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,733.10</x:t>
   </x:si>
   <x:si>
     <x:t>DPZ</x:t>
   </x:si>
   <x:si>
     <x:t>Domino's Pizza Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P458P3</x:t>
   </x:si>
   <x:si>
-    <x:t>7</x:t>
-[...2 lines deleted...]
-    <x:t>$2,307.69</x:t>
+    <x:t>18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,451.74</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-43,459</x:t>
+    <x:t>17,754</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-43,459.35</x:t>
-[...2 lines deleted...]
-    <x:t>-0.11%</x:t>
+    <x:t>$17,753.89</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,383.97</x:t>
+    <x:t>$-533.46</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -904,51 +913,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893b9402bf634a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbc49de4dfdab45d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb65d1350f0441c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c9b629fb9be4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5435050a2b01433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75b037a4ba374791" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I54"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1383,138 +1392,138 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
@@ -1557,138 +1566,138 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
@@ -1731,781 +1740,781 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="2" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>