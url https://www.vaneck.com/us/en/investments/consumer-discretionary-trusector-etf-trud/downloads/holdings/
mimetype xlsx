--- v4 (2026-08-09)
+++ v5 (2026-08-29)
@@ -1,888 +1,894 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ae823c25354960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbaff8b7a5304355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUD_asof_20260806" sheetId="1" r:id="R75b037a4ba374791"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUD_asof_20260827" sheetId="1" r:id="R51e8579ddac24e05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="282">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="284">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLY</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Discretionary Select Sector Sp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ1MF9</x:t>
   </x:si>
   <x:si>
-    <x:t>296,786</x:t>
+    <x:t>315,506</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,050,426.60</x:t>
+    <x:t>$36,560,835.28</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>59.93%</x:t>
+    <x:t>59.75%</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>60,263</x:t>
-[...5 lines deleted...]
-    <x:t>28.06%</x:t>
+    <x:t>64,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,586,941.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.11%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
-    <x:t>10,534</x:t>
-[...5 lines deleted...]
-    <x:t>5.76%</x:t>
+    <x:t>11,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,061,155.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.64%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>3,722</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>4,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,328,241.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,518</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>1,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$448,863.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,538</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>1,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,348.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Starbucks Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTQBF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,046.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
-    <x:t>540</x:t>
-[...20 lines deleted...]
-    <x:t>$114,729.56</x:t>
+    <x:t>652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,794.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marriott International Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,483.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DASH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doordash Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005D7QCJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,379.23</x:t>
   </x:si>
   <x:si>
     <x:t>BKNG</x:t>
   </x:si>
   <x:si>
     <x:t>Booking Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLBVN4</x:t>
   </x:si>
   <x:si>
     <x:t>456</x:t>
   </x:si>
   <x:si>
-    <x:t>$94,569.84</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$92,367.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Motors Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NDYB67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,368.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hilton Worldwide Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0058KMH30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,584.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,774.40</x:t>
   </x:si>
   <x:si>
     <x:t>ROST</x:t>
   </x:si>
   <x:si>
     <x:t>Ross Stores Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSBZH7</x:t>
   </x:si>
   <x:si>
-    <x:t>310</x:t>
-[...2 lines deleted...]
-    <x:t>$78,836.10</x:t>
+    <x:t>374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,971.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGYWY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,262.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,168.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>MAR</x:t>
-[...104 lines deleted...]
-    <x:t>$60,049.44</x:t>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,347.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQPC32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,659.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>F</x:t>
-[...11 lines deleted...]
-    <x:t>$50,802.36</x:t>
+    <x:t>GRMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4LN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,785.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>CVNA</x:t>
-[...11 lines deleted...]
-    <x:t>$49,341.48</x:t>
+    <x:t>CMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QX74T1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,782.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,894.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>GRMN</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>EBAY</x:t>
   </x:si>
   <x:si>
     <x:t>Ebay Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C43RR5</x:t>
   </x:si>
   <x:si>
-    <x:t>411</x:t>
-[...17 lines deleted...]
-    <x:t>$40,620.55</x:t>
+    <x:t>491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,062.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3GZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,225.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>YUM</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>DHI</x:t>
   </x:si>
   <x:si>
     <x:t>Dr Horton Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQTXY6</x:t>
   </x:si>
   <x:si>
-    <x:t>245</x:t>
-[...2 lines deleted...]
-    <x:t>$35,772.45</x:t>
+    <x:t>293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,561.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWQ4VD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,887.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
+    <x:t>EXPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expedia Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QY3XZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,037.96</x:t>
+  </x:si>
+  <x:si>
     <x:t>CCL</x:t>
   </x:si>
   <x:si>
     <x:t>Carnival Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6LY3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,177</x:t>
-[...2 lines deleted...]
-    <x:t>$33,709.28</x:t>
+    <x:t>1,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,954.95</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
-    <x:t>$30,696.20</x:t>
+    <x:t>$29,323.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>ULTA</x:t>
-[...26 lines deleted...]
-    <x:t>$29,737.29</x:t>
+    <x:t>WSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams-Sonoma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FSMWC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,416.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>TPR</x:t>
   </x:si>
   <x:si>
     <x:t>Tapestry Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY29C7</x:t>
   </x:si>
   <x:si>
-    <x:t>179</x:t>
-[...20 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,003.64</x:t>
   </x:si>
   <x:si>
     <x:t>PHM</x:t>
   </x:si>
   <x:si>
     <x:t>Pultegroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR54L0</x:t>
   </x:si>
   <x:si>
-    <x:t>172</x:t>
-[...2 lines deleted...]
-    <x:t>$22,282.60</x:t>
+    <x:t>204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,857.00</x:t>
   </x:si>
   <x:si>
     <x:t>DRI</x:t>
   </x:si>
   <x:si>
     <x:t>Darden Restaurants Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBNYF6</x:t>
   </x:si>
   <x:si>
-    <x:t>98</x:t>
-[...2 lines deleted...]
-    <x:t>$20,672.12</x:t>
+    <x:t>114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,068.82</x:t>
   </x:si>
   <x:si>
     <x:t>GPC</x:t>
   </x:si>
   <x:si>
     <x:t>Genuine Parts Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKL348</x:t>
   </x:si>
   <x:si>
-    <x:t>141</x:t>
-[...2 lines deleted...]
-    <x:t>$18,723.39</x:t>
+    <x:t>173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,649.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lennar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN5HF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,554.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,334.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>LEN</x:t>
-[...26 lines deleted...]
-    <x:t>$16,704.10</x:t>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,380.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hasbro Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKVJK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,104.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Las Vegas Sands Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JWD753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,926.40</x:t>
   </x:si>
   <x:si>
     <x:t>DECK</x:t>
   </x:si>
   <x:si>
     <x:t>Deckers Outdoor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKXYX5</x:t>
   </x:si>
   <x:si>
-    <x:t>144</x:t>
-[...2 lines deleted...]
-    <x:t>$14,093.28</x:t>
+    <x:t>176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,194.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBY</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>NVR</x:t>
   </x:si>
   <x:si>
     <x:t>Nvr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQBYR3</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,609.62</x:t>
+    <x:t>$12,730.90</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>92</x:t>
-[...2 lines deleted...]
-    <x:t>$11,475.16</x:t>
+    <x:t>108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,420.00</x:t>
   </x:si>
   <x:si>
     <x:t>APTV</x:t>
   </x:si>
   <x:si>
     <x:t>Aptiv Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R914LT5</x:t>
   </x:si>
   <x:si>
-    <x:t>215</x:t>
-[...2 lines deleted...]
-    <x:t>$9,954.50</x:t>
+    <x:t>263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,950.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WYNN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wynn Resorts Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LD9JQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,892.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mgm Resorts International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2BXK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,808.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRN78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,341.65</x:t>
   </x:si>
   <x:si>
     <x:t>RL</x:t>
   </x:si>
   <x:si>
     <x:t>Ralph Lauren Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS0ZF1</x:t>
   </x:si>
   <x:si>
     <x:t>23</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,104.09</x:t>
-[...47 lines deleted...]
-    <x:t>$7,733.10</x:t>
+    <x:t>$8,093.70</x:t>
   </x:si>
   <x:si>
     <x:t>DPZ</x:t>
   </x:si>
   <x:si>
     <x:t>Domino's Pizza Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P458P3</x:t>
   </x:si>
   <x:si>
     <x:t>18</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,451.74</x:t>
+    <x:t>$5,976.99</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>17,754</x:t>
+    <x:t>23,043</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,753.89</x:t>
+    <x:t>$23,042.83</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-533.46</x:t>
+    <x:t>$-2,440.46</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -913,51 +919,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c9b629fb9be4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5435050a2b01433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75b037a4ba374791" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb094321656cb40e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcd7f2308eafe4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51e8579ddac24e05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I54"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1247,283 +1253,283 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
@@ -1595,926 +1601,926 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="2" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>