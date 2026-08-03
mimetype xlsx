--- v0 (2026-07-14)
+++ v1 (2026-08-03)
@@ -1,717 +1,696 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28649d930bbd4658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0824b833044ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUO_asof_20260710" sheetId="1" r:id="R2fbae76eb97340b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUO_asof_20260730" sheetId="1" r:id="R92201b9910614d67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="224">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="217">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLP</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples Select Sector SPDR Fun</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>1,206</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$101,448.72</x:t>
+    <x:t>$103,076.82</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>40.06%</x:t>
+    <x:t>40.03%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>277</x:t>
-[...5 lines deleted...]
-    <x:t>12.46%</x:t>
+    <x:t>278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,885.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.00%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
     <x:t>28</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,655.00</x:t>
-[...2 lines deleted...]
-    <x:t>10.13%</x:t>
+    <x:t>$26,716.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMX289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,680.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.42%</x:t>
   </x:si>
   <x:si>
     <x:t>PG</x:t>
   </x:si>
   <x:si>
     <x:t>Procter &amp; Gamble Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2TH3</x:t>
   </x:si>
   <x:si>
-    <x:t>147</x:t>
-[...23 lines deleted...]
-    <x:t>8.04%</x:t>
+    <x:t>148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,306.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.27%</x:t>
   </x:si>
   <x:si>
     <x:t>PM</x:t>
   </x:si>
   <x:si>
     <x:t>Philip Morris International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J2XL74</x:t>
   </x:si>
   <x:si>
-    <x:t>98</x:t>
-[...5 lines deleted...]
-    <x:t>7.03%</x:t>
+    <x:t>99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,008.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
-    <x:t>86</x:t>
-[...5 lines deleted...]
-    <x:t>4.66%</x:t>
+    <x:t>84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,776.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
   </x:si>
   <x:si>
     <x:t>MO</x:t>
   </x:si>
   <x:si>
     <x:t>Altria Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6LJ8</x:t>
   </x:si>
   <x:si>
-    <x:t>74</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,367.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,333.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>CL</x:t>
   </x:si>
   <x:si>
     <x:t>Colgate-Palmolive Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFQYY3</x:t>
   </x:si>
   <x:si>
-    <x:t>18</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,557.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monster Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NVB1C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,367.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H8TVT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,300.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>CASY</x:t>
   </x:si>
   <x:si>
     <x:t>Casey's General Stores Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF0672</x:t>
   </x:si>
   <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$866.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TJM7F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTVJ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$847.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6WG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimberly-Clark Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMW2Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C79X561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kroger Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMY992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$636.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar Tree Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSC0K9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar General Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NV1KK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Church &amp; Dwight Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFJT36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005CPNTQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$448.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKCFC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bunge Global Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JZ8VL91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SJM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J M Smucker Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT1715</x:t>
+  </x:si>
+  <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,639.66</x:t>
-[...329 lines deleted...]
-    <x:t>$228.64</x:t>
+    <x:t>$244.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>SJM</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CLX</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS7D3</x:t>
   </x:si>
   <x:si>
-    <x:t>$193.12</x:t>
+    <x:t>$193.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>CAG</x:t>
-[...8 lines deleted...]
-    <x:t>$124.47</x:t>
+    <x:t>HRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hormel Foods Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLF8D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Molson Coors Beverage Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS7KS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>HRL</x:t>
-[...32 lines deleted...]
-    <x:t>$88.28</x:t>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>BF/B</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>1,030</x:t>
+    <x:t>-50</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,029.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$-50.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$169.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$203.75</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -739,56 +718,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f3bad1e30504b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf7fb6bb331a7438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2fbae76eb97340b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra157fb2883244b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R338f324d8e9e4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92201b9910614d67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I43"/>
+  <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1276,138 +1255,138 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
@@ -1467,570 +1446,512 @@
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A41" s="1">
-[...14 lines deleted...]
-      <x:c r="F41" s="1" t="s">
+      <x:c r="A41" s="2" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="G41" s="1" t="s">
-[...63 lines deleted...]
-      <x:c r="I43" s="2" t="s">
+      <x:c r="B41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A43:I43"/>
+    <x:mergeCell ref="A41:I41"/>
   </x:mergeCells>
 </x:worksheet>
 </file>