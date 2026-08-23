--- v1 (2026-08-03)
+++ v2 (2026-08-23)
@@ -1,696 +1,690 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0824b833044ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe355eedf4e448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUO_asof_20260730" sheetId="1" r:id="R92201b9910614d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUO_asof_20260820" sheetId="1" r:id="R6c299fbf05de46a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="217">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="215">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLP</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples Select Sector SPDR Fun</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,206</x:t>
+    <x:t>2,404</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$103,076.82</x:t>
+    <x:t>$205,109.28</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>40.03%</x:t>
+    <x:t>40.17%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>278</x:t>
-[...5 lines deleted...]
-    <x:t>12.00%</x:t>
+    <x:t>556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,597.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.28%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>28</x:t>
-[...5 lines deleted...]
-    <x:t>10.38%</x:t>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,276.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.24%</x:t>
   </x:si>
   <x:si>
     <x:t>KO</x:t>
   </x:si>
   <x:si>
     <x:t>Coca-Cola Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMX289</x:t>
   </x:si>
   <x:si>
-    <x:t>245</x:t>
-[...5 lines deleted...]
-    <x:t>8.42%</x:t>
+    <x:t>491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,435.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.70%</x:t>
   </x:si>
   <x:si>
     <x:t>PG</x:t>
   </x:si>
   <x:si>
     <x:t>Procter &amp; Gamble Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2TH3</x:t>
   </x:si>
   <x:si>
-    <x:t>148</x:t>
-[...5 lines deleted...]
-    <x:t>8.27%</x:t>
+    <x:t>296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,319.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.29%</x:t>
   </x:si>
   <x:si>
     <x:t>PM</x:t>
   </x:si>
   <x:si>
     <x:t>Philip Morris International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J2XL74</x:t>
   </x:si>
   <x:si>
-    <x:t>99</x:t>
-[...5 lines deleted...]
-    <x:t>7.38%</x:t>
+    <x:t>198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,920.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.43%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
-    <x:t>84</x:t>
-[...5 lines deleted...]
-    <x:t>4.57%</x:t>
+    <x:t>169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,011.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
   </x:si>
   <x:si>
     <x:t>MO</x:t>
   </x:si>
   <x:si>
     <x:t>Altria Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6LJ8</x:t>
   </x:si>
   <x:si>
-    <x:t>79</x:t>
-[...5 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,576.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
-    <x:t>37</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,810.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>CL</x:t>
   </x:si>
   <x:si>
     <x:t>Colgate-Palmolive Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFQYY3</x:t>
   </x:si>
   <x:si>
-    <x:t>17</x:t>
-[...2 lines deleted...]
-    <x:t>$1,557.20</x:t>
+    <x:t>34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,049.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
+    <x:t>TGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H8TVT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,848.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MNST</x:t>
   </x:si>
   <x:si>
     <x:t>Monster Beverage Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NVB1C0</x:t>
   </x:si>
   <x:si>
+    <x:t>58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,754.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TJM7F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,741.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTVJ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,661.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CASY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Casey's General Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF0672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,656.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6WG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,634.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimberly-Clark Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMW2Z0</x:t>
+  </x:si>
+  <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,367.10</x:t>
-[...65 lines deleted...]
-    <x:t>BBG000BTVJ25</x:t>
+    <x:t>$1,521.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C79X561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,457.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kroger Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMY992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,295.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,129.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar Tree Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSC0K9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,027.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Church &amp; Dwight Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFJT36</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
-    <x:t>$847.10</x:t>
-[...95 lines deleted...]
-    <x:t>BBG000BSC0K9</x:t>
+    <x:t>$974.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar General Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NV1KK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$964.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKCFC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$871.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005CPNTQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$869.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$700.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bunge Global Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JZ8VL91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$699.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SJM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J M Smucker Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT1715</x:t>
   </x:si>
   <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
-    <x:t>$514.28</x:t>
-[...134 lines deleted...]
-    <x:t>$254.80</x:t>
+    <x:t>$492.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>SJM</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>CLX</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS7D3</x:t>
   </x:si>
   <x:si>
-    <x:t>$193.46</x:t>
+    <x:t>$424.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>HRL</x:t>
   </x:si>
   <x:si>
     <x:t>Hormel Foods Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLF8D2</x:t>
   </x:si>
   <x:si>
-    <x:t>$152.22</x:t>
+    <x:t>$288.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>TAP</x:t>
   </x:si>
   <x:si>
     <x:t>Molson Coors Beverage Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS7KS3</x:t>
   </x:si>
   <x:si>
-    <x:t>$124.65</x:t>
+    <x:t>$255.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD2NY8</x:t>
   </x:si>
   <x:si>
-    <x:t>$86.49</x:t>
+    <x:t>$170.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-50</x:t>
+    <x:t>527</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-50.12</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$527.22</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$203.75</x:t>
+    <x:t>$163.58</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -718,51 +712,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra157fb2883244b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R338f324d8e9e4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92201b9910614d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc24e5831100d4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7e76bd86cb194bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c299fbf05de46a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1255,80 +1249,80 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
@@ -1446,167 +1440,167 @@
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
@@ -1661,288 +1655,288 @@
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
+      <x:c r="G39" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="G39" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="2" t="s">
-        <x:v>216</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>