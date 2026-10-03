--- v2 (2026-08-23)
+++ v3 (2026-10-03)
@@ -1,690 +1,693 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe355eedf4e448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f2daff77cd342c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUO_asof_20260820" sheetId="1" r:id="R6c299fbf05de46a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUO_asof_20261001" sheetId="1" r:id="R4596e8efa6ec4819"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="215">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="216">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLP</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples Select Sector SPDR Fun</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>2,404</x:t>
+    <x:t>2,387</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$205,109.28</x:t>
+    <x:t>$191,747.71</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>40.17%</x:t>
+    <x:t>39.31%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>556</x:t>
-[...5 lines deleted...]
-    <x:t>11.28%</x:t>
+    <x:t>561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,489.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.99%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
     <x:t>56</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,276.56</x:t>
-[...2 lines deleted...]
-    <x:t>10.24%</x:t>
+    <x:t>$51,236.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Procter &amp; Gamble Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2TH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,177.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.65%</x:t>
   </x:si>
   <x:si>
     <x:t>KO</x:t>
   </x:si>
   <x:si>
     <x:t>Coca-Cola Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMX289</x:t>
   </x:si>
   <x:si>
-    <x:t>491</x:t>
-[...23 lines deleted...]
-    <x:t>8.29%</x:t>
+    <x:t>488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,016.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.61%</x:t>
   </x:si>
   <x:si>
     <x:t>PM</x:t>
   </x:si>
   <x:si>
     <x:t>Philip Morris International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J2XL74</x:t>
   </x:si>
   <x:si>
-    <x:t>198</x:t>
-[...5 lines deleted...]
-    <x:t>7.43%</x:t>
+    <x:t>196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,569.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.50%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
-    <x:t>169</x:t>
-[...5 lines deleted...]
-    <x:t>4.70%</x:t>
+    <x:t>167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,975.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>MO</x:t>
   </x:si>
   <x:si>
     <x:t>Altria Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6LJ8</x:t>
   </x:si>
   <x:si>
-    <x:t>158</x:t>
-[...5 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,243.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
-    <x:t>75</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,274.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H8TVT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,290.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>CL</x:t>
   </x:si>
   <x:si>
     <x:t>Colgate-Palmolive Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFQYY3</x:t>
   </x:si>
   <x:si>
     <x:t>34</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,049.80</x:t>
-[...20 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$2,874.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>MNST</x:t>
   </x:si>
   <x:si>
     <x:t>Monster Beverage Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NVB1C0</x:t>
   </x:si>
   <x:si>
-    <x:t>58</x:t>
-[...2 lines deleted...]
-    <x:t>$2,754.42</x:t>
+    <x:t>62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,612.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>KDP</x:t>
   </x:si>
   <x:si>
     <x:t>Keurig Dr Pepper Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TJM7F0</x:t>
   </x:si>
   <x:si>
-    <x:t>55</x:t>
-[...2 lines deleted...]
-    <x:t>$1,741.30</x:t>
+    <x:t>59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,810.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6WG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,669.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
-    <x:t>20</x:t>
-[...2 lines deleted...]
-    <x:t>$1,661.20</x:t>
+    <x:t>$1,621.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C79X561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kroger Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMY992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,427.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimberly-Clark Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMW2Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,320.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CASY</x:t>
   </x:si>
   <x:si>
     <x:t>Casey's General Stores Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF0672</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,656.76</x:t>
-[...59 lines deleted...]
-    <x:t>BBG000BMY992</x:t>
+    <x:t>$1,239.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar General Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NV1KK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,070.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$992.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Church &amp; Dwight Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFJT36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$941.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar Tree Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSC0K9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$915.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005CPNTQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$831.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bunge Global Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JZ8VL91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$746.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKCFC2</x:t>
   </x:si>
   <x:si>
     <x:t>23</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,295.36</x:t>
-[...110 lines deleted...]
-    <x:t>$869.38</x:t>
+    <x:t>$728.41</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QLT0</x:t>
   </x:si>
   <x:si>
-    <x:t>$804.84</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$677.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
     <x:t>12</x:t>
   </x:si>
   <x:si>
-    <x:t>$700.80</x:t>
-[...14 lines deleted...]
-    <x:t>$699.42</x:t>
+    <x:t>$605.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SJM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J M Smucker Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT1715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$579.75</x:t>
   </x:si>
   <x:si>
     <x:t>MKC</x:t>
   </x:si>
   <x:si>
     <x:t>Mccormick &amp; Co Inc/Md</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6Y5W4</x:t>
   </x:si>
   <x:si>
-    <x:t>$552.20</x:t>
-[...17 lines deleted...]
-    <x:t>$492.20</x:t>
+    <x:t>$485.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>CLX</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS7D3</x:t>
   </x:si>
   <x:si>
-    <x:t>$424.16</x:t>
+    <x:t>$403.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>HRL</x:t>
   </x:si>
   <x:si>
     <x:t>Hormel Foods Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLF8D2</x:t>
   </x:si>
   <x:si>
-    <x:t>$288.96</x:t>
-[...14 lines deleted...]
-    <x:t>$255.66</x:t>
+    <x:t>13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD2NY8</x:t>
   </x:si>
   <x:si>
-    <x:t>$170.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$207.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>527</x:t>
+    <x:t>3,431</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$527.22</x:t>
+    <x:t>$3,430.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$163.58</x:t>
+    <x:t>$-3,051.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -712,56 +715,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc24e5831100d4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7e76bd86cb194bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c299fbf05de46a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra81f28ad8a864b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rec1a1b1f519740b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4596e8efa6ec4819" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I41"/>
+  <x:dimension ref="A1:I40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1208,744 +1211,715 @@
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A40" s="1">
-[...52 lines deleted...]
-      <x:c r="I41" s="2" t="s">
+      <x:c r="A40" s="2" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="B40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A41:I41"/>
+    <x:mergeCell ref="A40:I40"/>
   </x:mergeCells>
 </x:worksheet>
 </file>