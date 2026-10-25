--- v3 (2026-10-03)
+++ v4 (2026-10-25)
@@ -1,693 +1,723 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f2daff77cd342c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a69bec401a4768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUO_asof_20261001" sheetId="1" r:id="R4596e8efa6ec4819"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUO_asof_20261022" sheetId="1" r:id="R57b28f3c2d7745d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="216">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="226">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLP</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples Select Sector SPDR Fun</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>2,387</x:t>
+    <x:t>2,005</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$191,747.71</x:t>
+    <x:t>$180,429.95</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>39.31%</x:t>
+    <x:t>32.99%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>561</x:t>
-[...5 lines deleted...]
-    <x:t>11.99%</x:t>
+    <x:t>584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,734.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.93%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>56</x:t>
-[...5 lines deleted...]
-    <x:t>10.50%</x:t>
+    <x:t>58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,056.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.80%</x:t>
   </x:si>
   <x:si>
     <x:t>PG</x:t>
   </x:si>
   <x:si>
     <x:t>Procter &amp; Gamble Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2TH3</x:t>
   </x:si>
   <x:si>
-    <x:t>293</x:t>
-[...5 lines deleted...]
-    <x:t>8.65%</x:t>
+    <x:t>305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,172.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.17%</x:t>
   </x:si>
   <x:si>
     <x:t>KO</x:t>
   </x:si>
   <x:si>
     <x:t>Coca-Cola Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMX289</x:t>
   </x:si>
   <x:si>
-    <x:t>488</x:t>
-[...5 lines deleted...]
-    <x:t>8.61%</x:t>
+    <x:t>507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,337.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.84%</x:t>
   </x:si>
   <x:si>
     <x:t>PM</x:t>
   </x:si>
   <x:si>
     <x:t>Philip Morris International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J2XL74</x:t>
   </x:si>
   <x:si>
-    <x:t>196</x:t>
-[...5 lines deleted...]
-    <x:t>7.50%</x:t>
+    <x:t>204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,154.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.52%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
-    <x:t>167</x:t>
-[...5 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,295.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
   </x:si>
   <x:si>
     <x:t>MO</x:t>
   </x:si>
   <x:si>
     <x:t>Altria Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6LJ8</x:t>
   </x:si>
   <x:si>
-    <x:t>153</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,007.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
+    <x:t>96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,258.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VYLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vylor Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024CQR6X9</x:t>
+  </x:si>
+  <x:si>
     <x:t>74</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,274.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$5,262.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colgate-Palmolive Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFQYY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,869.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>TGT</x:t>
   </x:si>
   <x:si>
     <x:t>Target Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H8TVT2</x:t>
   </x:si>
   <x:si>
+    <x:t>29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,585.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monster Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NVB1C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,257.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TJM7F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,991.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTVJ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,519.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kroger Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMY992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,443.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C79X561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,405.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6WG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,395.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimberly-Clark Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMW2Z0</x:t>
+  </x:si>
+  <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,290.70</x:t>
-[...11 lines deleted...]
-    <x:t>BBG000BFQYY3</x:t>
+    <x:t>$2,358.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar General Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NV1KK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,947.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,723.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Church &amp; Dwight Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFJT36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,632.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,580.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar Tree Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSC0K9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,572.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CASY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Casey's General Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF0672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,427.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005CPNTQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,354.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,250.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKCFC2</x:t>
   </x:si>
   <x:si>
     <x:t>34</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,874.02</x:t>
-[...152 lines deleted...]
-    <x:t>$1,070.37</x:t>
+    <x:t>$1,196.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
-    <x:t>EL</x:t>
-[...5 lines deleted...]
-    <x:t>BBG000FKJRC5</x:t>
+    <x:t>BG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bunge Global Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JZ8VL91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,031.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,027.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SJM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J M Smucker Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT1715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$933.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hormel Foods Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLF8D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
   </x:si>
   <x:si>
     <x:t>11</x:t>
   </x:si>
   <x:si>
-    <x:t>$992.09</x:t>
-[...131 lines deleted...]
-    <x:t>$605.64</x:t>
+    <x:t>$331.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-157.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
-  </x:si>
-[...103 lines deleted...]
-    <x:t>-0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -715,56 +745,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra81f28ad8a864b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rec1a1b1f519740b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4596e8efa6ec4819" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99f7079843734504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8fc2a95bab034d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57b28f3c2d7745d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I40"/>
+  <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1211,715 +1241,744 @@
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A40" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I40" s="2" t="s">
+      <x:c r="A40" s="1">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A41" s="2" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="B41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A40:I40"/>
+    <x:mergeCell ref="A41:I41"/>
   </x:mergeCells>
 </x:worksheet>
 </file>