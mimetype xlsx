--- v4 (2026-10-25)
+++ v5 (2026-10-27)
@@ -1,723 +1,717 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a69bec401a4768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4cdeaca353a4276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUO_asof_20261022" sheetId="1" r:id="R57b28f3c2d7745d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUO_asof_20261023" sheetId="1" r:id="R60645fcfd003487e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="226">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/22/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="224">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLP</x:t>
   </x:si>
   <x:si>
     <x:t>Consumer Staples Select Sector SPDR Fun</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>2,005</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$180,429.95</x:t>
+    <x:t>$176,961.30</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>32.99%</x:t>
+    <x:t>32.94%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
     <x:t>584</x:t>
   </x:si>
   <x:si>
-    <x:t>$70,734.08</x:t>
-[...2 lines deleted...]
-    <x:t>12.93%</x:t>
+    <x:t>$70,015.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.03%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
     <x:t>58</x:t>
   </x:si>
   <x:si>
-    <x:t>$59,056.18</x:t>
-[...2 lines deleted...]
-    <x:t>10.80%</x:t>
+    <x:t>$58,192.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.83%</x:t>
   </x:si>
   <x:si>
     <x:t>PG</x:t>
   </x:si>
   <x:si>
     <x:t>Procter &amp; Gamble Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2TH3</x:t>
   </x:si>
   <x:si>
     <x:t>305</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,172.96</x:t>
-[...2 lines deleted...]
-    <x:t>9.17%</x:t>
+    <x:t>$49,111.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.14%</x:t>
   </x:si>
   <x:si>
     <x:t>KO</x:t>
   </x:si>
   <x:si>
     <x:t>Coca-Cola Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMX289</x:t>
   </x:si>
   <x:si>
     <x:t>507</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,337.38</x:t>
-[...2 lines deleted...]
-    <x:t>8.84%</x:t>
+    <x:t>$47,003.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.75%</x:t>
   </x:si>
   <x:si>
     <x:t>PM</x:t>
   </x:si>
   <x:si>
     <x:t>Philip Morris International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J2XL74</x:t>
   </x:si>
   <x:si>
     <x:t>204</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,154.96</x:t>
-[...2 lines deleted...]
-    <x:t>7.52%</x:t>
+    <x:t>$40,691.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.57%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
     <x:t>175</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,295.25</x:t>
-[...2 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>$23,759.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>MO</x:t>
   </x:si>
   <x:si>
     <x:t>Altria Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6LJ8</x:t>
   </x:si>
   <x:si>
     <x:t>171</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,007.97</x:t>
-[...2 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>$12,707.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
     <x:t>96</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,258.24</x:t>
+    <x:t>$6,124.80</x:t>
   </x:si>
   <x:si>
     <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>VYLR</x:t>
   </x:si>
   <x:si>
     <x:t>Vylor Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG024CQR6X9</x:t>
   </x:si>
   <x:si>
     <x:t>74</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,262.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$5,519.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>CL</x:t>
   </x:si>
   <x:si>
     <x:t>Colgate-Palmolive Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFQYY3</x:t>
   </x:si>
   <x:si>
     <x:t>50</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,869.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>$4,702.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>TGT</x:t>
   </x:si>
   <x:si>
     <x:t>Target Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H8TVT2</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,585.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$4,430.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>MNST</x:t>
   </x:si>
   <x:si>
     <x:t>Monster Beverage Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NVB1C0</x:t>
   </x:si>
   <x:si>
     <x:t>90</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,257.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$4,157.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>KDP</x:t>
   </x:si>
   <x:si>
     <x:t>Keurig Dr Pepper Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TJM7F0</x:t>
   </x:si>
   <x:si>
     <x:t>85</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,991.15</x:t>
+    <x:t>$2,947.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
     <x:t>30</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,519.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$2,441.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6WG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,404.20</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMY992</x:t>
   </x:si>
   <x:si>
     <x:t>36</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,443.32</x:t>
-[...2 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>$2,403.72</x:t>
   </x:si>
   <x:si>
     <x:t>KVUE</x:t>
   </x:si>
   <x:si>
     <x:t>Kenvue Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C79X561</x:t>
   </x:si>
   <x:si>
     <x:t>121</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,405.48</x:t>
+    <x:t>$2,367.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>ADM</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>KMB</x:t>
   </x:si>
   <x:si>
     <x:t>Kimberly-Clark Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMW2Z0</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,358.62</x:t>
+    <x:t>$2,313.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,947.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$1,857.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>EL</x:t>
   </x:si>
   <x:si>
     <x:t>Estee Lauder Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FKJRC5</x:t>
   </x:si>
   <x:si>
     <x:t>16</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,723.52</x:t>
+    <x:t>$1,738.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>CHD</x:t>
   </x:si>
   <x:si>
     <x:t>Church &amp; Dwight Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFJT36</x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,632.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$1,577.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>HSY</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLHRS2</x:t>
   </x:si>
   <x:si>
     <x:t>9</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,580.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$1,526.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar Tree Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSC0K9</x:t>
   </x:si>
   <x:si>
     <x:t>12</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,572.48</x:t>
+    <x:t>$1,503.72</x:t>
   </x:si>
   <x:si>
     <x:t>CASY</x:t>
   </x:si>
   <x:si>
     <x:t>Casey's General Stores Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF0672</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,427.30</x:t>
+    <x:t>$1,398.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>KHC</x:t>
   </x:si>
   <x:si>
     <x:t>Kraft Heinz Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005CPNTQ2</x:t>
   </x:si>
   <x:si>
     <x:t>54</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,354.86</x:t>
+    <x:t>$1,339.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QLT0</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,250.82</x:t>
+    <x:t>$1,248.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>GIS</x:t>
   </x:si>
   <x:si>
     <x:t>General Mills Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKCFC2</x:t>
   </x:si>
   <x:si>
     <x:t>34</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,196.12</x:t>
+    <x:t>$1,169.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,031.50</x:t>
+    <x:t>$1,032.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
     <x:t>18</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,027.26</x:t>
+    <x:t>$1,020.60</x:t>
   </x:si>
   <x:si>
     <x:t>SJM</x:t>
   </x:si>
   <x:si>
     <x:t>J M Smucker Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT1715</x:t>
   </x:si>
   <x:si>
     <x:t>7</x:t>
   </x:si>
   <x:si>
-    <x:t>$933.73</x:t>
+    <x:t>$909.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>MKC</x:t>
   </x:si>
   <x:si>
     <x:t>Mccormick &amp; Co Inc/Md</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6Y5W4</x:t>
   </x:si>
   <x:si>
-    <x:t>$779.36</x:t>
+    <x:t>$769.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>CLX</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS7D3</x:t>
   </x:si>
   <x:si>
     <x:t>8</x:t>
   </x:si>
   <x:si>
-    <x:t>$709.28</x:t>
+    <x:t>$691.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>HRL</x:t>
   </x:si>
   <x:si>
     <x:t>Hormel Foods Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLF8D2</x:t>
   </x:si>
   <x:si>
-    <x:t>$384.48</x:t>
+    <x:t>$379.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD2NY8</x:t>
   </x:si>
   <x:si>
     <x:t>11</x:t>
   </x:si>
   <x:si>
-    <x:t>$331.98</x:t>
+    <x:t>$323.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-157</x:t>
+    <x:t>164</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-157.46</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$163.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$676.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$353.33</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -745,51 +739,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99f7079843734504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8fc2a95bab034d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57b28f3c2d7745d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc65c628611014faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb0524f010eef4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R60645fcfd003487e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1299,677 +1293,677 @@
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
+      <x:c r="G39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F40" s="1" t="s">
+      <x:c r="G40" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="G40" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="2" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>