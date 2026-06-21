--- v0 (2026-06-01)
+++ v1 (2026-06-21)
@@ -1,1158 +1,1158 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93cacefdb0e54be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee132a86c2b4de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMET_asof_20260529" sheetId="1" r:id="Ra0e581b996514552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMET_asof_20260617" sheetId="1" r:id="Rb21d07bc7e3f4754"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="371">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="371">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>FCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Freeport-Mcmoran Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJDB15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,677,583.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.62%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GLEN LN</x:t>
   </x:si>
   <x:si>
     <x:t>Glencore Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MM1KV4</x:t>
   </x:si>
   <x:si>
-    <x:t>418,040</x:t>
-[...29 lines deleted...]
-    <x:t>8.11%</x:t>
+    <x:t>467,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,569,009.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.37%</x:t>
   </x:si>
   <x:si>
     <x:t>AAL LN</x:t>
   </x:si>
   <x:si>
     <x:t>Anglo American Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWF7M0</x:t>
   </x:si>
   <x:si>
-    <x:t>57,963</x:t>
-[...5 lines deleted...]
-    <x:t>8.04%</x:t>
+    <x:t>64,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,471,150.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.14%</x:t>
   </x:si>
   <x:si>
     <x:t>GMEXICOB MF</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Mexico Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQC9K4</x:t>
   </x:si>
   <x:si>
-    <x:t>208,300</x:t>
-[...5 lines deleted...]
-    <x:t>6.70%</x:t>
+    <x:t>232,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,908,802.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.82%</x:t>
   </x:si>
   <x:si>
     <x:t>TECK</x:t>
   </x:si>
   <x:si>
     <x:t>Teck Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSJTT0</x:t>
   </x:si>
   <x:si>
-    <x:t>34,905</x:t>
-[...5 lines deleted...]
-    <x:t>5.98%</x:t>
+    <x:t>39,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,566,152.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.02%</x:t>
   </x:si>
   <x:si>
     <x:t>ANTO LN</x:t>
   </x:si>
   <x:si>
     <x:t>Antofagasta Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4SC9</x:t>
   </x:si>
   <x:si>
-    <x:t>29,697</x:t>
-[...2 lines deleted...]
-    <x:t>$1,637,450.61</x:t>
+    <x:t>33,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,810,765.80</x:t>
   </x:si>
   <x:si>
     <x:t>4.24%</x:t>
   </x:si>
   <x:si>
     <x:t>FM CN</x:t>
   </x:si>
   <x:si>
     <x:t>First Quantum Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX7818</x:t>
   </x:si>
   <x:si>
-    <x:t>45,748</x:t>
-[...5 lines deleted...]
-    <x:t>3.65%</x:t>
+    <x:t>51,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,618,709.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
   </x:si>
   <x:si>
     <x:t>SCCO</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Copper Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSHH72</x:t>
   </x:si>
   <x:si>
-    <x:t>7,088</x:t>
-[...5 lines deleted...]
-    <x:t>3.51%</x:t>
+    <x:t>7,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,518,872.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56%</x:t>
   </x:si>
   <x:si>
     <x:t>LUN CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K1XDF3</x:t>
   </x:si>
   <x:si>
-    <x:t>42,909</x:t>
-[...5 lines deleted...]
-    <x:t>3.32%</x:t>
+    <x:t>47,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,324,930.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>ALB</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ26K7</x:t>
   </x:si>
   <x:si>
-    <x:t>6,827</x:t>
-[...5 lines deleted...]
-    <x:t>3.12%</x:t>
+    <x:t>7,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,271,019.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>BOL SS</x:t>
   </x:si>
   <x:si>
     <x:t>Boliden Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2VT85</x:t>
   </x:si>
   <x:si>
-    <x:t>18,221</x:t>
-[...5 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>20,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,222,276.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>VAL SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Valterra Platinum Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTXNT5</x:t>
   </x:si>
   <x:si>
-    <x:t>13,114</x:t>
-[...5 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>14,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,133,715.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGH PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kghm Polska Miedz Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CJ6JT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,027,885.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>5713 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Metal Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB13F8</x:t>
   </x:si>
   <x:si>
-    <x:t>15,300</x:t>
-[...2 lines deleted...]
-    <x:t>$867,789.90</x:t>
+    <x:t>17,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$959,060.63</x:t>
   </x:si>
   <x:si>
     <x:t>2.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>KGH PW</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>HBM</x:t>
   </x:si>
   <x:si>
     <x:t>Hudbay Minerals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PM99H6</x:t>
   </x:si>
   <x:si>
-    <x:t>28,506</x:t>
-[...5 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>31,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,665.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLN524</x:t>
   </x:si>
   <x:si>
-    <x:t>176,639</x:t>
-[...5 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>197,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$871,967.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>IMP SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Impala Platinum Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTZK82</x:t>
   </x:si>
   <x:si>
-    <x:t>52,389</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>58,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$745,584.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSCDH5</x:t>
   </x:si>
   <x:si>
-    <x:t>48,977</x:t>
-[...5 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>54,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$703,113.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>600111 C1</x:t>
   </x:si>
   <x:si>
     <x:t>China Northern Rare Earth Group High-Te</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HF84</x:t>
   </x:si>
   <x:si>
-    <x:t>83,768</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>93,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$686,485.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>MP</x:t>
   </x:si>
   <x:si>
     <x:t>Mp Materials Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TJGL0F0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,645</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>9,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$587,896.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>CS CN</x:t>
   </x:si>
   <x:si>
     <x:t>Capstone Copper Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017Z2HFP1</x:t>
   </x:si>
   <x:si>
-    <x:t>47,777</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>53,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$571,741.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000408 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zangge Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017ZPFNP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,549.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>SBSW</x:t>
   </x:si>
   <x:si>
     <x:t>Sibanye Stillwater Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RRGP445</x:t>
   </x:si>
   <x:si>
-    <x:t>39,900</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>44,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,710.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>NDA GR</x:t>
   </x:si>
   <x:si>
     <x:t>Aurubis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGKM37</x:t>
   </x:si>
   <x:si>
-    <x:t>1,736</x:t>
-[...23 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>1,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,539.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKK4S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,514.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>NPH SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Northam Platinum Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0125542Z0</x:t>
   </x:si>
   <x:si>
-    <x:t>21,323</x:t>
-[...20 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>23,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,608.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JTYKD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,640.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>IVN CN</x:t>
   </x:si>
   <x:si>
     <x:t>Ivanhoe Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003CSCHG0</x:t>
   </x:si>
   <x:si>
-    <x:t>40,752</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>45,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,477.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1208 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mmg Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSPD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,840.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600362 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangxi Copper Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HNM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,762.27</x:t>
   </x:si>
   <x:si>
     <x:t>603799 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Huayou Cobalt Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JCQD422</x:t>
   </x:si>
   <x:si>
-    <x:t>43,630</x:t>
-[...38 lines deleted...]
-    <x:t>$336,529.14</x:t>
+    <x:t>48,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,614.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>002466 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Tianqi Lithium Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137W64</x:t>
   </x:si>
   <x:si>
-    <x:t>34,200</x:t>
-[...23 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>38,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,030.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>JMAT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson Matthey Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDNS10</x:t>
   </x:si>
   <x:si>
-    <x:t>10,644</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>11,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,214.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>002460 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Ganfeng Lithium Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137VQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>28,020</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>31,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,719.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000630 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongling Nonferrous Metals Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136D67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,548.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601168 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J9C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,288.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB1BP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,644.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F21113</x:t>
   </x:si>
   <x:si>
-    <x:t>162,064</x:t>
-[...59 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>181,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,737.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>000426 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Mongolia Xingye Silver&amp;Tin Mining Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F1366Z0</x:t>
   </x:si>
   <x:si>
-    <x:t>41,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>45,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,358.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMMN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amman Mineral Internasional Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GVLB759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,252,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,975.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000960 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Tin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136QV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,401.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000831 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Minmetals Rare Earth Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJC942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,502.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>5711 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Materials Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGFBD6</x:t>
   </x:si>
   <x:si>
-    <x:t>6,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>7,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,387.90</x:t>
   </x:si>
   <x:si>
     <x:t>NGEX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Ngex Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NZJ2JH7</x:t>
   </x:si>
   <x:si>
-    <x:t>10,208</x:t>
-[...56 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>11,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,557.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>1258 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Nonferrous Mining Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002ZGM195</x:t>
   </x:si>
   <x:si>
-    <x:t>99,000</x:t>
-[...2 lines deleted...]
-    <x:t>$171,812.19</x:t>
+    <x:t>111,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,421.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600497 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Chihong Zinc &amp; Germanium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HSP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,402.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>600497 C1</x:t>
-[...14 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>600392 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenghe Resources Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L1KMZR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,162.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Copper Gold Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NVSB85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,183,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,190.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002240 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chengxin Lithium Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JN039H1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,057.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>601212 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Baiyin Nonferrous Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JCQBNQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>171,600</x:t>
-[...41 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>191,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,379.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iluka Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13PJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,734.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>002340 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Gem Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137M20</x:t>
   </x:si>
   <x:si>
-    <x:t>117,600</x:t>
-[...38 lines deleted...]
-    <x:t>$131,680.55</x:t>
+    <x:t>131,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,486.16</x:t>
   </x:si>
   <x:si>
     <x:t>000878 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Yunnan Copper Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F136N65</x:t>
   </x:si>
   <x:si>
-    <x:t>46,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>51,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,261.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>LAC</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDH7S1</x:t>
   </x:si>
   <x:si>
-    <x:t>22,252</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>24,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,943.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>300073 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Beijing Easpring Material Technology Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHC25</x:t>
   </x:si>
   <x:si>
-    <x:t>11,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>13,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,505.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMKN RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gmk Norilskiy Nickel Pao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004731489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>440,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>MNOD LI</x:t>
   </x:si>
   <x:si>
-    <x:t>Gmk Norilskiy Nickel Pao</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG000KRLH06</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>17,348</x:t>
+    <x:t>59,267</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,348.46</x:t>
+    <x:t>$59,266.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EGP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,018.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
-  </x:si>
-[...43 lines deleted...]
-    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1180,56 +1180,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R958b11211e254e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8cb5eed0887f4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra0e581b996514552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61bcf37f8d8644d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7511800f8a434ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb21d07bc7e3f4754" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I67"/>
+  <x:dimension ref="A1:I68"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1978,80 +1978,80 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
@@ -2094,1080 +2094,1109 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A67" s="1">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F66" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="G66" s="1" t="s">
+      <x:c r="G67" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="H66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I66" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
-    <x:row r="67" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A67" s="2" t="s">
+    <x:row r="68" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A68" s="2" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="B67" s="2" t="s">
+      <x:c r="B68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C67" s="2" t="s">
+      <x:c r="C68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D67" s="2" t="s">
+      <x:c r="D68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E67" s="2" t="s">
+      <x:c r="E68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F67" s="2" t="s">
+      <x:c r="F68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G67" s="2" t="s">
+      <x:c r="G68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H67" s="2" t="s">
+      <x:c r="H68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I67" s="2" t="s">
+      <x:c r="I68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A67:I67"/>
+    <x:mergeCell ref="A68:I68"/>
   </x:mergeCells>
 </x:worksheet>
 </file>