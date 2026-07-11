--- v1 (2026-06-21)
+++ v2 (2026-07-11)
@@ -1,1158 +1,1191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee132a86c2b4de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9512cec66fc04209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMET_asof_20260617" sheetId="1" r:id="Rb21d07bc7e3f4754"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMET_asof_20260709" sheetId="1" r:id="Ra7cbe3e1ef7649d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="371">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="382">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>FCX</x:t>
   </x:si>
   <x:si>
     <x:t>Freeport-Mcmoran Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJDB15</x:t>
   </x:si>
   <x:si>
-    <x:t>53,252</x:t>
+    <x:t>44,340</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,677,583.12</x:t>
+    <x:t>$2,683,900.20</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.62%</x:t>
-[...17 lines deleted...]
-    <x:t>8.37%</x:t>
+    <x:t>8.16%</x:t>
   </x:si>
   <x:si>
     <x:t>AAL LN</x:t>
   </x:si>
   <x:si>
     <x:t>Anglo American Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWF7M0</x:t>
   </x:si>
   <x:si>
-    <x:t>64,793</x:t>
-[...2 lines deleted...]
-    <x:t>$3,471,150.47</x:t>
+    <x:t>55,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,676,860.03</x:t>
   </x:si>
   <x:si>
     <x:t>8.14%</x:t>
   </x:si>
   <x:si>
     <x:t>GMEXICOB MF</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Mexico Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQC9K4</x:t>
   </x:si>
   <x:si>
-    <x:t>232,900</x:t>
-[...5 lines deleted...]
-    <x:t>6.82%</x:t>
+    <x:t>210,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,344,235.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.13%</x:t>
   </x:si>
   <x:si>
     <x:t>TECK</x:t>
   </x:si>
   <x:si>
     <x:t>Teck Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSJTT0</x:t>
   </x:si>
   <x:si>
-    <x:t>39,023</x:t>
-[...5 lines deleted...]
-    <x:t>6.02%</x:t>
+    <x:t>37,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,211,115.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.73%</x:t>
   </x:si>
   <x:si>
     <x:t>ANTO LN</x:t>
   </x:si>
   <x:si>
     <x:t>Antofagasta Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4SC9</x:t>
   </x:si>
   <x:si>
-    <x:t>33,197</x:t>
-[...5 lines deleted...]
-    <x:t>4.24%</x:t>
+    <x:t>34,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,698,807.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Copper Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSHH72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,291,479.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boliden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VT85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,212,586.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,142,617.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
   </x:si>
   <x:si>
     <x:t>FM CN</x:t>
   </x:si>
   <x:si>
     <x:t>First Quantum Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX7818</x:t>
   </x:si>
   <x:si>
-    <x:t>51,140</x:t>
-[...41 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>37,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,391.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valterra Platinum Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTXNT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$995,596.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>ALB</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ26K7</x:t>
   </x:si>
   <x:si>
-    <x:t>7,631</x:t>
-[...2 lines deleted...]
-    <x:t>$1,271,019.36</x:t>
+    <x:t>7,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,128.80</x:t>
   </x:si>
   <x:si>
     <x:t>2.98%</x:t>
   </x:si>
   <x:si>
-    <x:t>BOL SS</x:t>
-[...32 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB13F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$803,129.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>KGH PW</x:t>
   </x:si>
   <x:si>
     <x:t>Kghm Polska Miedz Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CJ6JT5</x:t>
   </x:si>
   <x:si>
-    <x:t>9,843</x:t>
-[...23 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>9,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,858.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impala Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTZK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,281.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>HBM</x:t>
   </x:si>
   <x:si>
     <x:t>Hudbay Minerals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PM99H6</x:t>
   </x:si>
   <x:si>
-    <x:t>31,866</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>29,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646,579.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600111 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Northern Rare Earth Group High-Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HF84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$610,163.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLN524</x:t>
   </x:si>
   <x:si>
-    <x:t>197,455</x:t>
-[...23 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>188,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,320.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSCDH5</x:t>
   </x:si>
   <x:si>
-    <x:t>54,749</x:t>
-[...23 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>50,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,414.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>MP</x:t>
   </x:si>
   <x:si>
     <x:t>Mp Materials Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TJGL0F0</x:t>
   </x:si>
   <x:si>
-    <x:t>9,663</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>10,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,587.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>CS CN</x:t>
   </x:si>
   <x:si>
     <x:t>Capstone Copper Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017Z2HFP1</x:t>
   </x:si>
   <x:si>
-    <x:t>53,407</x:t>
-[...20 lines deleted...]
-    <x:t>$455,549.84</x:t>
+    <x:t>59,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,364.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurubis Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGKM37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,355.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPH SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northam Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0125542Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,510.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKK4S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,562.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBSW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sibanye Stillwater Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RRGP445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,102.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivanhoe Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003CSCHG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,757.76</x:t>
   </x:si>
   <x:si>
     <x:t>1.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>SBSW</x:t>
-[...65 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>600362 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangxi Copper Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HNM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,345.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>SFR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Sandfire Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JTYKD9</x:t>
   </x:si>
   <x:si>
-    <x:t>26,586</x:t>
-[...20 lines deleted...]
-    <x:t>$392,477.23</x:t>
+    <x:t>26,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,194.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>1208 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Mmg Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCSPD0</x:t>
   </x:si>
   <x:si>
-    <x:t>350,400</x:t>
-[...2 lines deleted...]
-    <x:t>$375,840.66</x:t>
+    <x:t>358,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,263.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603799 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Huayou Cobalt Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JCQD422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,407.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JMAT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Matthey Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNS10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,770.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002466 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tianqi Lithium Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137W64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,762.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>600362 C1</x:t>
-[...62 lines deleted...]
-    <x:t>$344,214.60</x:t>
+    <x:t>601958 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinduicheng Molybdenum Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709JG26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,344.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601168 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J9C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,871.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002460 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ganfeng Lithium Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137VQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,263.89</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
-    <x:t>002460 C2</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000630 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Tongling Nonferrous Metals Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F136D67</x:t>
   </x:si>
   <x:si>
-    <x:t>288,600</x:t>
-[...23 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>296,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,942.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMMN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amman Mineral Internasional Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GVLB759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,348,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,294.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000960 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Tin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136QV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,792.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000426 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongolia Xingye Silver&amp;Tin Mining Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F1366Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,696.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605376 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Boqian New Materials Stock Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013Y4DD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,375.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>IGO AU</x:t>
   </x:si>
   <x:si>
     <x:t>Igo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB1BP9</x:t>
   </x:si>
   <x:si>
-    <x:t>43,807</x:t>
-[...2 lines deleted...]
-    <x:t>$271,644.80</x:t>
+    <x:t>44,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,888.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
+    <x:t>NGEX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngex Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NZJ2JH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,638.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5711 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGFBD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,993.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taseko Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTV91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,393.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000831 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Minmetals Rare Earth Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJC942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,876.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600497 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Chihong Zinc &amp; Germanium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HSP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,752.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F21113</x:t>
   </x:si>
   <x:si>
-    <x:t>181,162</x:t>
-[...74 lines deleted...]
-    <x:t>$236,502.27</x:t>
+    <x:t>177,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,001.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
-    <x:t>5711 JP</x:t>
-[...29 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>MDKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Copper Gold Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NVSB85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,213,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,727.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>1258 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Nonferrous Mining Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002ZGM195</x:t>
   </x:si>
   <x:si>
-    <x:t>111,000</x:t>
-[...20 lines deleted...]
-    <x:t>$191,402.21</x:t>
+    <x:t>114,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,416.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600392 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenghe Resources Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L1KMZR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,967.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ero Copper Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J09YMM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,313.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iluka Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13PJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,202.41</x:t>
   </x:si>
   <x:si>
     <x:t>0.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>600392 C1</x:t>
-[...29 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>601212 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baiyin Nonferrous Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JCQBNQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,450.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002340 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gem Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137M20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,800.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>002240 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Chengxin Lithium Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JN039H1</x:t>
   </x:si>
   <x:si>
-    <x:t>23,600</x:t>
-[...56 lines deleted...]
-    <x:t>$142,486.16</x:t>
+    <x:t>24,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,024.39</x:t>
   </x:si>
   <x:si>
     <x:t>000878 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Yunnan Copper Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F136N65</x:t>
   </x:si>
   <x:si>
-    <x:t>51,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>53,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,882.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>LAC</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDH7S1</x:t>
   </x:si>
   <x:si>
-    <x:t>24,874</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>27,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,479.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>300073 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Beijing Easpring Material Technology Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHC25</x:t>
   </x:si>
   <x:si>
-    <x:t>13,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>13,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,247.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>GMKN RM</x:t>
   </x:si>
   <x:si>
     <x:t>Gmk Norilskiy Nickel Pao</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004731489</x:t>
   </x:si>
   <x:si>
     <x:t>440,500</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>MNOD LI</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KRLH06</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...53 lines deleted...]
-    <x:t>$.01</x:t>
+    <x:t>-29,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-29,386.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,018.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$15,085.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1180,56 +1213,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61bcf37f8d8644d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7511800f8a434ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb21d07bc7e3f4754" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1a1a0018df4ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R39478ae08aec4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7cbe3e1ef7649d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I68"/>
+  <x:dimension ref="A1:I69"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1978,1225 +2011,1254 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A68" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B68" s="2" t="s">
+      <x:c r="A68" s="1">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A69" s="2" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="B69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C68" s="2" t="s">
+      <x:c r="C69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D68" s="2" t="s">
+      <x:c r="D69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E68" s="2" t="s">
+      <x:c r="E69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F68" s="2" t="s">
+      <x:c r="F69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G68" s="2" t="s">
+      <x:c r="G69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H68" s="2" t="s">
+      <x:c r="H69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I68" s="2" t="s">
+      <x:c r="I69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A68:I68"/>
+    <x:mergeCell ref="A69:I69"/>
   </x:mergeCells>
 </x:worksheet>
 </file>