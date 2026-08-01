--- v2 (2026-07-11)
+++ v3 (2026-08-01)
@@ -1,1191 +1,1167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9512cec66fc04209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba396a5d69ed44b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMET_asof_20260709" sheetId="1" r:id="Ra7cbe3e1ef7649d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMET_asof_20260730" sheetId="1" r:id="Rb3a8d689950c4fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="382">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="374">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>FCX</x:t>
   </x:si>
   <x:si>
     <x:t>Freeport-Mcmoran Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJDB15</x:t>
   </x:si>
   <x:si>
     <x:t>44,340</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,683,900.20</x:t>
+    <x:t>$2,812,929.60</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.16%</x:t>
+    <x:t>8.37%</x:t>
   </x:si>
   <x:si>
     <x:t>AAL LN</x:t>
   </x:si>
   <x:si>
     <x:t>Anglo American Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWF7M0</x:t>
   </x:si>
   <x:si>
     <x:t>55,211</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,676,860.03</x:t>
-[...2 lines deleted...]
-    <x:t>8.14%</x:t>
+    <x:t>$2,806,384.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.35%</x:t>
   </x:si>
   <x:si>
     <x:t>GMEXICOB MF</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Mexico Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQC9K4</x:t>
   </x:si>
   <x:si>
     <x:t>210,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,344,235.91</x:t>
-[...2 lines deleted...]
-    <x:t>7.13%</x:t>
+    <x:t>$2,582,830.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.68%</x:t>
   </x:si>
   <x:si>
     <x:t>TECK</x:t>
   </x:si>
   <x:si>
     <x:t>Teck Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSJTT0</x:t>
   </x:si>
   <x:si>
     <x:t>37,331</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,211,115.13</x:t>
-[...2 lines deleted...]
-    <x:t>6.73%</x:t>
+    <x:t>$2,332,814.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.94%</x:t>
   </x:si>
   <x:si>
     <x:t>ANTO LN</x:t>
   </x:si>
   <x:si>
     <x:t>Antofagasta Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4SC9</x:t>
   </x:si>
   <x:si>
     <x:t>34,040</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,698,807.11</x:t>
-[...2 lines deleted...]
-    <x:t>5.17%</x:t>
+    <x:t>$1,726,916.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
   </x:si>
   <x:si>
     <x:t>SCCO</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Copper Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSHH72</x:t>
   </x:si>
   <x:si>
     <x:t>7,404</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,291,479.72</x:t>
-[...2 lines deleted...]
-    <x:t>3.93%</x:t>
+    <x:t>$1,369,740.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,192,851.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valterra Platinum Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTXNT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,129,491.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
   </x:si>
   <x:si>
     <x:t>BOL SS</x:t>
   </x:si>
   <x:si>
     <x:t>Boliden Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2VT85</x:t>
   </x:si>
   <x:si>
     <x:t>22,446</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,212,586.87</x:t>
-[...20 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>$1,128,851.85</x:t>
   </x:si>
   <x:si>
     <x:t>FM CN</x:t>
   </x:si>
   <x:si>
     <x:t>First Quantum Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX7818</x:t>
   </x:si>
   <x:si>
     <x:t>37,665</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,039,391.89</x:t>
-[...20 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>$1,046,929.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>ALB</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ26K7</x:t>
   </x:si>
   <x:si>
     <x:t>7,640</x:t>
   </x:si>
   <x:si>
-    <x:t>$981,128.80</x:t>
-[...2 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>$899,686.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>5713 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Metal Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB13F8</x:t>
   </x:si>
   <x:si>
     <x:t>17,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$803,129.12</x:t>
-[...2 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>$876,795.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>KGH PW</x:t>
   </x:si>
   <x:si>
     <x:t>Kghm Polska Miedz Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CJ6JT5</x:t>
   </x:si>
   <x:si>
     <x:t>9,916</x:t>
   </x:si>
   <x:si>
-    <x:t>$799,858.20</x:t>
-[...2 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>$827,676.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>IMP SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Impala Platinum Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTZK82</x:t>
   </x:si>
   <x:si>
     <x:t>64,853</x:t>
   </x:si>
   <x:si>
-    <x:t>$706,281.51</x:t>
-[...2 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>$735,810.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>HBM</x:t>
   </x:si>
   <x:si>
     <x:t>Hudbay Minerals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PM99H6</x:t>
   </x:si>
   <x:si>
     <x:t>29,962</x:t>
   </x:si>
   <x:si>
-    <x:t>$646,579.96</x:t>
-[...2 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>$681,635.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilbara Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLN524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>188,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,760.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>600111 C1</x:t>
   </x:si>
   <x:si>
     <x:t>China Northern Rare Earth Group High-Te</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HF84</x:t>
   </x:si>
   <x:si>
     <x:t>96,168</x:t>
   </x:si>
   <x:si>
-    <x:t>$610,163.80</x:t>
-[...20 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>$566,631.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capstone Copper Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017Z2HFP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$562,528.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSCDH5</x:t>
   </x:si>
   <x:si>
     <x:t>50,791</x:t>
   </x:si>
   <x:si>
-    <x:t>$596,414.12</x:t>
-[...2 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>$500,979.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDA GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurubis Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGKM37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,105.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>MP</x:t>
   </x:si>
   <x:si>
     <x:t>Mp Materials Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TJGL0F0</x:t>
   </x:si>
   <x:si>
     <x:t>10,899</x:t>
   </x:si>
   <x:si>
-    <x:t>$563,587.29</x:t>
-[...35 lines deleted...]
-    <x:t>$445,355.74</x:t>
+    <x:t>$454,052.34</x:t>
   </x:si>
   <x:si>
     <x:t>1.35%</x:t>
   </x:si>
   <x:si>
+    <x:t>SBSW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sibanye Stillwater Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RRGP445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,398.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NPH SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Northam Platinum Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0125542Z0</x:t>
   </x:si>
   <x:si>
     <x:t>26,566</x:t>
   </x:si>
   <x:si>
-    <x:t>$381,510.84</x:t>
-[...2 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>$379,132.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1208 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mmg Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSPD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,068.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600362 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangxi Copper Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HNM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,183.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601168 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J9C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,384.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivanhoe Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003CSCHG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,328.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JTYKD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,544.44</x:t>
   </x:si>
   <x:si>
     <x:t>SQM</x:t>
   </x:si>
   <x:si>
     <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKK4S1</x:t>
   </x:si>
   <x:si>
     <x:t>5,069</x:t>
   </x:si>
   <x:si>
-    <x:t>$375,562.21</x:t>
-[...89 lines deleted...]
-    <x:t>$319,263.93</x:t>
+    <x:t>$346,871.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JMAT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Matthey Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNS10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,246.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.97%</x:t>
   </x:si>
   <x:si>
+    <x:t>AMMN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amman Mineral Internasional Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GVLB759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,348,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,485.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
     <x:t>603799 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Huayou Cobalt Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JCQD422</x:t>
   </x:si>
   <x:si>
     <x:t>50,130</x:t>
   </x:si>
   <x:si>
-    <x:t>$312,407.88</x:t>
-[...20 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$302,979.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000630 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongling Nonferrous Metals Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136D67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,684.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>002466 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Tianqi Lithium Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137W64</x:t>
   </x:si>
   <x:si>
     <x:t>39,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$288,762.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$268,875.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>601958 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Jinduicheng Molybdenum Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709JG26</x:t>
   </x:si>
   <x:si>
     <x:t>80,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$273,344.67</x:t>
-[...17 lines deleted...]
-    <x:t>$271,871.43</x:t>
+    <x:t>$248,889.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>002460 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Ganfeng Lithium Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137VQ4</x:t>
   </x:si>
   <x:si>
     <x:t>32,220</x:t>
   </x:si>
   <x:si>
-    <x:t>$266,263.89</x:t>
-[...38 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$242,515.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000426 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongolia Xingye Silver&amp;Tin Mining Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F1366Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,122.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5711 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGFBD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,945.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB1BP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,780.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1258 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Nonferrous Mining Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002ZGM195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,761.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGEX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngex Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NZJ2JH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,768.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>000960 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Yunnan Tin Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F136QV0</x:t>
   </x:si>
   <x:si>
     <x:t>43,785</x:t>
   </x:si>
   <x:si>
-    <x:t>$240,792.41</x:t>
-[...20 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$210,711.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taseko Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTV91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,728.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000831 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Minmetals Rare Earth Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJC942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,650.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Copper Gold Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NVSB85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,213,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,520.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600497 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Chihong Zinc &amp; Germanium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HSP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,216.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ero Copper Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J09YMM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,202.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601212 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baiyin Nonferrous Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JCQBNQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,109.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600392 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenghe Resources Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L1KMZR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,542.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>605376 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangsu Boqian New Materials Stock Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013Y4DD58</x:t>
   </x:si>
   <x:si>
     <x:t>7,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$214,375.17</x:t>
-[...107 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$141,145.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iluka Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13PJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,221.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002340 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gem Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137M20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,802.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000878 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Copper Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136N65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,979.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F21113</x:t>
   </x:si>
   <x:si>
     <x:t>177,318</x:t>
   </x:si>
   <x:si>
-    <x:t>$182,001.83</x:t>
-[...125 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>$126,297.91</x:t>
   </x:si>
   <x:si>
     <x:t>002240 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Chengxin Lithium Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JN039H1</x:t>
   </x:si>
   <x:si>
     <x:t>24,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$128,024.39</x:t>
-[...17 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$102,389.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300073 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beijing Easpring Material Technology Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDHC25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,489.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>LAC</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDH7S1</x:t>
   </x:si>
   <x:si>
     <x:t>27,101</x:t>
   </x:si>
   <x:si>
-    <x:t>$96,479.56</x:t>
-[...20 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$78,321.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNOD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gmk Norilskiy Nickel Pao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KRLH06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>GMKN RM</x:t>
   </x:si>
   <x:si>
-    <x:t>Gmk Norilskiy Nickel Pao</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG004731489</x:t>
   </x:si>
   <x:si>
     <x:t>440,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...14 lines deleted...]
-    <x:t>-GBP CASH-</x:t>
+    <x:t>-PLN CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>385</x:t>
+    <x:t>35</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$515.57</x:t>
-[...8 lines deleted...]
-    <x:t>$9.37</x:t>
+    <x:t>$9.47</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
-    <x:t>$3.21</x:t>
+    <x:t>$3.23</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-29,386</x:t>
-[...5 lines deleted...]
-    <x:t>-0.09%</x:t>
+    <x:t>-12,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-12,619.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,085.97</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$1,559.58</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1213,56 +1189,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1a1a0018df4ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R39478ae08aec4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7cbe3e1ef7649d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4afb426217064e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R251237149ebf42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb3a8d689950c4fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I69"/>
+  <x:dimension ref="A1:I68"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1576,1689 +1552,1660 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="G64" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A68" s="2" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="B68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B69" s="2" t="s">
+      <x:c r="C68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C69" s="2" t="s">
+      <x:c r="D68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D69" s="2" t="s">
+      <x:c r="E68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E69" s="2" t="s">
+      <x:c r="F68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F69" s="2" t="s">
+      <x:c r="G68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G69" s="2" t="s">
+      <x:c r="H68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H69" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I69" s="2" t="s">
+      <x:c r="I68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A69:I69"/>
+    <x:mergeCell ref="A68:I68"/>
   </x:mergeCells>
 </x:worksheet>
 </file>