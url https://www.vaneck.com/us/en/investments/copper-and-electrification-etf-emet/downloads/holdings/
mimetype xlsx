--- v3 (2026-08-01)
+++ v4 (2026-08-22)
@@ -1,1167 +1,1170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba396a5d69ed44b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d14c4fe6965472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMET_asof_20260730" sheetId="1" r:id="Rb3a8d689950c4fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMET_asof_20260820" sheetId="1" r:id="Ra590da97900647eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="374">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="375">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>FCX</x:t>
   </x:si>
   <x:si>
     <x:t>Freeport-Mcmoran Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJDB15</x:t>
   </x:si>
   <x:si>
     <x:t>44,340</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,812,929.60</x:t>
+    <x:t>$3,157,894.80</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.37%</x:t>
+    <x:t>8.46%</x:t>
   </x:si>
   <x:si>
     <x:t>AAL LN</x:t>
   </x:si>
   <x:si>
     <x:t>Anglo American Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWF7M0</x:t>
   </x:si>
   <x:si>
     <x:t>55,211</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,806,384.83</x:t>
-[...2 lines deleted...]
-    <x:t>8.35%</x:t>
+    <x:t>$2,969,525.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.95%</x:t>
   </x:si>
   <x:si>
     <x:t>GMEXICOB MF</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Mexico Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQC9K4</x:t>
   </x:si>
   <x:si>
     <x:t>210,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,582,830.27</x:t>
-[...2 lines deleted...]
-    <x:t>7.68%</x:t>
+    <x:t>$2,766,261.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.41%</x:t>
   </x:si>
   <x:si>
     <x:t>TECK</x:t>
   </x:si>
   <x:si>
     <x:t>Teck Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSJTT0</x:t>
   </x:si>
   <x:si>
     <x:t>37,331</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,332,814.19</x:t>
-[...2 lines deleted...]
-    <x:t>6.94%</x:t>
+    <x:t>$2,469,818.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.61%</x:t>
   </x:si>
   <x:si>
     <x:t>ANTO LN</x:t>
   </x:si>
   <x:si>
     <x:t>Antofagasta Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4SC9</x:t>
   </x:si>
   <x:si>
     <x:t>34,040</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,726,916.52</x:t>
-[...2 lines deleted...]
-    <x:t>5.14%</x:t>
+    <x:t>$1,710,846.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
   </x:si>
   <x:si>
     <x:t>SCCO</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Copper Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSHH72</x:t>
   </x:si>
   <x:si>
-    <x:t>7,404</x:t>
-[...5 lines deleted...]
-    <x:t>4.07%</x:t>
+    <x:t>7,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,489,053.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valterra Platinum Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTXNT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,320,806.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boliden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VT85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,272,552.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Quantum Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,257,504.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
   </x:si>
   <x:si>
     <x:t>LUN CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K1XDF3</x:t>
   </x:si>
   <x:si>
     <x:t>46,952</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,192,851.80</x:t>
-[...53 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>$1,230,271.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB13F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,197,676.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>ALB</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ26K7</x:t>
   </x:si>
   <x:si>
     <x:t>7,640</x:t>
   </x:si>
   <x:si>
-    <x:t>$899,686.40</x:t>
-[...20 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>$1,025,211.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impala Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTZK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,481.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>KGH PW</x:t>
   </x:si>
   <x:si>
     <x:t>Kghm Polska Miedz Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CJ6JT5</x:t>
   </x:si>
   <x:si>
     <x:t>9,916</x:t>
   </x:si>
   <x:si>
-    <x:t>$827,676.58</x:t>
-[...20 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>$891,176.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>HBM</x:t>
   </x:si>
   <x:si>
     <x:t>Hudbay Minerals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PM99H6</x:t>
   </x:si>
   <x:si>
     <x:t>29,962</x:t>
   </x:si>
   <x:si>
-    <x:t>$681,635.50</x:t>
-[...2 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>$843,430.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capstone Copper Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017Z2HFP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,979.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLN524</x:t>
   </x:si>
   <x:si>
     <x:t>188,266</x:t>
   </x:si>
   <x:si>
-    <x:t>$568,760.98</x:t>
-[...2 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>$645,279.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mp Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJGL0F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,880.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lynas Rare Earths Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSCDH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,229.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>600111 C1</x:t>
   </x:si>
   <x:si>
     <x:t>China Northern Rare Earth Group High-Te</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HF84</x:t>
   </x:si>
   <x:si>
     <x:t>96,168</x:t>
   </x:si>
   <x:si>
-    <x:t>$566,631.32</x:t>
-[...35 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>$567,988.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBSW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sibanye Stillwater Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RRGP445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,243.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>NDA GR</x:t>
   </x:si>
   <x:si>
     <x:t>Aurubis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGKM37</x:t>
   </x:si>
   <x:si>
     <x:t>2,308</x:t>
   </x:si>
   <x:si>
-    <x:t>$487,105.78</x:t>
-[...38 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>$463,379.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>NPH SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Northam Platinum Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0125542Z0</x:t>
   </x:si>
   <x:si>
     <x:t>26,566</x:t>
   </x:si>
   <x:si>
-    <x:t>$379,132.84</x:t>
-[...2 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$462,898.50</x:t>
   </x:si>
   <x:si>
     <x:t>1208 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Mmg Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCSPD0</x:t>
   </x:si>
   <x:si>
     <x:t>358,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$378,068.67</x:t>
-[...2 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>$412,471.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKK4S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,663.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandfire Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JTYKD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,777.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivanhoe Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003CSCHG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,166.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>600362 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangxi Copper Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HNM1</x:t>
   </x:si>
   <x:si>
     <x:t>55,203</x:t>
   </x:si>
   <x:si>
-    <x:t>$355,183.29</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$368,598.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>601168 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Western Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709J9C1</x:t>
   </x:si>
   <x:si>
     <x:t>63,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$354,384.41</x:t>
-[...50 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$347,891.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMMN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amman Mineral Internasional Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GVLB759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,348,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,366.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603799 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Huayou Cobalt Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JCQD422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,991.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000630 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongling Nonferrous Metals Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136D67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,924.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>JMAT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson Matthey Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDNS10</x:t>
   </x:si>
   <x:si>
-    <x:t>12,051</x:t>
-[...59 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>9,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,448.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5711 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGFBD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,885.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000426 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongolia Xingye Silver&amp;Tin Mining Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F1366Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,402.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>002466 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Tianqi Lithium Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137W64</x:t>
   </x:si>
   <x:si>
     <x:t>39,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$268,875.77</x:t>
-[...2 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$268,884.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>601958 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Jinduicheng Molybdenum Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709JG26</x:t>
   </x:si>
   <x:si>
     <x:t>80,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$248,889.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>$261,529.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB1BP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,906.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trekor Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTV91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,739.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>002460 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Ganfeng Lithium Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137VQ4</x:t>
   </x:si>
   <x:si>
     <x:t>32,220</x:t>
   </x:si>
   <x:si>
-    <x:t>$242,515.28</x:t>
-[...35 lines deleted...]
-    <x:t>$218,945.90</x:t>
+    <x:t>$246,041.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000960 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yunnan Tin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136QV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,327.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
-    <x:t>IGO AU</x:t>
-[...11 lines deleted...]
-    <x:t>$217,780.48</x:t>
+    <x:t>000831 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Minmetals Rare Earth Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBJC942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,776.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ero Copper Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J09YMM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,301.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGEX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngex Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NZJ2JH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,369.35</x:t>
   </x:si>
   <x:si>
     <x:t>1258 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Nonferrous Mining Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002ZGM195</x:t>
   </x:si>
   <x:si>
     <x:t>114,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$216,761.54</x:t>
-[...71 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$208,111.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>MDKA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Copper Gold Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NVSB85</x:t>
   </x:si>
   <x:si>
     <x:t>1,213,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$184,520.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$201,318.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>600497 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Yunnan Chihong Zinc &amp; Germanium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HSP7</x:t>
   </x:si>
   <x:si>
     <x:t>134,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$181,216.17</x:t>
-[...17 lines deleted...]
-    <x:t>$175,202.85</x:t>
+    <x:t>$195,510.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>601212 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Baiyin Nonferrous Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JCQBNQ6</x:t>
   </x:si>
   <x:si>
     <x:t>197,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$145,109.13</x:t>
-[...2 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$165,249.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iluka Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13PJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,140.68</x:t>
   </x:si>
   <x:si>
     <x:t>600392 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Shenghe Resources Holding Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L1KMZR6</x:t>
   </x:si>
   <x:si>
     <x:t>46,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$141,542.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$154,773.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>605376 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangsu Boqian New Materials Stock Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013Y4DD58</x:t>
   </x:si>
   <x:si>
     <x:t>7,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$141,145.07</x:t>
-[...17 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$154,495.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liontown Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F21113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,187.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>002340 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Gem Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137M20</x:t>
   </x:si>
   <x:si>
     <x:t>135,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$135,802.32</x:t>
-[...2 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$129,583.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>000878 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Yunnan Copper Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F136N65</x:t>
   </x:si>
   <x:si>
     <x:t>53,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$126,979.07</x:t>
-[...17 lines deleted...]
-    <x:t>$126,297.91</x:t>
+    <x:t>$128,311.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>002240 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Chengxin Lithium Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JN039H1</x:t>
   </x:si>
   <x:si>
     <x:t>24,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$102,389.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$115,017.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>300073 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Beijing Easpring Material Technology Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDHC25</x:t>
   </x:si>
   <x:si>
     <x:t>13,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$84,489.84</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$81,442.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>LAC</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDH7S1</x:t>
   </x:si>
   <x:si>
     <x:t>27,101</x:t>
   </x:si>
   <x:si>
-    <x:t>$78,321.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$80,489.97</x:t>
   </x:si>
   <x:si>
     <x:t>MNOD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Gmk Norilskiy Nickel Pao</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KRLH06</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>GMKN RM</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004731489</x:t>
   </x:si>
   <x:si>
     <x:t>440,500</x:t>
   </x:si>
   <x:si>
     <x:t>-PLN CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>35</x:t>
+    <x:t>70</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$9.47</x:t>
+    <x:t>$19.02</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>3</x:t>
-[...2 lines deleted...]
-    <x:t>$3.23</x:t>
+    <x:t>7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8.13</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-12,620</x:t>
-[...5 lines deleted...]
-    <x:t>-0.04%</x:t>
+    <x:t>-10,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-10,058.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,559.58</x:t>
+    <x:t>$135,771.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1189,51 +1192,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4afb426217064e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R251237149ebf42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb3a8d689950c4fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f9c9617f594581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra7bccfa42edd4156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra590da97900647eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I68"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1552,1269 +1555,1269 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
@@ -2857,138 +2860,138 @@
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
@@ -3147,56 +3150,56 @@
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="2" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>