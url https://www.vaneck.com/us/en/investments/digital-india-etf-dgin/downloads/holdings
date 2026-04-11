--- v6 (2026-03-18)
+++ v7 (2026-04-11)
@@ -1,1020 +1,642 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd41548af46e42bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5595d80450ed4380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260317" sheetId="1" r:id="Rc7820def2a304b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260409" sheetId="1" r:id="R473ca605b9c54daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="468" uniqueCount="325">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="199">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DX1FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,204,895.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.11%</x:t>
+  </x:si>
+  <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>21,493</x:t>
-[...44 lines deleted...]
-    <x:t>$936,936.00</x:t>
+    <x:t>19,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,140,014.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETERNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zomato Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003DKJ5C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,090,523.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIOFIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jio Financial Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WN2L82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>369,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$953,408.16</x:t>
   </x:si>
   <x:si>
     <x:t>6.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>TCS IN</x:t>
-[...88 lines deleted...]
-  <x:si>
     <x:t>POLICYBZ IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pb Fintech Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DZ49P8</x:t>
   </x:si>
   <x:si>
-    <x:t>34,274</x:t>
-[...23 lines deleted...]
-    <x:t>3.67%</x:t>
+    <x:t>55,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,601.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWIGGY IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiggy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008G5QN13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$770,719.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
   </x:si>
   <x:si>
     <x:t>INDUSTOW IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indus Towers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TDKBZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>112,482</x:t>
-[...20 lines deleted...]
-    <x:t>$525,139.13</x:t>
+    <x:t>154,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$731,499.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYTM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One 97 Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QYN0B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,208.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INFOE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Info Edge India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HS7804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$691,712.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixon Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKD1Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,908.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDEA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodafone Idea Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FR5515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,286,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,842.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMYT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Makemytrip Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB34J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,306.73</x:t>
   </x:si>
   <x:si>
     <x:t>3.60%</x:t>
   </x:si>
   <x:si>
-    <x:t>PSYS IN</x:t>
-[...83 lines deleted...]
-    <x:t>$268,484.07</x:t>
+    <x:t>ANGELONE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angel One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XC9DW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,043.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAMS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computer Age Management Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H5LCX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,875.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCOM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D1WPZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,521.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBICARD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sbi Cards &amp; Payment Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D257N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,179.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTIHE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Hexacom Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BN0J93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,191.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REDI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Redington India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QRLW89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,461.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAYNES IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaynes Technology India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7SX87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,751.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TATATECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG3R35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,650.65</x:t>
   </x:si>
   <x:si>
     <x:t>1.84%</x:t>
   </x:si>
   <x:si>
-    <x:t>LTM IN</x:t>
-[...65 lines deleted...]
-    <x:t>$167,755.90</x:t>
+    <x:t>KFINTECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kfin Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V4SZS69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,575.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFFLE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affle India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT8RTT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,082.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indian Energy Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00175LT65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,806.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMFC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hfcl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSHFS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,314.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARTRADE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cartrade Tech Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0021HMW29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,083.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZEN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zen Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTLY23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,242.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INMART IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indiamart Intermesh Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005J78V87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,122.50</x:t>
   </x:si>
   <x:si>
     <x:t>1.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>TCOM IN</x:t>
-[...466 lines deleted...]
-  <x:si>
     <x:t>TEJASNET IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tejas Networks Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BT0JZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>6,961</x:t>
-[...23 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>21,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,606.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>184,377</x:t>
+    <x:t>88,903</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$184,377.49</x:t>
-[...2 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>$88,903.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>3,057,090</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,090.31</x:t>
+    <x:t>$32,991.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
-    <x:t>$48.53</x:t>
+    <x:t>$49.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-4,906.35</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$-37,683.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1042,60 +664,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2451fb664d45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R11fb56f28df84272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc7820def2a304b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48a8f007beb43e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R52af23920c6540a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R473ca605b9c54daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I58"/>
+  <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
-    <x:col min="3" max="3" width="50" customWidth="1"/>
+    <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1869,906 +1491,268 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A36" s="1">
-[...661 lines deleted...]
-      <x:c r="I58" s="2" t="s">
+      <x:c r="A36" s="2" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A58:I58"/>
+    <x:mergeCell ref="A36:I36"/>
   </x:mergeCells>
 </x:worksheet>
 </file>