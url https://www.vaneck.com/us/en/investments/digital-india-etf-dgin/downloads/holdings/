--- v0 (2026-05-05)
+++ v1 (2026-05-07)
@@ -1,639 +1,636 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b97a221be9494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d1331d62da48a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260504" sheetId="1" r:id="R752aa2a0c66544de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260505" sheetId="1" r:id="R435abd6fa57547f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="199">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="198">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
     <x:t>19,585</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,170,080.78</x:t>
+    <x:t>$1,193,587.08</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.72%</x:t>
+    <x:t>7.84%</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DX1FT6</x:t>
   </x:si>
   <x:si>
     <x:t>60,055</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,150,406.74</x:t>
-[...2 lines deleted...]
-    <x:t>7.59%</x:t>
+    <x:t>$1,140,088.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.48%</x:t>
   </x:si>
   <x:si>
     <x:t>ETERNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zomato Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003DKJ5C9</x:t>
   </x:si>
   <x:si>
     <x:t>424,281</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,117,919.95</x:t>
-[...2 lines deleted...]
-    <x:t>7.38%</x:t>
+    <x:t>$1,109,792.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLICYBZ IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pb Fintech Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004DZ49P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$982,873.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.45%</x:t>
   </x:si>
   <x:si>
     <x:t>JIOFIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Jio Financial Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WN2L82</x:t>
   </x:si>
   <x:si>
     <x:t>369,383</x:t>
   </x:si>
   <x:si>
-    <x:t>$979,041.31</x:t>
-[...20 lines deleted...]
-    <x:t>6.43%</x:t>
+    <x:t>$964,746.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.33%</x:t>
   </x:si>
   <x:si>
     <x:t>SWIGGY IN</x:t>
   </x:si>
   <x:si>
     <x:t>Swiggy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008G5QN13</x:t>
   </x:si>
   <x:si>
     <x:t>262,146</x:t>
   </x:si>
   <x:si>
-    <x:t>$764,929.89</x:t>
-[...2 lines deleted...]
-    <x:t>5.05%</x:t>
+    <x:t>$753,576.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDEA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodafone Idea Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FR5515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,286,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,640.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
   </x:si>
   <x:si>
     <x:t>PAYTM IN</x:t>
   </x:si>
   <x:si>
     <x:t>One 97 Communications Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QYN0B8</x:t>
   </x:si>
   <x:si>
     <x:t>59,512</x:t>
   </x:si>
   <x:si>
-    <x:t>$695,580.35</x:t>
-[...20 lines deleted...]
-    <x:t>4.58%</x:t>
+    <x:t>$681,271.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
   </x:si>
   <x:si>
     <x:t>DIXON IN</x:t>
   </x:si>
   <x:si>
     <x:t>Dixon Technologies India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKD1Y8</x:t>
   </x:si>
   <x:si>
     <x:t>5,749</x:t>
   </x:si>
   <x:si>
-    <x:t>$687,013.39</x:t>
-[...2 lines deleted...]
-    <x:t>4.54%</x:t>
+    <x:t>$679,585.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDUSTOW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indus Towers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TDKBZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$654,044.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>INFOE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Info Edge India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS7804</x:t>
   </x:si>
   <x:si>
     <x:t>63,818</x:t>
   </x:si>
   <x:si>
-    <x:t>$653,344.66</x:t>
-[...20 lines deleted...]
-    <x:t>4.29%</x:t>
+    <x:t>$646,645.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
   </x:si>
   <x:si>
     <x:t>MMYT</x:t>
   </x:si>
   <x:si>
     <x:t>Makemytrip Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB34J0</x:t>
   </x:si>
   <x:si>
     <x:t>12,847</x:t>
   </x:si>
   <x:si>
-    <x:t>$602,010.42</x:t>
+    <x:t>$604,579.82</x:t>
   </x:si>
   <x:si>
     <x:t>3.97%</x:t>
   </x:si>
   <x:si>
     <x:t>ANGELONE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Angel One Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XC9DW5</x:t>
   </x:si>
   <x:si>
     <x:t>165,430</x:t>
   </x:si>
   <x:si>
-    <x:t>$533,123.67</x:t>
-[...2 lines deleted...]
-    <x:t>3.52%</x:t>
+    <x:t>$547,033.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAMS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computer Age Management Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H5LCX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,414.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
   </x:si>
   <x:si>
     <x:t>TCOM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Communications Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D1WPZ3</x:t>
   </x:si>
   <x:si>
     <x:t>30,378</x:t>
   </x:si>
   <x:si>
-    <x:t>$500,460.81</x:t>
-[...20 lines deleted...]
-    <x:t>3.26%</x:t>
+    <x:t>$497,755.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
   </x:si>
   <x:si>
     <x:t>SBICARD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sbi Cards &amp; Payment Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D257N4</x:t>
   </x:si>
   <x:si>
     <x:t>61,847</x:t>
   </x:si>
   <x:si>
-    <x:t>$417,818.11</x:t>
+    <x:t>$419,858.91</x:t>
   </x:si>
   <x:si>
     <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>HMFC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hfcl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSHFS2</x:t>
   </x:si>
   <x:si>
     <x:t>258,644</x:t>
   </x:si>
   <x:si>
-    <x:t>$341,149.65</x:t>
-[...2 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>$350,436.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAYNES IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaynes Technology India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7SX87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,771.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>REDI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Redington India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QRLW89</x:t>
   </x:si>
   <x:si>
     <x:t>136,170</x:t>
   </x:si>
   <x:si>
-    <x:t>$316,071.07</x:t>
-[...20 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>$313,292.84</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTIHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Hexacom Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BN0J93</x:t>
   </x:si>
   <x:si>
     <x:t>19,498</x:t>
   </x:si>
   <x:si>
-    <x:t>$305,650.67</x:t>
+    <x:t>$304,047.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>TATATECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG3R35</x:t>
   </x:si>
   <x:si>
     <x:t>45,384</x:t>
   </x:si>
   <x:si>
-    <x:t>$281,349.92</x:t>
-[...2 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>$297,479.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KFINTECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kfin Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V4SZS69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,397.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>AFFLE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Affle India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PT8RTT1</x:t>
   </x:si>
   <x:si>
     <x:t>16,467</x:t>
   </x:si>
   <x:si>
-    <x:t>$245,171.62</x:t>
-[...20 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>$244,966.53</x:t>
   </x:si>
   <x:si>
     <x:t>IEX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Energy Exchange Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00175LT65</x:t>
   </x:si>
   <x:si>
     <x:t>166,907</x:t>
   </x:si>
   <x:si>
-    <x:t>$222,870.32</x:t>
+    <x:t>$223,541.09</x:t>
   </x:si>
   <x:si>
     <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>CARTRADE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Cartrade Tech Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0021HMW29</x:t>
   </x:si>
   <x:si>
     <x:t>11,318</x:t>
   </x:si>
   <x:si>
-    <x:t>$195,899.92</x:t>
+    <x:t>$195,861.34</x:t>
   </x:si>
   <x:si>
     <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>ZEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zen Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTLY23</x:t>
   </x:si>
   <x:si>
     <x:t>11,502</x:t>
   </x:si>
   <x:si>
-    <x:t>$183,555.58</x:t>
+    <x:t>$184,461.98</x:t>
   </x:si>
   <x:si>
     <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>INMART IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indiamart Intermesh Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005J78V87</x:t>
   </x:si>
   <x:si>
     <x:t>7,498</x:t>
   </x:si>
   <x:si>
-    <x:t>$164,684.55</x:t>
-[...2 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$161,758.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>TEJASNET IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tejas Networks Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BT0JZ1</x:t>
   </x:si>
   <x:si>
     <x:t>21,239</x:t>
   </x:si>
   <x:si>
-    <x:t>$93,575.87</x:t>
+    <x:t>$94,978.89</x:t>
   </x:si>
   <x:si>
     <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>79,730</x:t>
+    <x:t>79,738</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$79,730.05</x:t>
-[...2 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>$79,737.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>3,057,090</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,150.28</x:t>
+    <x:t>$32,082.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
-    <x:t>$49.30</x:t>
+    <x:t>$49.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$61,785.76</x:t>
+    <x:t>$62,496.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -664,51 +661,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c728c9eccb649b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R46c5a2334a544ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R752aa2a0c66544de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb960db00fde94d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R99557682fe2844bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R435abd6fa57547f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1317,80 +1314,80 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
@@ -1433,317 +1430,317 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>