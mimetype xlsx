--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,639 +1,645 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d1331d62da48a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813436d808514681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260505" sheetId="1" r:id="R435abd6fa57547f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260526" sheetId="1" r:id="R11e04ba6c5d34c5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="198">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="200">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DX1FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,156,739.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.46%</x:t>
+  </x:si>
+  <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
     <x:t>19,585</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...26 lines deleted...]
-    <x:t>7.48%</x:t>
+    <x:t>$1,108,984.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.15%</x:t>
   </x:si>
   <x:si>
     <x:t>ETERNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zomato Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003DKJ5C9</x:t>
   </x:si>
   <x:si>
     <x:t>424,281</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,109,792.80</x:t>
-[...2 lines deleted...]
-    <x:t>7.29%</x:t>
+    <x:t>$1,107,084.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.14%</x:t>
   </x:si>
   <x:si>
     <x:t>POLICYBZ IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pb Fintech Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DZ49P8</x:t>
   </x:si>
   <x:si>
     <x:t>55,624</x:t>
   </x:si>
   <x:si>
-    <x:t>$982,873.02</x:t>
-[...2 lines deleted...]
-    <x:t>6.45%</x:t>
+    <x:t>$1,039,218.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
   </x:si>
   <x:si>
     <x:t>JIOFIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Jio Financial Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WN2L82</x:t>
   </x:si>
   <x:si>
     <x:t>369,383</x:t>
   </x:si>
   <x:si>
-    <x:t>$964,746.72</x:t>
-[...2 lines deleted...]
-    <x:t>6.33%</x:t>
+    <x:t>$928,196.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDEA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodafone Idea Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FR5515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,286,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,696.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYTM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One 97 Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QYN0B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,761.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixon Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKD1Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$700,417.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDUSTOW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indus Towers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TDKBZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$698,933.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>SWIGGY IN</x:t>
   </x:si>
   <x:si>
     <x:t>Swiggy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008G5QN13</x:t>
   </x:si>
   <x:si>
     <x:t>262,146</x:t>
   </x:si>
   <x:si>
-    <x:t>$753,576.29</x:t>
-[...74 lines deleted...]
-    <x:t>4.29%</x:t>
+    <x:t>$693,901.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>INFOE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Info Edge India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS7804</x:t>
   </x:si>
   <x:si>
     <x:t>63,818</x:t>
   </x:si>
   <x:si>
-    <x:t>$646,645.19</x:t>
-[...2 lines deleted...]
-    <x:t>4.24%</x:t>
+    <x:t>$653,623.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCOM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D1WPZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$637,070.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANGELONE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angel One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XC9DW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,294.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
   </x:si>
   <x:si>
     <x:t>MMYT</x:t>
   </x:si>
   <x:si>
     <x:t>Makemytrip Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB34J0</x:t>
   </x:si>
   <x:si>
     <x:t>12,847</x:t>
   </x:si>
   <x:si>
-    <x:t>$604,579.82</x:t>
-[...20 lines deleted...]
-    <x:t>3.59%</x:t>
+    <x:t>$543,685.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
   </x:si>
   <x:si>
     <x:t>CAMS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Computer Age Management Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H5LCX3</x:t>
   </x:si>
   <x:si>
     <x:t>64,444</x:t>
   </x:si>
   <x:si>
-    <x:t>$540,414.94</x:t>
-[...20 lines deleted...]
-    <x:t>3.27%</x:t>
+    <x:t>$519,870.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMFC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hfcl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSHFS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,522.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>SBICARD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sbi Cards &amp; Payment Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D257N4</x:t>
   </x:si>
   <x:si>
     <x:t>61,847</x:t>
   </x:si>
   <x:si>
-    <x:t>$419,858.91</x:t>
-[...20 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>$405,799.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TATATECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG3R35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,840.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REDI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Redington India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QRLW89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,910.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTIHE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Hexacom Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BN0J93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,953.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFFLE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affle India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT8RTT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,621.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>KAYNES IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kaynes Technology India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001C7SX87</x:t>
   </x:si>
   <x:si>
     <x:t>7,145</x:t>
   </x:si>
   <x:si>
-    <x:t>$313,771.12</x:t>
-[...53 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>$245,881.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V4SZS69</x:t>
   </x:si>
   <x:si>
     <x:t>26,010</x:t>
   </x:si>
   <x:si>
-    <x:t>$245,397.65</x:t>
-[...17 lines deleted...]
-    <x:t>$244,966.53</x:t>
+    <x:t>$227,119.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>IEX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Energy Exchange Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00175LT65</x:t>
   </x:si>
   <x:si>
     <x:t>166,907</x:t>
   </x:si>
   <x:si>
-    <x:t>$223,541.09</x:t>
-[...2 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>$222,347.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>CARTRADE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Cartrade Tech Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0021HMW29</x:t>
   </x:si>
   <x:si>
     <x:t>11,318</x:t>
   </x:si>
   <x:si>
-    <x:t>$195,861.34</x:t>
-[...2 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>$200,821.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>ZEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zen Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTLY23</x:t>
   </x:si>
   <x:si>
     <x:t>11,502</x:t>
   </x:si>
   <x:si>
-    <x:t>$184,461.98</x:t>
-[...2 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>$192,461.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>INMART IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indiamart Intermesh Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005J78V87</x:t>
   </x:si>
   <x:si>
     <x:t>7,498</x:t>
   </x:si>
   <x:si>
-    <x:t>$161,758.98</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$159,690.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>TEJASNET IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tejas Networks Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BT0JZ1</x:t>
   </x:si>
   <x:si>
     <x:t>21,239</x:t>
   </x:si>
   <x:si>
-    <x:t>$94,978.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>$111,084.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>79,738</x:t>
+    <x:t>79,895</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$79,737.56</x:t>
+    <x:t>$79,894.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>3,057,090</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,082.80</x:t>
+    <x:t>$31,949.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
-    <x:t>$49.29</x:t>
+    <x:t>$48.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$62,496.72</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$-50,959.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -661,51 +667,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb960db00fde94d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R99557682fe2844bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R435abd6fa57547f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8459c9b0edd84493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9b32ddb641d24e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11e04ba6c5d34c5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1314,433 +1320,433 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>