--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,645 +1,672 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813436d808514681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960c0fd653034593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260526" sheetId="1" r:id="R11e04ba6c5d34c5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260615" sheetId="1" r:id="R1e2efd6cbcc04ee6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="200">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/26/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="209">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DX1FT6</x:t>
   </x:si>
   <x:si>
     <x:t>60,055</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,156,739.85</x:t>
+    <x:t>$1,167,819.46</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.46%</x:t>
+    <x:t>7.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETERNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zomato Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003DKJ5C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,131,184.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.18%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
     <x:t>19,585</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,108,984.76</x:t>
-[...20 lines deleted...]
-    <x:t>7.14%</x:t>
+    <x:t>$1,084,015.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDEA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodafone Idea Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FR5515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,286,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$993,227.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIOFIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jio Financial Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WN2L82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>369,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$935,722.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
   </x:si>
   <x:si>
     <x:t>POLICYBZ IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pb Fintech Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DZ49P8</x:t>
   </x:si>
   <x:si>
     <x:t>55,624</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,039,218.19</x:t>
-[...38 lines deleted...]
-    <x:t>5.98%</x:t>
+    <x:t>$929,300.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixon Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKD1Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$726,476.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWIGGY IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiggy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008G5QN13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,281.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>PAYTM IN</x:t>
   </x:si>
   <x:si>
     <x:t>One 97 Communications Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QYN0B8</x:t>
   </x:si>
   <x:si>
     <x:t>59,512</x:t>
   </x:si>
   <x:si>
-    <x:t>$702,761.88</x:t>
-[...20 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>$706,486.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>INDUSTOW IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indus Towers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TDKBZ4</x:t>
   </x:si>
   <x:si>
     <x:t>154,585</x:t>
   </x:si>
   <x:si>
-    <x:t>$698,933.36</x:t>
-[...20 lines deleted...]
-    <x:t>4.48%</x:t>
+    <x:t>$674,999.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>INFOE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Info Edge India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS7804</x:t>
   </x:si>
   <x:si>
     <x:t>63,818</x:t>
   </x:si>
   <x:si>
-    <x:t>$653,623.20</x:t>
-[...2 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>$663,185.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
   </x:si>
   <x:si>
     <x:t>TCOM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Communications Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D1WPZ3</x:t>
   </x:si>
   <x:si>
     <x:t>30,378</x:t>
   </x:si>
   <x:si>
-    <x:t>$637,070.59</x:t>
-[...2 lines deleted...]
-    <x:t>4.11%</x:t>
+    <x:t>$620,787.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
   </x:si>
   <x:si>
     <x:t>ANGELONE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Angel One Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XC9DW5</x:t>
   </x:si>
   <x:si>
     <x:t>165,430</x:t>
   </x:si>
   <x:si>
-    <x:t>$594,294.14</x:t>
-[...2 lines deleted...]
-    <x:t>3.83%</x:t>
+    <x:t>$616,172.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
   </x:si>
   <x:si>
     <x:t>MMYT</x:t>
   </x:si>
   <x:si>
     <x:t>Makemytrip Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB34J0</x:t>
   </x:si>
   <x:si>
     <x:t>12,847</x:t>
   </x:si>
   <x:si>
-    <x:t>$543,685.04</x:t>
-[...2 lines deleted...]
-    <x:t>3.51%</x:t>
+    <x:t>$584,024.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>CAMS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Computer Age Management Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H5LCX3</x:t>
   </x:si>
   <x:si>
     <x:t>64,444</x:t>
   </x:si>
   <x:si>
-    <x:t>$519,870.01</x:t>
-[...2 lines deleted...]
-    <x:t>3.35%</x:t>
+    <x:t>$530,942.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
   </x:si>
   <x:si>
     <x:t>HMFC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hfcl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSHFS2</x:t>
   </x:si>
   <x:si>
     <x:t>258,644</x:t>
   </x:si>
   <x:si>
-    <x:t>$436,522.62</x:t>
-[...2 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>$494,022.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
   </x:si>
   <x:si>
     <x:t>SBICARD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sbi Cards &amp; Payment Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D257N4</x:t>
   </x:si>
   <x:si>
     <x:t>61,847</x:t>
   </x:si>
   <x:si>
-    <x:t>$405,799.51</x:t>
-[...2 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>$392,633.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>TATATECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG3R35</x:t>
   </x:si>
   <x:si>
     <x:t>45,384</x:t>
   </x:si>
   <x:si>
-    <x:t>$334,840.06</x:t>
-[...2 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>$370,233.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>REDI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Redington India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QRLW89</x:t>
   </x:si>
   <x:si>
     <x:t>136,170</x:t>
   </x:si>
   <x:si>
-    <x:t>$318,910.68</x:t>
-[...2 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>$349,715.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTIHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Hexacom Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BN0J93</x:t>
   </x:si>
   <x:si>
     <x:t>19,498</x:t>
   </x:si>
   <x:si>
-    <x:t>$316,953.21</x:t>
-[...2 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>$303,831.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARTRADE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cartrade Tech Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0021HMW29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,260.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>AFFLE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Affle India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PT8RTT1</x:t>
   </x:si>
   <x:si>
     <x:t>16,467</x:t>
   </x:si>
   <x:si>
-    <x:t>$255,621.65</x:t>
-[...2 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>$258,855.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>KAYNES IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kaynes Technology India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001C7SX87</x:t>
   </x:si>
   <x:si>
     <x:t>7,145</x:t>
   </x:si>
   <x:si>
-    <x:t>$245,881.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>$232,994.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V4SZS69</x:t>
   </x:si>
   <x:si>
     <x:t>26,010</x:t>
   </x:si>
   <x:si>
-    <x:t>$227,119.12</x:t>
-[...2 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>$232,855.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZEN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zen Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTLY23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,371.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>IEX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Energy Exchange Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00175LT65</x:t>
   </x:si>
   <x:si>
     <x:t>166,907</x:t>
   </x:si>
   <x:si>
-    <x:t>$222,347.88</x:t>
-[...38 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>$216,791.13</x:t>
   </x:si>
   <x:si>
     <x:t>INMART IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indiamart Intermesh Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005J78V87</x:t>
   </x:si>
   <x:si>
     <x:t>7,498</x:t>
   </x:si>
   <x:si>
-    <x:t>$159,690.39</x:t>
+    <x:t>$162,280.43</x:t>
   </x:si>
   <x:si>
     <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>TEJASNET IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tejas Networks Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BT0JZ1</x:t>
   </x:si>
   <x:si>
     <x:t>21,239</x:t>
   </x:si>
   <x:si>
-    <x:t>$111,084.14</x:t>
-[...2 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$130,724.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROWW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Billionbrains Garage Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R94ZKH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,242.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYKAA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fsn E-Commerce Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006L4NN17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,242.01</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>79,895</x:t>
+    <x:t>42,371</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$79,894.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$42,370.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>3,057,090</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,949.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$32,275.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
-    <x:t>$48.95</x:t>
+    <x:t>$48.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-50,959.29</x:t>
-[...2 lines deleted...]
-    <x:t>-0.33%</x:t>
+    <x:t>$-57,232.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -667,56 +694,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8459c9b0edd84493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9b32ddb641d24e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11e04ba6c5d34c5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea0687228f564b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbd1185831e0244c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e2efd6cbcc04ee6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I36"/>
+  <x:dimension ref="A1:I38"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1465,297 +1492,355 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A36" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I36" s="2" t="s">
+      <x:c r="A36" s="1">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A37" s="1">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A38" s="2" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="B38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H38" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A36:I36"/>
+    <x:mergeCell ref="A38:I38"/>
   </x:mergeCells>
 </x:worksheet>
 </file>