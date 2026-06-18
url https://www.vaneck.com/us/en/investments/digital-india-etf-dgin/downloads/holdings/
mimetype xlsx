--- v3 (2026-06-17)
+++ v4 (2026-06-18)
@@ -1,672 +1,678 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960c0fd653034593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d222b37146477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260615" sheetId="1" r:id="R1e2efd6cbcc04ee6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260616" sheetId="1" r:id="R5de5306c6f1e411b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="209">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="211">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DX1FT6</x:t>
   </x:si>
   <x:si>
     <x:t>60,055</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,167,819.46</x:t>
+    <x:t>$1,176,612.33</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.41%</x:t>
+    <x:t>7.44%</x:t>
   </x:si>
   <x:si>
     <x:t>ETERNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zomato Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003DKJ5C9</x:t>
   </x:si>
   <x:si>
     <x:t>424,281</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,131,184.80</x:t>
-[...2 lines deleted...]
-    <x:t>7.18%</x:t>
+    <x:t>$1,136,765.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.19%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
     <x:t>19,585</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,084,015.49</x:t>
-[...2 lines deleted...]
-    <x:t>6.88%</x:t>
+    <x:t>$1,095,352.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.93%</x:t>
   </x:si>
   <x:si>
     <x:t>IDEA IN</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Idea Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FR5515</x:t>
   </x:si>
   <x:si>
     <x:t>6,286,499</x:t>
   </x:si>
   <x:si>
-    <x:t>$993,227.12</x:t>
-[...2 lines deleted...]
-    <x:t>6.30%</x:t>
+    <x:t>$971,299.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>JIOFIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Jio Financial Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WN2L82</x:t>
   </x:si>
   <x:si>
     <x:t>369,383</x:t>
   </x:si>
   <x:si>
-    <x:t>$935,722.02</x:t>
+    <x:t>$943,973.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLICYBZ IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pb Fintech Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004DZ49P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$938,869.25</x:t>
   </x:si>
   <x:si>
     <x:t>5.94%</x:t>
   </x:si>
   <x:si>
-    <x:t>POLICYBZ IN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>DIXON IN</x:t>
   </x:si>
   <x:si>
     <x:t>Dixon Technologies India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKD1Y8</x:t>
   </x:si>
   <x:si>
     <x:t>5,749</x:t>
   </x:si>
   <x:si>
-    <x:t>$726,476.83</x:t>
-[...2 lines deleted...]
-    <x:t>4.61%</x:t>
+    <x:t>$743,594.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
   </x:si>
   <x:si>
     <x:t>SWIGGY IN</x:t>
   </x:si>
   <x:si>
     <x:t>Swiggy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008G5QN13</x:t>
   </x:si>
   <x:si>
     <x:t>262,146</x:t>
   </x:si>
   <x:si>
-    <x:t>$712,281.66</x:t>
-[...2 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>$719,618.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>PAYTM IN</x:t>
   </x:si>
   <x:si>
     <x:t>One 97 Communications Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QYN0B8</x:t>
   </x:si>
   <x:si>
     <x:t>59,512</x:t>
   </x:si>
   <x:si>
-    <x:t>$706,486.10</x:t>
-[...2 lines deleted...]
-    <x:t>4.48%</x:t>
+    <x:t>$696,905.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INFOE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Info Edge India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HS7804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,569.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>INDUSTOW IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indus Towers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TDKBZ4</x:t>
   </x:si>
   <x:si>
     <x:t>154,585</x:t>
   </x:si>
   <x:si>
-    <x:t>$674,999.89</x:t>
-[...20 lines deleted...]
-    <x:t>4.21%</x:t>
+    <x:t>$672,355.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
   </x:si>
   <x:si>
     <x:t>TCOM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Communications Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D1WPZ3</x:t>
   </x:si>
   <x:si>
     <x:t>30,378</x:t>
   </x:si>
   <x:si>
-    <x:t>$620,787.15</x:t>
-[...2 lines deleted...]
-    <x:t>3.94%</x:t>
+    <x:t>$614,345.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
   </x:si>
   <x:si>
     <x:t>ANGELONE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Angel One Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XC9DW5</x:t>
   </x:si>
   <x:si>
     <x:t>165,430</x:t>
   </x:si>
   <x:si>
-    <x:t>$616,172.69</x:t>
-[...2 lines deleted...]
-    <x:t>3.91%</x:t>
+    <x:t>$608,839.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
   </x:si>
   <x:si>
     <x:t>MMYT</x:t>
   </x:si>
   <x:si>
     <x:t>Makemytrip Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB34J0</x:t>
   </x:si>
   <x:si>
     <x:t>12,847</x:t>
   </x:si>
   <x:si>
-    <x:t>$584,024.62</x:t>
+    <x:t>$586,850.96</x:t>
   </x:si>
   <x:si>
     <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>CAMS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Computer Age Management Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H5LCX3</x:t>
   </x:si>
   <x:si>
     <x:t>64,444</x:t>
   </x:si>
   <x:si>
-    <x:t>$530,942.55</x:t>
-[...2 lines deleted...]
-    <x:t>3.37%</x:t>
+    <x:t>$539,329.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
   </x:si>
   <x:si>
     <x:t>HMFC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hfcl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSHFS2</x:t>
   </x:si>
   <x:si>
     <x:t>258,644</x:t>
   </x:si>
   <x:si>
-    <x:t>$494,022.47</x:t>
-[...2 lines deleted...]
-    <x:t>3.13%</x:t>
+    <x:t>$513,187.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
   </x:si>
   <x:si>
     <x:t>SBICARD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sbi Cards &amp; Payment Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D257N4</x:t>
   </x:si>
   <x:si>
     <x:t>61,847</x:t>
   </x:si>
   <x:si>
-    <x:t>$392,633.62</x:t>
-[...2 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>$406,491.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>TATATECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG3R35</x:t>
   </x:si>
   <x:si>
     <x:t>45,384</x:t>
   </x:si>
   <x:si>
-    <x:t>$370,233.96</x:t>
-[...2 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>$369,341.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>REDI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Redington India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QRLW89</x:t>
   </x:si>
   <x:si>
     <x:t>136,170</x:t>
   </x:si>
   <x:si>
-    <x:t>$349,715.56</x:t>
-[...2 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>$349,460.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTIHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Hexacom Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BN0J93</x:t>
   </x:si>
   <x:si>
     <x:t>19,498</x:t>
   </x:si>
   <x:si>
-    <x:t>$303,831.07</x:t>
-[...2 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>$301,979.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>CARTRADE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Cartrade Tech Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0021HMW29</x:t>
   </x:si>
   <x:si>
     <x:t>11,318</x:t>
   </x:si>
   <x:si>
-    <x:t>$278,260.98</x:t>
-[...2 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>$285,178.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>AFFLE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Affle India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PT8RTT1</x:t>
   </x:si>
   <x:si>
     <x:t>16,467</x:t>
   </x:si>
   <x:si>
-    <x:t>$258,855.32</x:t>
-[...2 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>$256,757.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>KAYNES IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kaynes Technology India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001C7SX87</x:t>
   </x:si>
   <x:si>
     <x:t>7,145</x:t>
   </x:si>
   <x:si>
-    <x:t>$232,994.77</x:t>
-[...2 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>$239,505.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V4SZS69</x:t>
   </x:si>
   <x:si>
     <x:t>26,010</x:t>
   </x:si>
   <x:si>
-    <x:t>$232,855.20</x:t>
+    <x:t>$237,038.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>ZEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zen Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTLY23</x:t>
   </x:si>
   <x:si>
     <x:t>11,502</x:t>
   </x:si>
   <x:si>
-    <x:t>$217,371.92</x:t>
+    <x:t>$225,525.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indian Energy Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00175LT65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,059.33</x:t>
   </x:si>
   <x:si>
     <x:t>1.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>IEX IN</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>INMART IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indiamart Intermesh Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005J78V87</x:t>
   </x:si>
   <x:si>
     <x:t>7,498</x:t>
   </x:si>
   <x:si>
-    <x:t>$162,280.43</x:t>
-[...2 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$165,279.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>TEJASNET IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tejas Networks Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BT0JZ1</x:t>
   </x:si>
   <x:si>
     <x:t>21,239</x:t>
   </x:si>
   <x:si>
-    <x:t>$130,724.12</x:t>
-[...2 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>$130,275.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYKAA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fsn E-Commerce Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006L4NN17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,164.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>GROWW IN</x:t>
   </x:si>
   <x:si>
     <x:t>Billionbrains Garage Ventures Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R94ZKH1</x:t>
   </x:si>
   <x:si>
     <x:t>6,565</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,242.64</x:t>
-[...17 lines deleted...]
-    <x:t>$14,242.01</x:t>
+    <x:t>$13,843.33</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>42,371</x:t>
+    <x:t>42,375</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,370.79</x:t>
+    <x:t>$42,374.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>3,057,090</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,275.44</x:t>
+    <x:t>$32,330.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
     <x:t>$48.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-57,232.68</x:t>
-[...2 lines deleted...]
-    <x:t>-0.36%</x:t>
+    <x:t>$-112,825.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -694,51 +700,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea0687228f564b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbd1185831e0244c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e2efd6cbcc04ee6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a5876231384ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7c0480181a064627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5de5306c6f1e411b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I38"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1492,346 +1498,346 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="2" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>