--- v4 (2026-06-18)
+++ v5 (2026-07-09)
@@ -1,678 +1,675 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d222b37146477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1f9896476b4d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260616" sheetId="1" r:id="R5de5306c6f1e411b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260708" sheetId="1" r:id="Rfa60645829c74ee5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="211">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/16/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="210">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DX1FT6</x:t>
   </x:si>
   <x:si>
-    <x:t>60,055</x:t>
+    <x:t>60,883</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,176,612.33</x:t>
+    <x:t>$1,205,932.68</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.44%</x:t>
+    <x:t>8.01%</x:t>
   </x:si>
   <x:si>
     <x:t>ETERNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zomato Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003DKJ5C9</x:t>
   </x:si>
   <x:si>
-    <x:t>424,281</x:t>
-[...5 lines deleted...]
-    <x:t>7.19%</x:t>
+    <x:t>394,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,189,195.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.90%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>19,585</x:t>
-[...5 lines deleted...]
-    <x:t>6.93%</x:t>
+    <x:t>21,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,160,543.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIOFIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jio Financial Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WN2L82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>381,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,805.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLICYBZ IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pb Fintech Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004DZ49P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$880,967.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INFOE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Info Edge India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HS7804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,436.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYKAA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fsn E-Commerce Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006L4NN17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$773,075.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWIGGY IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiggy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008G5QN13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$765,151.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYTM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One 97 Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QYN0B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,379.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDUSTOW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indus Towers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TDKBZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$732,953.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixon Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKD1Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$719,161.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>IDEA IN</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Idea Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FR5515</x:t>
   </x:si>
   <x:si>
-    <x:t>6,286,499</x:t>
-[...110 lines deleted...]
-    <x:t>$672,569.09</x:t>
+    <x:t>4,379,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$640,968.21</x:t>
   </x:si>
   <x:si>
     <x:t>4.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>INDUSTOW IN</x:t>
-[...14 lines deleted...]
-    <x:t>4.25%</x:t>
+    <x:t>GROWW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Billionbrains Garage Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R94ZKH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$624,737.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMYT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Makemytrip Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB34J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,203.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>TCOM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Communications Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D1WPZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>30,378</x:t>
-[...5 lines deleted...]
-    <x:t>3.89%</x:t>
+    <x:t>20,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,780.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMFC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hfcl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSHFS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,139.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>ANGELONE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Angel One Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XC9DW5</x:t>
   </x:si>
   <x:si>
-    <x:t>165,430</x:t>
-[...23 lines deleted...]
-    <x:t>3.71%</x:t>
+    <x:t>112,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,135.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>CAMS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Computer Age Management Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H5LCX3</x:t>
   </x:si>
   <x:si>
-    <x:t>64,444</x:t>
-[...23 lines deleted...]
-    <x:t>3.25%</x:t>
+    <x:t>43,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,278.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REDI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Redington India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QRLW89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,526.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>SBICARD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sbi Cards &amp; Payment Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D257N4</x:t>
   </x:si>
   <x:si>
-    <x:t>61,847</x:t>
-[...5 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>41,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,927.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>TATATECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG3R35</x:t>
   </x:si>
   <x:si>
-    <x:t>45,384</x:t>
-[...23 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>32,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,195.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARTRADE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cartrade Tech Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0021HMW29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,350.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTIHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Hexacom Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BN0J93</x:t>
   </x:si>
   <x:si>
-    <x:t>19,498</x:t>
-[...23 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>13,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,336.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAYNES IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaynes Technology India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7SX87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,181.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>AFFLE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Affle India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PT8RTT1</x:t>
   </x:si>
   <x:si>
-    <x:t>16,467</x:t>
-[...23 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>11,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,758.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V4SZS69</x:t>
   </x:si>
   <x:si>
-    <x:t>26,010</x:t>
-[...5 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>17,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,443.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>ZEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zen Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTLY23</x:t>
   </x:si>
   <x:si>
-    <x:t>11,502</x:t>
-[...5 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>7,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,405.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INMART IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indiamart Intermesh Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005J78V87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,104.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>IEX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Energy Exchange Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00175LT65</x:t>
   </x:si>
   <x:si>
-    <x:t>166,907</x:t>
-[...23 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>76,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,157.70</x:t>
   </x:si>
   <x:si>
     <x:t>TEJASNET IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tejas Networks Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BT0JZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>21,239</x:t>
-[...38 lines deleted...]
-    <x:t>$13,843.33</x:t>
+    <x:t>14,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,800.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-INR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,085,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,292.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...35 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>-10,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-10,488.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-112,825.43</x:t>
-[...2 lines deleted...]
-    <x:t>-0.71%</x:t>
+    <x:t>$-215,174.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -700,51 +697,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a5876231384ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7c0480181a064627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5de5306c6f1e411b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b9cade77ac945eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R674f820434834c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa60645829c74ee5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I38"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1092,752 +1089,752 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F37" s="1" t="s">
+      <x:c r="G37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="2" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>