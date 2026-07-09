--- v5 (2026-07-09)
+++ v6 (2026-07-09)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1f9896476b4d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244fc5fbfa0d47ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260708" sheetId="1" r:id="Rfa60645829c74ee5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260708" sheetId="1" r:id="R0c4a543539264369"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="210">
   <x:si>
     <x:t>Daily Holdings (%)  07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -697,51 +697,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b9cade77ac945eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R674f820434834c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa60645829c74ee5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8c12ce8690f4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R390eb16f06764087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c4a543539264369" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I38"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">