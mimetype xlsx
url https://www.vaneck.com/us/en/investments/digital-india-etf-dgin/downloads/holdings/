--- v6 (2026-07-09)
+++ v7 (2026-07-30)
@@ -1,675 +1,681 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244fc5fbfa0d47ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra628140afcf64c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260708" sheetId="1" r:id="R0c4a543539264369"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260728" sheetId="1" r:id="R88ea193e05b74b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="210">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="212">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>ETERNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zomato Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003DKJ5C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,277,084.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.33%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DX1FT6</x:t>
   </x:si>
   <x:si>
     <x:t>60,883</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...26 lines deleted...]
-    <x:t>7.90%</x:t>
+    <x:t>$1,213,591.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.92%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
     <x:t>21,530</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,160,543.99</x:t>
-[...2 lines deleted...]
-    <x:t>7.71%</x:t>
+    <x:t>$1,138,800.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.43%</x:t>
   </x:si>
   <x:si>
     <x:t>JIOFIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Jio Financial Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WN2L82</x:t>
   </x:si>
   <x:si>
     <x:t>381,518</x:t>
   </x:si>
   <x:si>
-    <x:t>$921,805.78</x:t>
-[...2 lines deleted...]
-    <x:t>6.12%</x:t>
+    <x:t>$948,757.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.19%</x:t>
   </x:si>
   <x:si>
     <x:t>POLICYBZ IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pb Fintech Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DZ49P8</x:t>
   </x:si>
   <x:si>
     <x:t>53,696</x:t>
   </x:si>
   <x:si>
-    <x:t>$880,967.23</x:t>
-[...2 lines deleted...]
-    <x:t>5.85%</x:t>
+    <x:t>$890,908.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.81%</x:t>
   </x:si>
   <x:si>
     <x:t>INFOE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Info Edge India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS7804</x:t>
   </x:si>
   <x:si>
     <x:t>62,594</x:t>
   </x:si>
   <x:si>
-    <x:t>$775,436.60</x:t>
-[...2 lines deleted...]
-    <x:t>5.15%</x:t>
+    <x:t>$811,151.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
   </x:si>
   <x:si>
     <x:t>NYKAA IN</x:t>
   </x:si>
   <x:si>
     <x:t>Fsn E-Commerce Ventures Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006L4NN17</x:t>
   </x:si>
   <x:si>
     <x:t>231,686</x:t>
   </x:si>
   <x:si>
-    <x:t>$773,075.25</x:t>
+    <x:t>$801,608.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWIGGY IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiggy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008G5QN13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$785,555.13</x:t>
   </x:si>
   <x:si>
     <x:t>5.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>SWIGGY IN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>PAYTM IN</x:t>
   </x:si>
   <x:si>
     <x:t>One 97 Communications Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QYN0B8</x:t>
   </x:si>
   <x:si>
     <x:t>57,014</x:t>
   </x:si>
   <x:si>
-    <x:t>$733,379.30</x:t>
-[...2 lines deleted...]
-    <x:t>4.87%</x:t>
+    <x:t>$783,317.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixon Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKD1Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$773,322.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
   </x:si>
   <x:si>
     <x:t>INDUSTOW IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indus Towers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TDKBZ4</x:t>
   </x:si>
   <x:si>
     <x:t>179,848</x:t>
   </x:si>
   <x:si>
-    <x:t>$732,953.02</x:t>
-[...17 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>$717,883.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROWW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Billionbrains Garage Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R94ZKH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,084.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>IDEA IN</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Idea Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FR5515</x:t>
   </x:si>
   <x:si>
     <x:t>4,379,993</x:t>
   </x:si>
   <x:si>
-    <x:t>$640,968.21</x:t>
-[...20 lines deleted...]
-    <x:t>4.15%</x:t>
+    <x:t>$595,259.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>MMYT</x:t>
   </x:si>
   <x:si>
     <x:t>Makemytrip Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB34J0</x:t>
   </x:si>
   <x:si>
     <x:t>8,078</x:t>
   </x:si>
   <x:si>
-    <x:t>$460,203.66</x:t>
-[...2 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>$433,950.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
   </x:si>
   <x:si>
     <x:t>TCOM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Communications Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D1WPZ3</x:t>
   </x:si>
   <x:si>
     <x:t>20,561</x:t>
   </x:si>
   <x:si>
-    <x:t>$406,780.31</x:t>
-[...2 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>$379,905.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAMS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computer Age Management Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H5LCX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,096.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANGELONE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angel One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XC9DW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,231.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>HMFC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hfcl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSHFS2</x:t>
   </x:si>
   <x:si>
     <x:t>175,066</x:t>
   </x:si>
   <x:si>
-    <x:t>$396,139.78</x:t>
-[...38 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>$345,569.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBICARD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sbi Cards &amp; Payment Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D257N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,802.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>REDI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Redington India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QRLW89</x:t>
   </x:si>
   <x:si>
     <x:t>92,168</x:t>
   </x:si>
   <x:si>
-    <x:t>$260,526.52</x:t>
-[...20 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>$268,889.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>TATATECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG3R35</x:t>
   </x:si>
   <x:si>
     <x:t>32,153</x:t>
   </x:si>
   <x:si>
-    <x:t>$237,195.13</x:t>
-[...2 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>$249,025.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>CARTRADE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Cartrade Tech Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0021HMW29</x:t>
   </x:si>
   <x:si>
     <x:t>7,759</x:t>
   </x:si>
   <x:si>
-    <x:t>$226,350.56</x:t>
-[...2 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>$240,731.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTIHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Hexacom Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BN0J93</x:t>
   </x:si>
   <x:si>
     <x:t>13,197</x:t>
   </x:si>
   <x:si>
-    <x:t>$210,336.48</x:t>
-[...2 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>$221,933.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFFLE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affle India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT8RTT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,472.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>KAYNES IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kaynes Technology India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001C7SX87</x:t>
   </x:si>
   <x:si>
     <x:t>5,544</x:t>
   </x:si>
   <x:si>
-    <x:t>$187,181.15</x:t>
-[...20 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$188,237.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V4SZS69</x:t>
   </x:si>
   <x:si>
     <x:t>17,921</x:t>
   </x:si>
   <x:si>
-    <x:t>$159,443.51</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$183,409.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>ZEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zen Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTLY23</x:t>
   </x:si>
   <x:si>
     <x:t>7,785</x:t>
   </x:si>
   <x:si>
-    <x:t>$148,405.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$134,022.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indian Energy Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00175LT65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,425.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>INMART IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indiamart Intermesh Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005J78V87</x:t>
   </x:si>
   <x:si>
     <x:t>4,762</x:t>
   </x:si>
   <x:si>
-    <x:t>$95,104.71</x:t>
-[...17 lines deleted...]
-    <x:t>$94,157.70</x:t>
+    <x:t>$86,980.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>TEJASNET IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tejas Networks Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BT0JZ1</x:t>
   </x:si>
   <x:si>
     <x:t>14,703</x:t>
   </x:si>
   <x:si>
-    <x:t>$82,800.97</x:t>
-[...2 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$76,454.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>3,085,987</x:t>
+    <x:t>3,057,090</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,292.44</x:t>
+    <x:t>$31,892.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
-    <x:t>$48.03</x:t>
+    <x:t>$47.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-10,488</x:t>
-[...5 lines deleted...]
-    <x:t>-0.07%</x:t>
+    <x:t>-970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-970.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-215,174.12</x:t>
-[...2 lines deleted...]
-    <x:t>-1.43%</x:t>
+    <x:t>$-197,299.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -697,51 +703,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8c12ce8690f4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R390eb16f06764087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c4a543539264369" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fe82584ec484daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1bae64a9c6a04ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88ea193e05b74b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I38"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1089,752 +1095,752 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="2" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>