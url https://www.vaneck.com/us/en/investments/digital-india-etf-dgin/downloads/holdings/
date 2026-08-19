--- v7 (2026-07-30)
+++ v8 (2026-08-19)
@@ -1,681 +1,678 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra628140afcf64c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2955cfbc38be48a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260728" sheetId="1" r:id="R88ea193e05b74b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260818" sheetId="1" r:id="R0e9fc2d18a944489"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="212">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="211">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ETERNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zomato Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003DKJ5C9</x:t>
   </x:si>
   <x:si>
     <x:t>394,366</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,277,084.24</x:t>
+    <x:t>$1,300,238.27</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.33%</x:t>
+    <x:t>8.25%</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DX1FT6</x:t>
   </x:si>
   <x:si>
     <x:t>60,883</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,213,591.39</x:t>
-[...2 lines deleted...]
-    <x:t>7.92%</x:t>
+    <x:t>$1,229,499.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.80%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
     <x:t>21,530</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,138,800.33</x:t>
-[...2 lines deleted...]
-    <x:t>7.43%</x:t>
+    <x:t>$1,183,570.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLICYBZ IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pb Fintech Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004DZ49P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,642.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
   </x:si>
   <x:si>
     <x:t>JIOFIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Jio Financial Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WN2L82</x:t>
   </x:si>
   <x:si>
     <x:t>381,518</x:t>
   </x:si>
   <x:si>
-    <x:t>$948,757.30</x:t>
-[...20 lines deleted...]
-    <x:t>5.81%</x:t>
+    <x:t>$979,175.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYTM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One 97 Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QYN0B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$920,365.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
   </x:si>
   <x:si>
     <x:t>INFOE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Info Edge India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS7804</x:t>
   </x:si>
   <x:si>
     <x:t>62,594</x:t>
   </x:si>
   <x:si>
-    <x:t>$811,151.40</x:t>
-[...2 lines deleted...]
-    <x:t>5.29%</x:t>
+    <x:t>$885,562.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWIGGY IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiggy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008G5QN13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,426.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixon Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKD1Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$781,441.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
   </x:si>
   <x:si>
     <x:t>NYKAA IN</x:t>
   </x:si>
   <x:si>
     <x:t>Fsn E-Commerce Ventures Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006L4NN17</x:t>
   </x:si>
   <x:si>
     <x:t>231,686</x:t>
   </x:si>
   <x:si>
-    <x:t>$801,608.00</x:t>
-[...56 lines deleted...]
-    <x:t>5.05%</x:t>
+    <x:t>$775,416.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
   </x:si>
   <x:si>
     <x:t>INDUSTOW IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indus Towers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TDKBZ4</x:t>
   </x:si>
   <x:si>
     <x:t>179,848</x:t>
   </x:si>
   <x:si>
-    <x:t>$717,883.05</x:t>
-[...2 lines deleted...]
-    <x:t>4.69%</x:t>
+    <x:t>$699,465.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDEA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodafone Idea Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FR5515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,379,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$645,536.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
   </x:si>
   <x:si>
     <x:t>GROWW IN</x:t>
   </x:si>
   <x:si>
     <x:t>Billionbrains Garage Ventures Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R94ZKH1</x:t>
   </x:si>
   <x:si>
     <x:t>309,101</x:t>
   </x:si>
   <x:si>
-    <x:t>$635,084.90</x:t>
-[...20 lines deleted...]
-    <x:t>3.88%</x:t>
+    <x:t>$624,795.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>MMYT</x:t>
   </x:si>
   <x:si>
     <x:t>Makemytrip Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB34J0</x:t>
   </x:si>
   <x:si>
     <x:t>8,078</x:t>
   </x:si>
   <x:si>
-    <x:t>$433,950.16</x:t>
-[...2 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>$480,479.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMFC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hfcl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSHFS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420,237.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>TCOM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Communications Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D1WPZ3</x:t>
   </x:si>
   <x:si>
     <x:t>20,561</x:t>
   </x:si>
   <x:si>
-    <x:t>$379,905.64</x:t>
-[...2 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>$362,815.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>CAMS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Computer Age Management Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H5LCX3</x:t>
   </x:si>
   <x:si>
     <x:t>43,636</x:t>
   </x:si>
   <x:si>
-    <x:t>$366,096.68</x:t>
-[...2 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>$347,409.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>ANGELONE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Angel One Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XC9DW5</x:t>
   </x:si>
   <x:si>
     <x:t>112,336</x:t>
   </x:si>
   <x:si>
-    <x:t>$357,231.65</x:t>
-[...20 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>$342,211.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REDI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Redington India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QRLW89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,895.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TATATECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG3R35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,579.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>SBICARD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sbi Cards &amp; Payment Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D257N4</x:t>
   </x:si>
   <x:si>
     <x:t>41,862</x:t>
   </x:si>
   <x:si>
-    <x:t>$287,802.82</x:t>
-[...38 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>$268,937.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>CARTRADE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Cartrade Tech Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0021HMW29</x:t>
   </x:si>
   <x:si>
     <x:t>7,759</x:t>
   </x:si>
   <x:si>
-    <x:t>$240,731.85</x:t>
-[...2 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>$227,078.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTIHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Hexacom Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BN0J93</x:t>
   </x:si>
   <x:si>
     <x:t>13,197</x:t>
   </x:si>
   <x:si>
-    <x:t>$221,933.08</x:t>
-[...2 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>$220,565.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAYNES IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaynes Technology India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7SX87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,629.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>AFFLE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Affle India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PT8RTT1</x:t>
   </x:si>
   <x:si>
     <x:t>11,149</x:t>
   </x:si>
   <x:si>
-    <x:t>$190,472.85</x:t>
-[...20 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>$199,252.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V4SZS69</x:t>
   </x:si>
   <x:si>
     <x:t>17,921</x:t>
   </x:si>
   <x:si>
-    <x:t>$183,409.66</x:t>
-[...2 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$179,291.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>ZEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zen Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTLY23</x:t>
   </x:si>
   <x:si>
     <x:t>7,785</x:t>
   </x:si>
   <x:si>
-    <x:t>$134,022.97</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$161,180.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>IEX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Energy Exchange Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00175LT65</x:t>
   </x:si>
   <x:si>
     <x:t>76,884</x:t>
   </x:si>
   <x:si>
-    <x:t>$106,425.31</x:t>
-[...2 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$99,907.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>INMART IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indiamart Intermesh Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005J78V87</x:t>
   </x:si>
   <x:si>
     <x:t>4,762</x:t>
   </x:si>
   <x:si>
-    <x:t>$86,980.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>$87,196.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>TEJASNET IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tejas Networks Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BT0JZ1</x:t>
   </x:si>
   <x:si>
     <x:t>14,703</x:t>
   </x:si>
   <x:si>
-    <x:t>$76,454.39</x:t>
-[...2 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$79,673.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>3,057,090</x:t>
+    <x:t>3,064,501</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,892.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$32,028.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,346.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
-    <x:t>$47.95</x:t>
+    <x:t>$48.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-197,299.93</x:t>
-[...2 lines deleted...]
-    <x:t>-1.29%</x:t>
+    <x:t>$-355,871.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -703,51 +700,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fe82584ec484daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1bae64a9c6a04ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88ea193e05b74b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b00c51cea844fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd3c8eb1bd2774939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e9fc2d18a944489" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I38"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -950,897 +947,897 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F37" s="1" t="s">
+      <x:c r="G37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="2" t="s">
-        <x:v>211</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>