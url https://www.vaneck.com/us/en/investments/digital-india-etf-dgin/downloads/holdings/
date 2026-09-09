--- v8 (2026-08-19)
+++ v9 (2026-09-09)
@@ -1,678 +1,636 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2955cfbc38be48a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf973f5aedbf84427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260818" sheetId="1" r:id="R0e9fc2d18a944489"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260907" sheetId="1" r:id="R73ed5f69399c41c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="211">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/18/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="197">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ETERNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zomato Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003DKJ5C9</x:t>
   </x:si>
   <x:si>
-    <x:t>394,366</x:t>
+    <x:t>303,710</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,300,238.27</x:t>
+    <x:t>$1,035,914.89</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.25%</x:t>
+    <x:t>8.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIGD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLTD46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$925,052.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.51%</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DX1FT6</x:t>
   </x:si>
   <x:si>
-    <x:t>60,883</x:t>
-[...23 lines deleted...]
-    <x:t>7.51%</x:t>
+    <x:t>46,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$912,074.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.41%</x:t>
   </x:si>
   <x:si>
     <x:t>POLICYBZ IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pb Fintech Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DZ49P8</x:t>
   </x:si>
   <x:si>
-    <x:t>53,696</x:t>
-[...5 lines deleted...]
-    <x:t>6.21%</x:t>
+    <x:t>41,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$803,053.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYTM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One 97 Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QYN0B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,929.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
   </x:si>
   <x:si>
     <x:t>JIOFIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Jio Financial Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WN2L82</x:t>
   </x:si>
   <x:si>
-    <x:t>381,518</x:t>
-[...20 lines deleted...]
-    <x:t>5.84%</x:t>
+    <x:t>293,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$743,818.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
   </x:si>
   <x:si>
     <x:t>INFOE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Info Edge India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS7804</x:t>
   </x:si>
   <x:si>
-    <x:t>62,594</x:t>
-[...5 lines deleted...]
-    <x:t>5.62%</x:t>
+    <x:t>48,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,909.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYKAA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fsn E-Commerce Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006L4NN17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$627,363.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
   </x:si>
   <x:si>
     <x:t>SWIGGY IN</x:t>
   </x:si>
   <x:si>
     <x:t>Swiggy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008G5QN13</x:t>
   </x:si>
   <x:si>
-    <x:t>278,783</x:t>
-[...5 lines deleted...]
-    <x:t>5.06%</x:t>
+    <x:t>214,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,978.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
   </x:si>
   <x:si>
     <x:t>DIXON IN</x:t>
   </x:si>
   <x:si>
     <x:t>Dixon Technologies India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKD1Y8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,292</x:t>
-[...23 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>4,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$613,589.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
   </x:si>
   <x:si>
     <x:t>INDUSTOW IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indus Towers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TDKBZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>179,848</x:t>
-[...5 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>138,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,813.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>IDEA IN</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Idea Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FR5515</x:t>
   </x:si>
   <x:si>
-    <x:t>4,379,993</x:t>
-[...5 lines deleted...]
-    <x:t>4.09%</x:t>
+    <x:t>3,373,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,282.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>GROWW IN</x:t>
   </x:si>
   <x:si>
     <x:t>Billionbrains Garage Ventures Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R94ZKH1</x:t>
   </x:si>
   <x:si>
-    <x:t>309,101</x:t>
-[...2 lines deleted...]
-    <x:t>$624,795.14</x:t>
+    <x:t>238,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,976.69</x:t>
   </x:si>
   <x:si>
     <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>MMYT</x:t>
   </x:si>
   <x:si>
     <x:t>Makemytrip Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB34J0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,078</x:t>
-[...5 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>6,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,067.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>HMFC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hfcl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSHFS2</x:t>
   </x:si>
   <x:si>
-    <x:t>175,066</x:t>
-[...5 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>134,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,037.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>TCOM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Communications Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D1WPZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>20,561</x:t>
-[...5 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>15,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,069.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REDI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Redington India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QRLW89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,579.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANGELONE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angel One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XC9DW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,099.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>CAMS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Computer Age Management Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H5LCX3</x:t>
   </x:si>
   <x:si>
-    <x:t>43,636</x:t>
-[...41 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>33,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,820.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBICARD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sbi Cards &amp; Payment Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D257N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,492.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>TATATECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG3R35</x:t>
   </x:si>
   <x:si>
-    <x:t>32,153</x:t>
-[...23 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>24,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,465.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>CARTRADE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Cartrade Tech Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0021HMW29</x:t>
   </x:si>
   <x:si>
-    <x:t>7,759</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>5,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,520.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAYNES IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaynes Technology India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7SX87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,279.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTIHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Hexacom Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BN0J93</x:t>
   </x:si>
   <x:si>
-    <x:t>13,197</x:t>
-[...23 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>10,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,763.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>AFFLE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Affle India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PT8RTT1</x:t>
   </x:si>
   <x:si>
-    <x:t>11,149</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>8,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,703.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V4SZS69</x:t>
   </x:si>
   <x:si>
-    <x:t>17,921</x:t>
-[...5 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>13,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,623.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>ZEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zen Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTLY23</x:t>
   </x:si>
   <x:si>
-    <x:t>7,785</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>5,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,282.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>IEX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Energy Exchange Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00175LT65</x:t>
   </x:si>
   <x:si>
-    <x:t>76,884</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>59,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,452.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEJASNET IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tejas Networks Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BT0JZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,508.75</x:t>
   </x:si>
   <x:si>
     <x:t>INMART IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indiamart Intermesh Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005J78V87</x:t>
   </x:si>
   <x:si>
-    <x:t>4,762</x:t>
-[...65 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>3,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,989.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-355,871.63</x:t>
-[...2 lines deleted...]
-    <x:t>-2.26%</x:t>
+    <x:t>$-338,924.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -700,56 +658,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b00c51cea844fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd3c8eb1bd2774939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e9fc2d18a944489" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8917f69ac16471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re60093909d524d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73ed5f69399c41c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I38"/>
+  <x:dimension ref="A1:I35"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -947,906 +905,819 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="G34" s="1" t="s">
+    </x:row>
+    <x:row r="35" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A35" s="2" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="H34" s="1" t="s">
-[...118 lines deleted...]
-      <x:c r="I38" s="2" t="s">
+      <x:c r="B35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A38:I38"/>
+    <x:mergeCell ref="A35:I35"/>
   </x:mergeCells>
 </x:worksheet>
 </file>