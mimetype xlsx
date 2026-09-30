--- v9 (2026-09-09)
+++ v10 (2026-09-30)
@@ -1,636 +1,714 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf973f5aedbf84427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72ad6b086a94c4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260907" sheetId="1" r:id="R73ed5f69399c41c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260928" sheetId="1" r:id="R549551e86507497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="197">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="223">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DX1FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$940,973.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIGD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLTD46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$909,762.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.01%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ETERNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zomato Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003DKJ5C9</x:t>
   </x:si>
   <x:si>
-    <x:t>303,710</x:t>
-[...47 lines deleted...]
-    <x:t>7.41%</x:t>
+    <x:t>252,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$870,665.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYTM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One 97 Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QYN0B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$731,335.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIOFIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jio Financial Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WN2L82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,171.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWIGGY IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swiggy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008G5QN13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,903.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INFOE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Info Edge India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HS7804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,789.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixon Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKD1Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,323.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDUSTOW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indus Towers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TDKBZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$522,371.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYKAA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fsn E-Commerce Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006L4NN17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,891.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROWW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Billionbrains Garage Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R94ZKH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,633.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEESHO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meesho Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HZ270Y4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,827.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
   </x:si>
   <x:si>
     <x:t>POLICYBZ IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pb Fintech Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DZ49P8</x:t>
   </x:si>
   <x:si>
-    <x:t>41,352</x:t>
-[...131 lines deleted...]
-    <x:t>4.48%</x:t>
+    <x:t>38,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,466.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>IDEA IN</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Idea Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FR5515</x:t>
   </x:si>
   <x:si>
-    <x:t>3,373,109</x:t>
-[...23 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>3,093,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,117.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REDI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Redington India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QRLW89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,157.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMFC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hfcl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSHFS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,381.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCOM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D1WPZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,331.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>MMYT</x:t>
   </x:si>
   <x:si>
     <x:t>Makemytrip Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB34J0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,222</x:t>
-[...59 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>4,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,197.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAMS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Computer Age Management Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H5LCX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,315.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>ANGELONE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Angel One Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XC9DW5</x:t>
   </x:si>
   <x:si>
-    <x:t>86,512</x:t>
-[...23 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>68,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,403.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINELABS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pine Labs Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003878XM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,302.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TATATECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG3R35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,827.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARTRADE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cartrade Tech Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0021HMW29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,322.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAYNES IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaynes Technology India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7SX87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,177.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTIHE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Hexacom Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BN0J93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,348.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>SBICARD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sbi Cards &amp; Payment Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D257N4</x:t>
   </x:si>
   <x:si>
-    <x:t>32,238</x:t>
-[...77 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>20,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,164.69</x:t>
   </x:si>
   <x:si>
     <x:t>AFFLE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Affle India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PT8RTT1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,585</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>7,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,838.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V4SZS69</x:t>
   </x:si>
   <x:si>
-    <x:t>13,801</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>11,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,305.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>ZEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zen Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTLY23</x:t>
   </x:si>
   <x:si>
-    <x:t>5,997</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>4,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,208.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>IEX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Energy Exchange Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00175LT65</x:t>
   </x:si>
   <x:si>
-    <x:t>59,208</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>49,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,882.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>TEJASNET IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tejas Networks Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BT0JZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>11,323</x:t>
-[...2 lines deleted...]
-    <x:t>$73,508.75</x:t>
+    <x:t>9,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,903.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>INMART IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indiamart Intermesh Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005J78V87</x:t>
   </x:si>
   <x:si>
-    <x:t>3,666</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>2,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,729.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,730.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-INR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,057,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,848.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-338,924.16</x:t>
-[...2 lines deleted...]
-    <x:t>-2.75%</x:t>
+    <x:t>$-119,264.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -658,56 +736,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8917f69ac16471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re60093909d524d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73ed5f69399c41c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c3e3f708c994cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R44bbf8141f6f45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R549551e86507497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I35"/>
+  <x:dimension ref="A1:I40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1514,210 +1592,355 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A35" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I35" s="2" t="s">
+      <x:c r="A35" s="1">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A36" s="1">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A37" s="1">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A38" s="1">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A39" s="1">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A40" s="2" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="B40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A35:I35"/>
+    <x:mergeCell ref="A40:I40"/>
   </x:mergeCells>
 </x:worksheet>
 </file>