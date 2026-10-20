--- v10 (2026-09-30)
+++ v11 (2026-10-20)
@@ -1,714 +1,714 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72ad6b086a94c4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7503bfe886d74966" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20260928" sheetId="1" r:id="R549551e86507497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DGIN_asof_20261016" sheetId="1" r:id="R93f20b6027ee4d08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="223">
   <x:si>
-    <x:t>Daily Holdings (%)  09/28/2026</x:t>
+    <x:t>Daily Holdings (%)  10/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DX1FT6</x:t>
   </x:si>
   <x:si>
     <x:t>50,976</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$940,973.15</x:t>
+    <x:t>$1,020,322.04</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.28%</x:t>
+    <x:t>8.79%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
     <x:t>18,250</x:t>
   </x:si>
   <x:si>
-    <x:t>$909,762.50</x:t>
-[...2 lines deleted...]
-    <x:t>8.01%</x:t>
+    <x:t>$941,700.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.11%</x:t>
   </x:si>
   <x:si>
     <x:t>ETERNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zomato Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003DKJ5C9</x:t>
   </x:si>
   <x:si>
     <x:t>252,473</x:t>
   </x:si>
   <x:si>
-    <x:t>$870,665.47</x:t>
-[...2 lines deleted...]
-    <x:t>7.66%</x:t>
+    <x:t>$861,757.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.43%</x:t>
   </x:si>
   <x:si>
     <x:t>PAYTM IN</x:t>
   </x:si>
   <x:si>
     <x:t>One 97 Communications Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QYN0B8</x:t>
   </x:si>
   <x:si>
     <x:t>42,912</x:t>
   </x:si>
   <x:si>
-    <x:t>$731,335.27</x:t>
-[...2 lines deleted...]
-    <x:t>6.44%</x:t>
+    <x:t>$762,752.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.57%</x:t>
   </x:si>
   <x:si>
     <x:t>JIOFIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Jio Financial Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WN2L82</x:t>
   </x:si>
   <x:si>
     <x:t>275,315</x:t>
   </x:si>
   <x:si>
-    <x:t>$632,171.51</x:t>
-[...2 lines deleted...]
-    <x:t>5.56%</x:t>
+    <x:t>$624,640.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROWW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Billionbrains Garage Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R94ZKH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$564,638.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDUSTOW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indus Towers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TDKBZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,424.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYKAA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fsn E-Commerce Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006L4NN17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550,231.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INFOE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Info Edge India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HS7804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$546,671.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEESHO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meesho Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HZ270Y4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,771.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>SWIGGY IN</x:t>
   </x:si>
   <x:si>
     <x:t>Swiggy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008G5QN13</x:t>
   </x:si>
   <x:si>
     <x:t>204,478</x:t>
   </x:si>
   <x:si>
-    <x:t>$545,903.66</x:t>
-[...20 lines deleted...]
-    <x:t>4.72%</x:t>
+    <x:t>$504,041.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>DIXON IN</x:t>
   </x:si>
   <x:si>
     <x:t>Dixon Technologies India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKD1Y8</x:t>
   </x:si>
   <x:si>
     <x:t>3,758</x:t>
   </x:si>
   <x:si>
-    <x:t>$534,323.19</x:t>
-[...74 lines deleted...]
-    <x:t>4.21%</x:t>
+    <x:t>$487,203.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
   </x:si>
   <x:si>
     <x:t>POLICYBZ IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pb Fintech Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DZ49P8</x:t>
   </x:si>
   <x:si>
     <x:t>38,544</x:t>
   </x:si>
   <x:si>
-    <x:t>$462,466.73</x:t>
-[...2 lines deleted...]
-    <x:t>4.07%</x:t>
+    <x:t>$433,457.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
   </x:si>
   <x:si>
     <x:t>IDEA IN</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone Idea Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FR5515</x:t>
   </x:si>
   <x:si>
     <x:t>3,093,592</x:t>
   </x:si>
   <x:si>
-    <x:t>$434,117.98</x:t>
-[...2 lines deleted...]
-    <x:t>3.82%</x:t>
+    <x:t>$408,899.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMFC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hfcl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSHFS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,800.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCOM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Communications Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D1WPZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,030.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>REDI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Redington India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QRLW89</x:t>
   </x:si>
   <x:si>
     <x:t>59,824</x:t>
   </x:si>
   <x:si>
-    <x:t>$252,157.93</x:t>
-[...38 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>$240,777.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>MMYT</x:t>
   </x:si>
   <x:si>
     <x:t>Makemytrip Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB34J0</x:t>
   </x:si>
   <x:si>
     <x:t>4,752</x:t>
   </x:si>
   <x:si>
-    <x:t>$225,197.28</x:t>
-[...2 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>$221,419.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANGELONE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angel One Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XC9DW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,799.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>CAMS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Computer Age Management Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H5LCX3</x:t>
   </x:si>
   <x:si>
     <x:t>28,373</x:t>
   </x:si>
   <x:si>
-    <x:t>$204,315.74</x:t>
+    <x:t>$208,499.43</x:t>
   </x:si>
   <x:si>
     <x:t>1.80%</x:t>
   </x:si>
   <x:si>
-    <x:t>ANGELONE IN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>PINELABS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pine Labs Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003878XM4</x:t>
   </x:si>
   <x:si>
     <x:t>92,251</x:t>
   </x:si>
   <x:si>
-    <x:t>$166,302.35</x:t>
-[...2 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>$160,043.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>TATATECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG3R35</x:t>
   </x:si>
   <x:si>
     <x:t>20,870</x:t>
   </x:si>
   <x:si>
-    <x:t>$153,827.39</x:t>
-[...2 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>$158,839.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>CARTRADE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Cartrade Tech Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0021HMW29</x:t>
   </x:si>
   <x:si>
     <x:t>4,710</x:t>
   </x:si>
   <x:si>
-    <x:t>$141,322.35</x:t>
-[...2 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>$148,955.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTIHE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Hexacom Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BN0J93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,196.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>KAYNES IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kaynes Technology India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001C7SX87</x:t>
   </x:si>
   <x:si>
     <x:t>3,598</x:t>
   </x:si>
   <x:si>
-    <x:t>$137,177.14</x:t>
-[...20 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>$123,829.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>SBICARD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sbi Cards &amp; Payment Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D257N4</x:t>
   </x:si>
   <x:si>
     <x:t>20,651</x:t>
   </x:si>
   <x:si>
-    <x:t>$127,164.69</x:t>
+    <x:t>$122,510.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>AFFLE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Affle India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PT8RTT1</x:t>
   </x:si>
   <x:si>
     <x:t>7,243</x:t>
   </x:si>
   <x:si>
-    <x:t>$116,838.67</x:t>
-[...2 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$109,459.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V4SZS69</x:t>
   </x:si>
   <x:si>
     <x:t>11,649</x:t>
   </x:si>
   <x:si>
-    <x:t>$107,305.31</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$108,609.68</x:t>
   </x:si>
   <x:si>
     <x:t>ZEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zen Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTLY23</x:t>
   </x:si>
   <x:si>
     <x:t>4,744</x:t>
   </x:si>
   <x:si>
-    <x:t>$81,208.53</x:t>
+    <x:t>$82,541.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>IEX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Energy Exchange Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00175LT65</x:t>
   </x:si>
   <x:si>
     <x:t>49,904</x:t>
   </x:si>
   <x:si>
-    <x:t>$57,882.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$56,404.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>TEJASNET IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tejas Networks Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BT0JZ1</x:t>
   </x:si>
   <x:si>
     <x:t>9,559</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,903.70</x:t>
-[...2 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$47,653.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>INMART IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indiamart Intermesh Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005J78V87</x:t>
   </x:si>
   <x:si>
     <x:t>2,679</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,729.65</x:t>
+    <x:t>$45,982.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>157,731</x:t>
+    <x:t>151,296</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$157,730.62</x:t>
-[...2 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$151,295.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>3,057,090</x:t>
-[...2 lines deleted...]
-    <x:t>$31,848.20</x:t>
+    <x:t>3,057,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,203.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
-    <x:t>$47.85</x:t>
+    <x:t>$47.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-119,264.80</x:t>
-[...2 lines deleted...]
-    <x:t>-1.05%</x:t>
+    <x:t>$-97,228.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -736,51 +736,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c3e3f708c994cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R44bbf8141f6f45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R549551e86507497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b8538400814375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd01f1be525774b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R93f20b6027ee4d08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1592,109 +1592,109 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">