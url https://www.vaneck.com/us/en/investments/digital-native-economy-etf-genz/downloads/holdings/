--- v0 (2026-05-01)
+++ v1 (2026-05-21)
@@ -1,747 +1,750 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38025609c5ee41e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f489a589b14e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260429" sheetId="1" r:id="R5a05b9297af44967"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260519" sheetId="1" r:id="Rf79aa180dfe540fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="234">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="235">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>NTES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX72V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,383,153.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.24%</x:t>
+  </x:si>
+  <x:si>
     <x:t>UBER</x:t>
   </x:si>
   <x:si>
     <x:t>Uber Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002B04MT8</x:t>
   </x:si>
   <x:si>
-    <x:t>19,550</x:t>
-[...29 lines deleted...]
-    <x:t>7.97%</x:t>
+    <x:t>18,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,376,147.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.20%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
-    <x:t>15,369</x:t>
-[...5 lines deleted...]
-    <x:t>7.74%</x:t>
+    <x:t>14,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,609.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic Arts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP0KQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,255,582.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.48%</x:t>
   </x:si>
   <x:si>
     <x:t>SHOP</x:t>
   </x:si>
   <x:si>
     <x:t>Shopify Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008HBD923</x:t>
   </x:si>
   <x:si>
-    <x:t>11,316</x:t>
-[...23 lines deleted...]
-    <x:t>7.34%</x:t>
+    <x:t>10,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,085,958.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1YV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$883,737.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R1GCT0</x:t>
   </x:si>
   <x:si>
-    <x:t>19,837</x:t>
-[...5 lines deleted...]
-    <x:t>6.17%</x:t>
+    <x:t>18,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$837,749.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cme Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHLYP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780,719.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001Y2XS07</x:t>
   </x:si>
   <x:si>
-    <x:t>6,181</x:t>
-[...23 lines deleted...]
-    <x:t>4.65%</x:t>
+    <x:t>5,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$770,171.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
   </x:si>
   <x:si>
     <x:t>DASH</x:t>
   </x:si>
   <x:si>
     <x:t>Doordash Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005D7QCJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>4,865</x:t>
-[...23 lines deleted...]
-    <x:t>4.31%</x:t>
+    <x:t>4,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,792.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>EBAY</x:t>
   </x:si>
   <x:si>
     <x:t>Ebay Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C43RR5</x:t>
   </x:si>
   <x:si>
-    <x:t>6,520</x:t>
-[...5 lines deleted...]
-    <x:t>3.74%</x:t>
+    <x:t>6,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$707,602.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
   </x:si>
   <x:si>
     <x:t>FLUT</x:t>
   </x:si>
   <x:si>
     <x:t>Flutter Entertainment Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2GPN9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,280</x:t>
-[...5 lines deleted...]
-    <x:t>3.73%</x:t>
+    <x:t>5,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$581,685.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>HOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Robinhood Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NMBXN8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,406</x:t>
-[...5 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>7,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,789.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,823.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
   </x:si>
   <x:si>
     <x:t>NU</x:t>
   </x:si>
   <x:si>
     <x:t>Nu Holdings Ltd/Cayman Islands</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0136WM1M4</x:t>
   </x:si>
   <x:si>
-    <x:t>35,930</x:t>
-[...23 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>34,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,531.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,027.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>PYPL</x:t>
   </x:si>
   <x:si>
     <x:t>Paypal Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0077VNXV6</x:t>
   </x:si>
   <x:si>
-    <x:t>8,954</x:t>
-[...23 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>8,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,861.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>RDDT</x:t>
   </x:si>
   <x:si>
     <x:t>Reddit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005K1D4S0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,396</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>2,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,506.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>IBKR</x:t>
   </x:si>
   <x:si>
     <x:t>Interactive Brokers Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LV0836</x:t>
   </x:si>
   <x:si>
-    <x:t>4,280</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>4,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,307.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBOE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cboe Global Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QH56C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,531.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>4,548</x:t>
-[...23 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>4,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,883.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>FICO</x:t>
   </x:si>
   <x:si>
     <x:t>Fair Isaac Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW76Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>225</x:t>
-[...5 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,836.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>SOFI</x:t>
   </x:si>
   <x:si>
     <x:t>Sofi Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YB1ZD58</x:t>
   </x:si>
   <x:si>
-    <x:t>13,747</x:t>
-[...2 lines deleted...]
-    <x:t>$213,422.18</x:t>
+    <x:t>13,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,919.03</x:t>
   </x:si>
   <x:si>
     <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>GRAB</x:t>
   </x:si>
   <x:si>
     <x:t>Grab Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011768M53</x:t>
   </x:si>
   <x:si>
-    <x:t>54,367</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>51,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,785.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>PINS</x:t>
   </x:si>
   <x:si>
     <x:t>Pinterest Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002583CV8</x:t>
   </x:si>
   <x:si>
-    <x:t>9,751</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>9,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,533.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>EFX</x:t>
   </x:si>
   <x:si>
     <x:t>Equifax Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHPL78</x:t>
   </x:si>
   <x:si>
-    <x:t>916</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,922.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>CART</x:t>
   </x:si>
   <x:si>
     <x:t>Maplebear Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KG5VJF4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,188</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>3,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,128.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>AFRM</x:t>
   </x:si>
   <x:si>
     <x:t>Affirm Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y7BP8Y1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,919</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>1,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,041.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Q7J5Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,115.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ally Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC2R71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,340.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>FUTU</x:t>
   </x:si>
   <x:si>
     <x:t>Futu Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYXW4R8</x:t>
   </x:si>
   <x:si>
-    <x:t>711</x:t>
-[...38 lines deleted...]
-    <x:t>$103,128.74</x:t>
+    <x:t>676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,162.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>LYFT</x:t>
   </x:si>
   <x:si>
     <x:t>Lyft Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004M9ZHX5</x:t>
   </x:si>
   <x:si>
-    <x:t>6,140</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>5,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,878.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>SRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Sportradar Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0125CMRW3</x:t>
   </x:si>
   <x:si>
-    <x:t>4,889</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>4,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,732.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>774</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$905.14</x:t>
+    <x:t>$897.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-EGP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>100</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.89</x:t>
+    <x:t>$1.88</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-3,054</x:t>
-[...5 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>-12,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-12,595.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-28,089.59</x:t>
-[...2 lines deleted...]
-    <x:t>-0.16%</x:t>
+    <x:t>$-17,475.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -769,62 +772,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58728174762c4281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rde9433d0541d4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a05b9297af44967" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re248540b25a54643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4c5c46e4de0141f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf79aa180dfe540fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I43"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="12" customWidth="1"/>
+    <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1770,288 +1773,288 @@
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="2" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>