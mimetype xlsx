--- v1 (2026-05-21)
+++ v2 (2026-05-21)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f489a589b14e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd1aafb0bb84080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260519" sheetId="1" r:id="Rf79aa180dfe540fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260519" sheetId="1" r:id="R7cd6584f2f2a445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="235">
   <x:si>
     <x:t>Daily Holdings (%)  05/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -772,51 +772,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re248540b25a54643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4c5c46e4de0141f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf79aa180dfe540fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fce5276c8c644c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4db5cb30635e463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7cd6584f2f2a445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I43"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">