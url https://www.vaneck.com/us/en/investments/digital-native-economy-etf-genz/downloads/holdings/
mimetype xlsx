--- v2 (2026-05-21)
+++ v3 (2026-06-10)
@@ -1,750 +1,735 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd1aafb0bb84080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed00e3a31cf4312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260519" sheetId="1" r:id="R7cd6584f2f2a445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260609" sheetId="1" r:id="Rda76e9a133284528"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="235">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/19/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="230">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NTES</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX72V8</x:t>
   </x:si>
   <x:si>
     <x:t>12,081</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,383,153.69</x:t>
+    <x:t>$1,458,539.13</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.24%</x:t>
+    <x:t>8.71%</x:t>
   </x:si>
   <x:si>
     <x:t>UBER</x:t>
   </x:si>
   <x:si>
     <x:t>Uber Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002B04MT8</x:t>
   </x:si>
   <x:si>
     <x:t>18,574</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,376,147.66</x:t>
-[...2 lines deleted...]
-    <x:t>8.20%</x:t>
+    <x:t>$1,307,238.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.81%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
     <x:t>14,602</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,340,609.62</x:t>
-[...2 lines deleted...]
-    <x:t>7.98%</x:t>
+    <x:t>$1,296,219.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.74%</x:t>
   </x:si>
   <x:si>
     <x:t>EA</x:t>
   </x:si>
   <x:si>
     <x:t>Electronic Arts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP0KQ8</x:t>
   </x:si>
   <x:si>
     <x:t>6,225</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,255,582.50</x:t>
-[...2 lines deleted...]
-    <x:t>7.48%</x:t>
+    <x:t>$1,260,438.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.53%</x:t>
   </x:si>
   <x:si>
     <x:t>SHOP</x:t>
   </x:si>
   <x:si>
     <x:t>Shopify Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008HBD923</x:t>
   </x:si>
   <x:si>
     <x:t>10,751</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,085,958.51</x:t>
-[...2 lines deleted...]
-    <x:t>6.47%</x:t>
+    <x:t>$1,187,125.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R1GCT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$810,421.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
   </x:si>
   <x:si>
     <x:t>TTWO</x:t>
   </x:si>
   <x:si>
     <x:t>Take-Two Interactive Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS1YV5</x:t>
   </x:si>
   <x:si>
     <x:t>3,711</x:t>
   </x:si>
   <x:si>
-    <x:t>$883,737.54</x:t>
-[...20 lines deleted...]
-    <x:t>4.99%</x:t>
+    <x:t>$786,917.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,287.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DASH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doordash Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005D7QCJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$719,506.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebay Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C43RR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,040.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flutter Entertainment Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2GPN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,075.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
   </x:si>
   <x:si>
     <x:t>CME</x:t>
   </x:si>
   <x:si>
     <x:t>Cme Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHLYP4</x:t>
   </x:si>
   <x:si>
     <x:t>2,582</x:t>
   </x:si>
   <x:si>
-    <x:t>$780,719.34</x:t>
-[...74 lines deleted...]
-    <x:t>3.46%</x:t>
+    <x:t>$660,837.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>HOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Robinhood Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NMBXN8</x:t>
   </x:si>
   <x:si>
     <x:t>7,036</x:t>
   </x:si>
   <x:si>
-    <x:t>$521,789.76</x:t>
-[...2 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>$589,405.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
   </x:si>
   <x:si>
     <x:t>DKNG</x:t>
   </x:si>
   <x:si>
     <x:t>Draftkings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0134WCM78</x:t>
   </x:si>
   <x:si>
     <x:t>19,766</x:t>
   </x:si>
   <x:si>
-    <x:t>$504,823.64</x:t>
-[...2 lines deleted...]
-    <x:t>3.01%</x:t>
+    <x:t>$545,343.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
   </x:si>
   <x:si>
     <x:t>NU</x:t>
   </x:si>
   <x:si>
     <x:t>Nu Holdings Ltd/Cayman Islands</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0136WM1M4</x:t>
   </x:si>
   <x:si>
     <x:t>34,136</x:t>
   </x:si>
   <x:si>
-    <x:t>$419,531.44</x:t>
-[...2 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>$405,535.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,378.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,700.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LV0836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,017.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
     <x:t>2,011</x:t>
   </x:si>
   <x:si>
-    <x:t>$389,027.95</x:t>
-[...56 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>$312,710.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,081.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW76Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,182.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>CBOE</x:t>
   </x:si>
   <x:si>
     <x:t>Cboe Global Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QH56C1</x:t>
   </x:si>
   <x:si>
     <x:t>839</x:t>
   </x:si>
   <x:si>
-    <x:t>$304,531.83</x:t>
-[...38 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>$243,813.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>SOFI</x:t>
   </x:si>
   <x:si>
     <x:t>Sofi Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YB1ZD58</x:t>
   </x:si>
   <x:si>
     <x:t>13,061</x:t>
   </x:si>
   <x:si>
-    <x:t>$198,919.03</x:t>
-[...2 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>$215,114.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinterest Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002583CV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,066.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>GRAB</x:t>
   </x:si>
   <x:si>
     <x:t>Grab Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011768M53</x:t>
   </x:si>
   <x:si>
     <x:t>51,653</x:t>
   </x:si>
   <x:si>
-    <x:t>$180,785.50</x:t>
-[...20 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>$170,454.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>EFX</x:t>
   </x:si>
   <x:si>
     <x:t>Equifax Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHPL78</x:t>
   </x:si>
   <x:si>
     <x:t>870</x:t>
   </x:si>
   <x:si>
-    <x:t>$139,922.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>$146,481.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>CART</x:t>
   </x:si>
   <x:si>
     <x:t>Maplebear Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KG5VJF4</x:t>
   </x:si>
   <x:si>
     <x:t>3,029</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,128.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>$127,944.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>AFRM</x:t>
   </x:si>
   <x:si>
     <x:t>Affirm Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y7BP8Y1</x:t>
   </x:si>
   <x:si>
     <x:t>1,823</x:t>
   </x:si>
   <x:si>
-    <x:t>$119,041.90</x:t>
+    <x:t>$118,695.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>TRU</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Q7J5Z1</x:t>
   </x:si>
   <x:si>
     <x:t>1,394</x:t>
   </x:si>
   <x:si>
-    <x:t>$92,115.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$97,468.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>ALLY</x:t>
   </x:si>
   <x:si>
     <x:t>Ally Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC2R71</x:t>
   </x:si>
   <x:si>
     <x:t>2,236</x:t>
   </x:si>
   <x:si>
-    <x:t>$91,340.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>$96,930.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lyft Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004M9ZHX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,903.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SRAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sportradar Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0125CMRW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,178.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>FUTU</x:t>
   </x:si>
   <x:si>
     <x:t>Futu Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYXW4R8</x:t>
   </x:si>
   <x:si>
     <x:t>676</x:t>
   </x:si>
   <x:si>
-    <x:t>$84,162.00</x:t>
-[...35 lines deleted...]
-    <x:t>$61,732.05</x:t>
+    <x:t>$61,725.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>774</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$897.13</x:t>
+    <x:t>$894.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>-EGP CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-12,595</x:t>
-[...5 lines deleted...]
-    <x:t>-0.08%</x:t>
+    <x:t>-15,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-15,868.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-17,475.94</x:t>
-[...2 lines deleted...]
-    <x:t>-0.10%</x:t>
+    <x:t>$-1,985.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -772,56 +757,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fce5276c8c644c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4db5cb30635e463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7cd6584f2f2a445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d022f0403f48b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5115216538404854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda76e9a133284528" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I43"/>
+  <x:dimension ref="A1:I42"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1338,732 +1323,703 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E41" s="1" t="s">
+      <x:c r="G41" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="H41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I41" s="1" t="s">
+    </x:row>
+    <x:row r="42" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A42" s="2" t="s">
         <x:v>229</x:v>
       </x:c>
-    </x:row>
-[...54 lines deleted...]
-      <x:c r="I43" s="2" t="s">
+      <x:c r="B42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A43:I43"/>
+    <x:mergeCell ref="A42:I42"/>
   </x:mergeCells>
 </x:worksheet>
 </file>