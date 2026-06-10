--- v3 (2026-06-10)
+++ v4 (2026-06-10)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed00e3a31cf4312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3233fda3ff04c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260609" sheetId="1" r:id="Rda76e9a133284528"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260609" sheetId="1" r:id="R3858ad7e625b45a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="230">
   <x:si>
     <x:t>Daily Holdings (%)  06/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -757,51 +757,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d022f0403f48b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5115216538404854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda76e9a133284528" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb8286c463142a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R35779ac0374447b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3858ad7e625b45a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I42"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">