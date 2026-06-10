--- v4 (2026-06-10)
+++ v5 (2026-06-10)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3233fda3ff04c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05dfe250419b4374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260609" sheetId="1" r:id="R3858ad7e625b45a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260609" sheetId="1" r:id="R35dbc92ef74c418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="230">
   <x:si>
     <x:t>Daily Holdings (%)  06/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -757,51 +757,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb8286c463142a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R35779ac0374447b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3858ad7e625b45a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537bb25b75994450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra06b53f2069449b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35dbc92ef74c418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I42"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">