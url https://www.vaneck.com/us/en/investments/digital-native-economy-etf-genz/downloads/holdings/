--- v5 (2026-06-10)
+++ v6 (2026-07-03)
@@ -1,735 +1,804 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05dfe250419b4374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34037b4fb7cc4c28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260609" sheetId="1" r:id="R35dbc92ef74c418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260701" sheetId="1" r:id="R051cc7a6c9a14061"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="230">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="253">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>SHOP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shopify Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008HBD923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,373.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,406,842.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.76%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NTES</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX72V8</x:t>
   </x:si>
   <x:si>
-    <x:t>12,081</x:t>
-[...29 lines deleted...]
-    <x:t>7.81%</x:t>
+    <x:t>10,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,372,615.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic Arts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP0KQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,343,232.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.41%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
-    <x:t>14,602</x:t>
-[...41 lines deleted...]
-    <x:t>7.09%</x:t>
+    <x:t>13,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,632.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1YV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,222,562.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.74%</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R1GCT0</x:t>
   </x:si>
   <x:si>
-    <x:t>18,847</x:t>
-[...20 lines deleted...]
-    <x:t>$786,917.55</x:t>
+    <x:t>18,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,043,447.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DASH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doordash Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005D7QCJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$934,717.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,630.28</x:t>
   </x:si>
   <x:si>
     <x:t>4.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>ABNB</x:t>
-[...32 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,660.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cme Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHLYP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$654,423.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
   </x:si>
   <x:si>
     <x:t>EBAY</x:t>
   </x:si>
   <x:si>
     <x:t>Ebay Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C43RR5</x:t>
   </x:si>
   <x:si>
-    <x:t>6,194</x:t>
-[...5 lines deleted...]
-    <x:t>4.02%</x:t>
+    <x:t>5,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,009.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,432.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,537.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nu Holdings Ltd/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0136WM1M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,651.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LV0836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,784.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>FLUT</x:t>
   </x:si>
   <x:si>
     <x:t>Flutter Entertainment Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2GPN9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,966</x:t>
-[...92 lines deleted...]
-    <x:t>$405,378.36</x:t>
+    <x:t>3,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,939.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>PYPL</x:t>
   </x:si>
   <x:si>
     <x:t>Paypal Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0077VNXV6</x:t>
   </x:si>
   <x:si>
-    <x:t>8,507</x:t>
-[...23 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>7,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,620.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,767.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>2,011</x:t>
-[...23 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>1,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,167.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,452.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>FICO</x:t>
   </x:si>
   <x:si>
     <x:t>Fair Isaac Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW76Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>214</x:t>
-[...5 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,577.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>CBOE</x:t>
   </x:si>
   <x:si>
     <x:t>Cboe Global Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QH56C1</x:t>
   </x:si>
   <x:si>
-    <x:t>839</x:t>
-[...23 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,680.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grab Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011768M53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,457.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affirm Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y7BP8Y1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,001.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPL78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,142.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Group Sghc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014V541D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,757.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>PINS</x:t>
   </x:si>
   <x:si>
     <x:t>Pinterest Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002583CV8</x:t>
   </x:si>
   <x:si>
-    <x:t>9,264</x:t>
-[...41 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>5,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,733.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>CART</x:t>
   </x:si>
   <x:si>
     <x:t>Maplebear Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KG5VJF4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,029</x:t>
-[...23 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>2,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,657.79</x:t>
   </x:si>
   <x:si>
     <x:t>TRU</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Q7J5Z1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,394</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>1,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,332.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>ALLY</x:t>
   </x:si>
   <x:si>
     <x:t>Ally Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC2R71</x:t>
   </x:si>
   <x:si>
-    <x:t>2,236</x:t>
-[...38 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>2,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,228.80</x:t>
   </x:si>
   <x:si>
     <x:t>FUTU</x:t>
   </x:si>
   <x:si>
     <x:t>Futu Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYXW4R8</x:t>
   </x:si>
   <x:si>
-    <x:t>676</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,848.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klarna Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MG54LV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,029.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHYM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chime Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QK4M9M3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,020.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bofi Holding Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QPHD08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,314.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RELY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remitly Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012C7JST2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,395.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIAX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miami International Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004RKDWL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,121.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,489.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>774</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...5 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$881.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,985.06</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-24,481.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -757,62 +826,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537bb25b75994450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra06b53f2069449b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35dbc92ef74c418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb8ede7545c24d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6c6c29f546604148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R051cc7a6c9a14061" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I42"/>
+  <x:dimension ref="A1:I46"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="13" customWidth="1"/>
+    <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1323,486 +1392,486 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
@@ -1827,199 +1896,315 @@
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A42" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I42" s="2" t="s">
+      <x:c r="A42" s="1">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A43" s="1">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A44" s="1">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A45" s="1">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A46" s="2" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="B46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I46" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A42:I42"/>
+    <x:mergeCell ref="A46:I46"/>
   </x:mergeCells>
 </x:worksheet>
 </file>