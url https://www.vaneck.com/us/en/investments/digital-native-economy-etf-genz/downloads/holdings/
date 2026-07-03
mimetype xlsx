--- v6 (2026-07-03)
+++ v7 (2026-07-03)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34037b4fb7cc4c28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353cc1cc601f41e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260701" sheetId="1" r:id="R051cc7a6c9a14061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260701" sheetId="1" r:id="R4c001657481548ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="253">
   <x:si>
     <x:t>Daily Holdings (%)  07/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -826,51 +826,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb8ede7545c24d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6c6c29f546604148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R051cc7a6c9a14061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba6064767fb9431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc5b5a574a56146a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c001657481548ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I46"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">