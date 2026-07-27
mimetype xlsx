--- v7 (2026-07-03)
+++ v8 (2026-07-27)
@@ -1,804 +1,810 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353cc1cc601f41e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20561351046e405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260701" sheetId="1" r:id="R4c001657481548ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260723" sheetId="1" r:id="Re3bdb19f08b74a57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="253">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="255">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,347,450.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.17%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SHOP</x:t>
   </x:si>
   <x:si>
     <x:t>Shopify Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008HBD923</x:t>
   </x:si>
   <x:si>
-    <x:t>12,278</x:t>
-[...11 lines deleted...]
-    <x:t>8.24%</x:t>
+    <x:t>11,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,302,784.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electronic Arts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP0KQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,294,546.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.85%</x:t>
   </x:si>
   <x:si>
     <x:t>UBER</x:t>
   </x:si>
   <x:si>
     <x:t>Uber Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002B04MT8</x:t>
   </x:si>
   <x:si>
-    <x:t>19,362</x:t>
-[...5 lines deleted...]
-    <x:t>7.76%</x:t>
+    <x:t>18,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,264,016.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.66%</x:t>
   </x:si>
   <x:si>
     <x:t>NTES</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX72V8</x:t>
   </x:si>
   <x:si>
-    <x:t>10,583</x:t>
-[...41 lines deleted...]
-    <x:t>7.39%</x:t>
+    <x:t>10,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,204,924.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.30%</x:t>
   </x:si>
   <x:si>
     <x:t>TTWO</x:t>
   </x:si>
   <x:si>
     <x:t>Take-Two Interactive Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS1YV5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,884</x:t>
-[...5 lines deleted...]
-    <x:t>6.74%</x:t>
+    <x:t>4,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,065,366.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.46%</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R1GCT0</x:t>
   </x:si>
   <x:si>
-    <x:t>18,006</x:t>
-[...5 lines deleted...]
-    <x:t>5.76%</x:t>
+    <x:t>17,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,155.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
   </x:si>
   <x:si>
     <x:t>DASH</x:t>
   </x:si>
   <x:si>
     <x:t>Doordash Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005D7QCJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>4,949</x:t>
-[...5 lines deleted...]
-    <x:t>5.16%</x:t>
+    <x:t>4,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$796,051.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001Y2XS07</x:t>
   </x:si>
   <x:si>
-    <x:t>5,788</x:t>
-[...5 lines deleted...]
-    <x:t>4.70%</x:t>
+    <x:t>5,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,296.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cme Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHLYP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,594.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>HOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Robinhood Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NMBXN8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,955</x:t>
-[...23 lines deleted...]
-    <x:t>3.61%</x:t>
+    <x:t>6,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,310.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>EBAY</x:t>
   </x:si>
   <x:si>
     <x:t>Ebay Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C43RR5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,320</x:t>
-[...5 lines deleted...]
-    <x:t>3.27%</x:t>
+    <x:t>5,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550,972.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nu Holdings Ltd/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0136WM1M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,495.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>DKNG</x:t>
   </x:si>
   <x:si>
     <x:t>Draftkings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0134WCM78</x:t>
   </x:si>
   <x:si>
-    <x:t>21,243</x:t>
-[...5 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>20,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,051.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>RDDT</x:t>
   </x:si>
   <x:si>
     <x:t>Reddit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005K1D4S0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,617</x:t>
-[...23 lines deleted...]
-    <x:t>2.55%</x:t>
+    <x:t>2,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,405.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,448.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>IBKR</x:t>
   </x:si>
   <x:si>
     <x:t>Interactive Brokers Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LV0836</x:t>
   </x:si>
   <x:si>
-    <x:t>3,869</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>3,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,300.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>FLUT</x:t>
   </x:si>
   <x:si>
     <x:t>Flutter Entertainment Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2GPN9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,254</x:t>
-[...23 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>3,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,828.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>4,081</x:t>
-[...2 lines deleted...]
-    <x:t>$314,767.53</x:t>
+    <x:t>3,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,710.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,831.76</x:t>
   </x:si>
   <x:si>
     <x:t>1.74%</x:t>
   </x:si>
   <x:si>
-    <x:t>COIN</x:t>
-[...14 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>CBOE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cboe Global Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QH56C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,354.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW76Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,639.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>SOFI</x:t>
   </x:si>
   <x:si>
     <x:t>Sofi Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YB1ZD58</x:t>
   </x:si>
   <x:si>
-    <x:t>11,684</x:t>
-[...41 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>11,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,298.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>GRAB</x:t>
   </x:si>
   <x:si>
     <x:t>Grab Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011768M53</x:t>
   </x:si>
   <x:si>
-    <x:t>46,133</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>43,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,229.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPL78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,378.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Group Sghc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014V541D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,570.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>AFRM</x:t>
   </x:si>
   <x:si>
     <x:t>Affirm Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y7BP8Y1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,777</x:t>
-[...41 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>1,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,917.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>PINS</x:t>
   </x:si>
   <x:si>
     <x:t>Pinterest Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002583CV8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,150</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>4,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,801.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>CART</x:t>
   </x:si>
   <x:si>
     <x:t>Maplebear Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KG5VJF4</x:t>
   </x:si>
   <x:si>
-    <x:t>2,513</x:t>
-[...2 lines deleted...]
-    <x:t>$112,657.79</x:t>
+    <x:t>2,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,263.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>TRU</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Q7J5Z1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,307</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>1,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,401.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>ALLY</x:t>
   </x:si>
   <x:si>
     <x:t>Ally Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC2R71</x:t>
   </x:si>
   <x:si>
-    <x:t>2,110</x:t>
-[...2 lines deleted...]
-    <x:t>$97,228.80</x:t>
+    <x:t>1,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,896.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>FUTU</x:t>
   </x:si>
   <x:si>
     <x:t>Futu Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYXW4R8</x:t>
   </x:si>
   <x:si>
-    <x:t>649</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,860.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHYM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chime Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QK4M9M3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,702.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAR</x:t>
   </x:si>
   <x:si>
     <x:t>Klarna Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MG54LV6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,839</x:t>
-[...20 lines deleted...]
-    <x:t>$52,020.76</x:t>
+    <x:t>2,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,290.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>BOFI</x:t>
   </x:si>
   <x:si>
     <x:t>Bofi Holding Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QPHD08</x:t>
   </x:si>
   <x:si>
-    <x:t>458</x:t>
-[...2 lines deleted...]
-    <x:t>$45,314.52</x:t>
+    <x:t>434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,325.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
+    <x:t>MIAX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miami International Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004RKDWL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,502.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
     <x:t>RELY</x:t>
   </x:si>
   <x:si>
     <x:t>Remitly Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012C7JST2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,673</x:t>
-[...23 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>1,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,248.95</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>17,489</x:t>
+    <x:t>17,268</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,489.43</x:t>
+    <x:t>$17,268.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>774</x:t>
   </x:si>
   <x:si>
-    <x:t>$881.42</x:t>
+    <x:t>$879.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-SGD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-SGD CASH-</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>1</x:t>
-[...2 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.06</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-24,481.17</x:t>
-[...2 lines deleted...]
-    <x:t>-0.14%</x:t>
+    <x:t>$-29,789.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -826,51 +832,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba6064767fb9431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc5b5a574a56146a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c001657481548ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e6ffd2d5424570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc1c98871040c4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re3bdb19f08b74a57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I46"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1769,433 +1775,433 @@
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="2" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B46" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C46" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D46" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E46" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F46" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G46" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H46" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="2" t="s">
         <x:v>1</x:v>
       </x:c>