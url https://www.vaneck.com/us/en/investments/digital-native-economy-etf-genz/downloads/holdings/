--- v8 (2026-07-27)
+++ v9 (2026-08-20)
@@ -1,810 +1,792 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20561351046e405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407759515c044af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260723" sheetId="1" r:id="Re3bdb19f08b74a57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260818" sheetId="1" r:id="R6ad9084cf3c74ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="255">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="249">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>SHOP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shopify Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008HBD923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,846,321.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.49%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
-    <x:t>13,261</x:t>
-[...47 lines deleted...]
-    <x:t>7.85%</x:t>
+    <x:t>14,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,603,836.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.11%</x:t>
   </x:si>
   <x:si>
     <x:t>UBER</x:t>
   </x:si>
   <x:si>
     <x:t>Uber Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002B04MT8</x:t>
   </x:si>
   <x:si>
-    <x:t>18,343</x:t>
-[...5 lines deleted...]
-    <x:t>7.66%</x:t>
+    <x:t>19,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,483,120.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.43%</x:t>
   </x:si>
   <x:si>
     <x:t>NTES</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX72V8</x:t>
   </x:si>
   <x:si>
-    <x:t>10,026</x:t>
-[...5 lines deleted...]
-    <x:t>7.30%</x:t>
+    <x:t>10,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,354,535.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.70%</x:t>
   </x:si>
   <x:si>
     <x:t>TTWO</x:t>
   </x:si>
   <x:si>
     <x:t>Take-Two Interactive Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS1YV5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,627</x:t>
-[...5 lines deleted...]
-    <x:t>6.46%</x:t>
+    <x:t>5,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,214,666.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DASH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doordash Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005D7QCJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,098,408.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,088,138.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cme Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHLYP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,095.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>RBLX</x:t>
   </x:si>
   <x:si>
     <x:t>Roblox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R1GCT0</x:t>
   </x:si>
   <x:si>
-    <x:t>17,059</x:t>
-[...59 lines deleted...]
-    <x:t>4.14%</x:t>
+    <x:t>18,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$695,877.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>HOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Robinhood Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NMBXN8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,589</x:t>
-[...5 lines deleted...]
-    <x:t>4.06%</x:t>
+    <x:t>7,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,158.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>EBAY</x:t>
   </x:si>
   <x:si>
     <x:t>Ebay Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C43RR5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,040</x:t>
-[...5 lines deleted...]
-    <x:t>3.34%</x:t>
+    <x:t>5,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$558,189.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,951.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>NU</x:t>
   </x:si>
   <x:si>
     <x:t>Nu Holdings Ltd/Cayman Islands</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0136WM1M4</x:t>
   </x:si>
   <x:si>
-    <x:t>32,734</x:t>
-[...23 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>35,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,693.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,979.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>RDDT</x:t>
   </x:si>
   <x:si>
     <x:t>Reddit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005K1D4S0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,479</x:t>
-[...23 lines deleted...]
-    <x:t>2.46%</x:t>
+    <x:t>2,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,901.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>IBKR</x:t>
   </x:si>
   <x:si>
     <x:t>Interactive Brokers Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LV0836</x:t>
   </x:si>
   <x:si>
-    <x:t>3,665</x:t>
-[...2 lines deleted...]
-    <x:t>$336,300.40</x:t>
+    <x:t>3,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,432.64</x:t>
   </x:si>
   <x:si>
     <x:t>2.04%</x:t>
   </x:si>
   <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,573.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
     <x:t>FLUT</x:t>
   </x:si>
   <x:si>
     <x:t>Flutter Entertainment Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2GPN9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,083</x:t>
-[...23 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>3,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,066.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>1,786</x:t>
-[...5 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>1,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,808.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>CBOE</x:t>
   </x:si>
   <x:si>
     <x:t>Cboe Global Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QH56C1</x:t>
   </x:si>
   <x:si>
-    <x:t>756</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,320.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,690.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>FICO</x:t>
   </x:si>
   <x:si>
     <x:t>Fair Isaac Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW76Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>168</x:t>
-[...23 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,139.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPL78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,110.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>GRAB</x:t>
   </x:si>
   <x:si>
     <x:t>Grab Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011768M53</x:t>
   </x:si>
   <x:si>
-    <x:t>43,706</x:t>
-[...23 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>47,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,291.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affirm Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y7BP8Y1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,099.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CART</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maplebear Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KG5VJF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,141.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinterest Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002583CV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,849.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>SGHC</x:t>
   </x:si>
   <x:si>
     <x:t>Super Group Sghc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014V541D3</x:t>
   </x:si>
   <x:si>
-    <x:t>8,528</x:t>
-[...56 lines deleted...]
-    <x:t>$101,263.93</x:t>
+    <x:t>9,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,405.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Q7J5Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,569.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
-    <x:t>TRU</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ALLY</x:t>
   </x:si>
   <x:si>
     <x:t>Ally Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC2R71</x:t>
   </x:si>
   <x:si>
-    <x:t>1,999</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>2,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,458.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHYM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chime Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QK4M9M3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,051.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>FUTU</x:t>
   </x:si>
   <x:si>
     <x:t>Futu Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYXW4R8</x:t>
   </x:si>
   <x:si>
-    <x:t>615</x:t>
-[...23 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,314.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bofi Holding Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QPHD08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,900.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAR</x:t>
   </x:si>
   <x:si>
     <x:t>Klarna Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MG54LV6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,690</x:t>
-[...20 lines deleted...]
-    <x:t>$41,325.48</x:t>
+    <x:t>2,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,869.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
+    <x:t>RELY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remitly Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012C7JST2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,655.04</x:t>
+  </x:si>
+  <x:si>
     <x:t>MIAX</x:t>
   </x:si>
   <x:si>
     <x:t>Miami International Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004RKDWL9</x:t>
   </x:si>
   <x:si>
-    <x:t>876</x:t>
-[...20 lines deleted...]
-    <x:t>$36,248.95</x:t>
+    <x:t>949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,772.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$896.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-SGD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.06</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...41 lines deleted...]
-    <x:t>$.06</x:t>
+    <x:t>-9,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-9,411.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-29,789.51</x:t>
-[...2 lines deleted...]
-    <x:t>-0.18%</x:t>
+    <x:t>$-2,202.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -832,56 +814,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e6ffd2d5424570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc1c98871040c4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re3bdb19f08b74a57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ec05302cb14e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R50792cca9e8d4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ad9084cf3c74ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I46"/>
+  <x:dimension ref="A1:I45"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1949,268 +1931,239 @@
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="G40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E44" s="1" t="s">
+    </x:row>
+    <x:row r="45" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A45" s="2" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...66 lines deleted...]
-      <x:c r="I46" s="2" t="s">
+      <x:c r="B45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A46:I46"/>
+    <x:mergeCell ref="A45:I45"/>
   </x:mergeCells>
 </x:worksheet>
 </file>