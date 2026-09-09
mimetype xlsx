--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,792 +1,792 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407759515c044af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b2b58a36d64265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260818" sheetId="1" r:id="R6ad9084cf3c74ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260908" sheetId="1" r:id="Rdbd3be261b63442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="249">
   <x:si>
-    <x:t>Daily Holdings (%)  08/18/2026</x:t>
+    <x:t>Daily Holdings (%)  09/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SHOP</x:t>
   </x:si>
   <x:si>
     <x:t>Shopify Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008HBD923</x:t>
   </x:si>
   <x:si>
     <x:t>12,596</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,846,321.68</x:t>
+    <x:t>$1,689,123.60</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.49%</x:t>
+    <x:t>9.74%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
     <x:t>14,361</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,603,836.48</x:t>
-[...2 lines deleted...]
-    <x:t>9.11%</x:t>
+    <x:t>$1,534,760.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.85%</x:t>
   </x:si>
   <x:si>
     <x:t>UBER</x:t>
   </x:si>
   <x:si>
     <x:t>Uber Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002B04MT8</x:t>
   </x:si>
   <x:si>
     <x:t>19,865</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,483,120.90</x:t>
-[...2 lines deleted...]
-    <x:t>8.43%</x:t>
+    <x:t>$1,452,727.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.37%</x:t>
   </x:si>
   <x:si>
     <x:t>NTES</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX72V8</x:t>
   </x:si>
   <x:si>
     <x:t>10,858</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,354,535.50</x:t>
-[...2 lines deleted...]
-    <x:t>7.70%</x:t>
+    <x:t>$1,296,988.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.48%</x:t>
   </x:si>
   <x:si>
     <x:t>TTWO</x:t>
   </x:si>
   <x:si>
     <x:t>Take-Two Interactive Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS1YV5</x:t>
   </x:si>
   <x:si>
     <x:t>5,011</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,214,666.40</x:t>
-[...2 lines deleted...]
-    <x:t>6.90%</x:t>
+    <x:t>$1,068,796.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,036,418.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
   </x:si>
   <x:si>
     <x:t>DASH</x:t>
   </x:si>
   <x:si>
     <x:t>Doordash Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005D7QCJ3</x:t>
   </x:si>
   <x:si>
     <x:t>5,077</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,098,408.95</x:t>
-[...20 lines deleted...]
-    <x:t>6.18%</x:t>
+    <x:t>$1,017,633.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$837,338.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R1GCT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,959.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
   </x:si>
   <x:si>
     <x:t>CME</x:t>
   </x:si>
   <x:si>
     <x:t>Cme Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHLYP4</x:t>
   </x:si>
   <x:si>
     <x:t>2,906</x:t>
   </x:si>
   <x:si>
-    <x:t>$789,095.24</x:t>
-[...38 lines deleted...]
-    <x:t>3.71%</x:t>
+    <x:t>$804,758.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
   </x:si>
   <x:si>
     <x:t>EBAY</x:t>
   </x:si>
   <x:si>
     <x:t>Ebay Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C43RR5</x:t>
   </x:si>
   <x:si>
     <x:t>5,458</x:t>
   </x:si>
   <x:si>
-    <x:t>$558,189.66</x:t>
-[...2 lines deleted...]
-    <x:t>3.17%</x:t>
+    <x:t>$570,852.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nu Holdings Ltd/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0136WM1M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,433.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
   </x:si>
   <x:si>
     <x:t>DKNG</x:t>
   </x:si>
   <x:si>
     <x:t>Draftkings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0134WCM78</x:t>
   </x:si>
   <x:si>
     <x:t>21,795</x:t>
   </x:si>
   <x:si>
-    <x:t>$523,951.80</x:t>
-[...20 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>$520,246.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>PYPL</x:t>
   </x:si>
   <x:si>
     <x:t>Paypal Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0077VNXV6</x:t>
   </x:si>
   <x:si>
     <x:t>7,860</x:t>
   </x:si>
   <x:si>
-    <x:t>$474,979.80</x:t>
-[...2 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>$417,994.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>RDDT</x:t>
   </x:si>
   <x:si>
     <x:t>Reddit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005K1D4S0</x:t>
   </x:si>
   <x:si>
     <x:t>2,685</x:t>
   </x:si>
   <x:si>
-    <x:t>$424,901.25</x:t>
-[...2 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>$401,085.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>IBKR</x:t>
   </x:si>
   <x:si>
     <x:t>Interactive Brokers Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LV0836</x:t>
   </x:si>
   <x:si>
     <x:t>3,969</x:t>
   </x:si>
   <x:si>
-    <x:t>$359,432.64</x:t>
-[...2 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>$361,059.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,069.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flutter Entertainment Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2GPN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,136.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
     <x:t>4,187</x:t>
   </x:si>
   <x:si>
-    <x:t>$332,573.41</x:t>
-[...38 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>$335,378.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>CBOE</x:t>
   </x:si>
   <x:si>
     <x:t>Cboe Global Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QH56C1</x:t>
   </x:si>
   <x:si>
     <x:t>819</x:t>
   </x:si>
   <x:si>
-    <x:t>$238,320.81</x:t>
-[...2 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>$240,237.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>SOFI</x:t>
   </x:si>
   <x:si>
     <x:t>Sofi Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YB1ZD58</x:t>
   </x:si>
   <x:si>
     <x:t>11,987</x:t>
   </x:si>
   <x:si>
-    <x:t>$211,690.42</x:t>
-[...2 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$215,885.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>FICO</x:t>
   </x:si>
   <x:si>
     <x:t>Fair Isaac Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW76Y6</x:t>
   </x:si>
   <x:si>
     <x:t>181</x:t>
   </x:si>
   <x:si>
-    <x:t>$195,139.72</x:t>
-[...2 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>$168,927.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>EFX</x:t>
   </x:si>
   <x:si>
     <x:t>Equifax Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHPL78</x:t>
   </x:si>
   <x:si>
     <x:t>919</x:t>
   </x:si>
   <x:si>
-    <x:t>$167,110.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$157,718.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>GRAB</x:t>
   </x:si>
   <x:si>
     <x:t>Grab Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011768M53</x:t>
   </x:si>
   <x:si>
     <x:t>47,331</x:t>
   </x:si>
   <x:si>
-    <x:t>$163,291.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$153,825.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>AFRM</x:t>
   </x:si>
   <x:si>
     <x:t>Affirm Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y7BP8Y1</x:t>
   </x:si>
   <x:si>
     <x:t>1,823</x:t>
   </x:si>
   <x:si>
-    <x:t>$134,099.88</x:t>
+    <x:t>$131,401.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.76%</x:t>
   </x:si>
   <x:si>
+    <x:t>SGHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Group Sghc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014V541D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,749.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CART</x:t>
   </x:si>
   <x:si>
     <x:t>Maplebear Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KG5VJF4</x:t>
   </x:si>
   <x:si>
     <x:t>2,578</x:t>
   </x:si>
   <x:si>
-    <x:t>$126,141.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$123,744.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>PINS</x:t>
   </x:si>
   <x:si>
     <x:t>Pinterest Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002583CV8</x:t>
   </x:si>
   <x:si>
     <x:t>5,284</x:t>
   </x:si>
   <x:si>
-    <x:t>$121,849.04</x:t>
-[...20 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>$106,419.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>TRU</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Q7J5Z1</x:t>
   </x:si>
   <x:si>
     <x:t>1,341</x:t>
   </x:si>
   <x:si>
-    <x:t>$106,569.27</x:t>
-[...2 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$104,128.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>ALLY</x:t>
   </x:si>
   <x:si>
     <x:t>Ally Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC2R71</x:t>
   </x:si>
   <x:si>
     <x:t>2,165</x:t>
   </x:si>
   <x:si>
-    <x:t>$94,458.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>$91,536.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>CHYM</x:t>
   </x:si>
   <x:si>
     <x:t>Chime Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QK4M9M3</x:t>
   </x:si>
   <x:si>
     <x:t>2,540</x:t>
   </x:si>
   <x:si>
-    <x:t>$81,051.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$82,067.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>FUTU</x:t>
   </x:si>
   <x:si>
     <x:t>Futu Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYXW4R8</x:t>
   </x:si>
   <x:si>
     <x:t>666</x:t>
   </x:si>
   <x:si>
-    <x:t>$72,314.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$78,255.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>AX</x:t>
   </x:si>
   <x:si>
-    <x:t>Bofi Holding Inc</x:t>
+    <x:t>Axos Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QPHD08</x:t>
   </x:si>
   <x:si>
     <x:t>470</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,900.20</x:t>
+    <x:t>$45,355.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
+    <x:t>RELY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remitly Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012C7JST2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,608.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
     <x:t>KLAR</x:t>
   </x:si>
   <x:si>
     <x:t>Klarna Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MG54LV6</x:t>
   </x:si>
   <x:si>
     <x:t>2,913</x:t>
   </x:si>
   <x:si>
-    <x:t>$43,869.78</x:t>
-[...17 lines deleted...]
-    <x:t>$43,655.04</x:t>
+    <x:t>$41,539.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>MIAX</x:t>
   </x:si>
   <x:si>
     <x:t>Miami International Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004RKDWL9</x:t>
   </x:si>
   <x:si>
     <x:t>949</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,772.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$41,243.54</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>774</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$896.01</x:t>
+    <x:t>$899.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>82</x:t>
   </x:si>
   <x:si>
     <x:t>$.06</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-9,412</x:t>
-[...5 lines deleted...]
-    <x:t>-0.05%</x:t>
+    <x:t>-338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-338.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,202.95</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-2,870.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -814,51 +814,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ec05302cb14e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R50792cca9e8d4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ad9084cf3c74ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R640237f218824c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R58e08bbd2b874bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdbd3be261b63442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I45"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1931,80 +1931,80 @@
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">