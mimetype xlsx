--- v10 (2026-09-09)
+++ v11 (2026-09-09)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b2b58a36d64265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e785567d93a4fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260908" sheetId="1" r:id="Rdbd3be261b63442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260908" sheetId="1" r:id="R883596fa71b74c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="249">
   <x:si>
     <x:t>Daily Holdings (%)  09/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -814,51 +814,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R640237f218824c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R58e08bbd2b874bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdbd3be261b63442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec8b5db58a9456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re1d8fa7766554fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R883596fa71b74c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I45"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">