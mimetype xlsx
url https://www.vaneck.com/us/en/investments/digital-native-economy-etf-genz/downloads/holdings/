--- v11 (2026-09-09)
+++ v12 (2026-10-01)
@@ -1,792 +1,822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e785567d93a4fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04213eaca5e942fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260908" sheetId="1" r:id="R883596fa71b74c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260930" sheetId="1" r:id="R6fb670ad10bd4dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="249">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="259">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SHOP</x:t>
   </x:si>
   <x:si>
     <x:t>Shopify Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008HBD923</x:t>
   </x:si>
   <x:si>
-    <x:t>12,596</x:t>
+    <x:t>10,702</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,689,123.60</x:t>
+    <x:t>$1,587,106.60</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.74%</x:t>
+    <x:t>9.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netease Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX72V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,418,783.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1YV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,339,620.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,307,924.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R1GCT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,297,284.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.95%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
-    <x:t>14,361</x:t>
-[...59 lines deleted...]
-    <x:t>6.16%</x:t>
+    <x:t>12,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,230,448.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.55%</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001Y2XS07</x:t>
   </x:si>
   <x:si>
-    <x:t>5,938</x:t>
-[...5 lines deleted...]
-    <x:t>5.97%</x:t>
+    <x:t>4,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$722,925.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cme Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHLYP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,061.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>DASH</x:t>
   </x:si>
   <x:si>
     <x:t>Doordash Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005D7QCJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,077</x:t>
-[...5 lines deleted...]
-    <x:t>5.87%</x:t>
+    <x:t>3,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,338.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>HOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Robinhood Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NMBXN8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,136</x:t>
-[...41 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>5,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,087.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>EBAY</x:t>
   </x:si>
   <x:si>
     <x:t>Ebay Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C43RR5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,458</x:t>
-[...5 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>6,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,267.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,730.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flutter Entertainment Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2GPN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,707.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,015.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>NU</x:t>
   </x:si>
   <x:si>
     <x:t>Nu Holdings Ltd/Cayman Islands</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0136WM1M4</x:t>
   </x:si>
   <x:si>
-    <x:t>35,449</x:t>
-[...23 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>28,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,456.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>PYPL</x:t>
   </x:si>
   <x:si>
     <x:t>Paypal Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0077VNXV6</x:t>
   </x:si>
   <x:si>
-    <x:t>7,860</x:t>
-[...23 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>6,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,913.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,914.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>IBKR</x:t>
   </x:si>
   <x:si>
     <x:t>Interactive Brokers Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LV0836</x:t>
   </x:si>
   <x:si>
-    <x:t>3,969</x:t>
-[...41 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>3,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,151.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>4,187</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>3,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,208.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>CBOE</x:t>
   </x:si>
   <x:si>
     <x:t>Cboe Global Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QH56C1</x:t>
   </x:si>
   <x:si>
-    <x:t>819</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,220.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grab Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011768M53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,228.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Group Sghc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014V541D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,426.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>SOFI</x:t>
   </x:si>
   <x:si>
     <x:t>Sofi Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YB1ZD58</x:t>
   </x:si>
   <x:si>
-    <x:t>11,987</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>10,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,969.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rush Street Interactive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RMKRQM0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,626.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinterest Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002583CV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,892.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPL78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,890.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affirm Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y7BP8Y1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,821.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CART</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maplebear Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KG5VJF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,085.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>FICO</x:t>
   </x:si>
   <x:si>
     <x:t>Fair Isaac Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW76Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>181</x:t>
-[...113 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,983.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ally Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC2R71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,302.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUTU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Futu Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYXW4R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,234.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>TRU</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Q7J5Z1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,341</x:t>
-[...23 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,641.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>CHYM</x:t>
   </x:si>
   <x:si>
     <x:t>Chime Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QK4M9M3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,540</x:t>
-[...23 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>1,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,324.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marex Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023DGDZ18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,670.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>AX</x:t>
   </x:si>
   <x:si>
     <x:t>Axos Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QPHD08</x:t>
   </x:si>
   <x:si>
-    <x:t>470</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,368.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIAX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miami International Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004RKDWL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,021.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klarna Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MG54LV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,999.78</x:t>
   </x:si>
   <x:si>
     <x:t>RELY</x:t>
   </x:si>
   <x:si>
     <x:t>Remitly Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012C7JST2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,716</x:t>
-[...38 lines deleted...]
-    <x:t>$41,243.54</x:t>
+    <x:t>1,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,345.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,491.29</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>774</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...2 lines deleted...]
-    <x:t>$899.76</x:t>
+    <x:t>$878.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>82</x:t>
   </x:si>
   <x:si>
     <x:t>$.06</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,870.86</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-21,233.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -814,56 +844,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec8b5db58a9456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re1d8fa7766554fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R883596fa71b74c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e44f462533948ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R87222e388fba4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6fb670ad10bd4dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I45"/>
+  <x:dimension ref="A1:I47"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1960,210 +1990,268 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A45" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I45" s="2" t="s">
+      <x:c r="A45" s="1">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A46" s="1">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A47" s="2" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A45:I45"/>
+    <x:mergeCell ref="A47:I47"/>
   </x:mergeCells>
 </x:worksheet>
 </file>