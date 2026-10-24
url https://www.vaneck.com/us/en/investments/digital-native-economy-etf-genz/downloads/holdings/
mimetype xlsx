--- v12 (2026-10-01)
+++ v13 (2026-10-24)
@@ -1,822 +1,822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04213eaca5e942fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122199866d324533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20260930" sheetId="1" r:id="R6fb670ad10bd4dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GENZ_asof_20261022" sheetId="1" r:id="R4cabe8110ea045f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="259">
   <x:si>
-    <x:t>Daily Holdings (%)  09/30/2026</x:t>
+    <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SHOP</x:t>
   </x:si>
   <x:si>
     <x:t>Shopify Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008HBD923</x:t>
   </x:si>
   <x:si>
-    <x:t>10,702</x:t>
+    <x:t>10,106</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,587,106.60</x:t>
+    <x:t>$1,705,993.86</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.73%</x:t>
+    <x:t>10.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R1GCT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,560,577.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.54%</x:t>
   </x:si>
   <x:si>
     <x:t>NTES</x:t>
   </x:si>
   <x:si>
     <x:t>Netease Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX72V8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,710</x:t>
-[...5 lines deleted...]
-    <x:t>8.70%</x:t>
+    <x:t>11,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,312,252.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.02%</x:t>
   </x:si>
   <x:si>
     <x:t>TTWO</x:t>
   </x:si>
   <x:si>
     <x:t>Take-Two Interactive Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS1YV5</x:t>
   </x:si>
   <x:si>
-    <x:t>6,456</x:t>
-[...5 lines deleted...]
-    <x:t>8.21%</x:t>
+    <x:t>6,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,267,225.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.75%</x:t>
   </x:si>
   <x:si>
     <x:t>UBER</x:t>
   </x:si>
   <x:si>
     <x:t>Uber Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002B04MT8</x:t>
   </x:si>
   <x:si>
-    <x:t>19,091</x:t>
-[...23 lines deleted...]
-    <x:t>7.95%</x:t>
+    <x:t>18,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,245,193.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.61%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
-    <x:t>12,589</x:t>
-[...5 lines deleted...]
-    <x:t>7.55%</x:t>
+    <x:t>11,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,087,038.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cme Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHLYP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$785,450.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001Y2XS07</x:t>
   </x:si>
   <x:si>
-    <x:t>4,500</x:t>
-[...23 lines deleted...]
-    <x:t>4.37%</x:t>
+    <x:t>4,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$746,804.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebay Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C43RR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$717,717.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
   </x:si>
   <x:si>
     <x:t>DASH</x:t>
   </x:si>
   <x:si>
     <x:t>Doordash Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005D7QCJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,870</x:t>
-[...5 lines deleted...]
-    <x:t>4.36%</x:t>
+    <x:t>3,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,610.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,864.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
   </x:si>
   <x:si>
     <x:t>HOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Robinhood Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NMBXN8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,903</x:t>
-[...41 lines deleted...]
-    <x:t>3.46%</x:t>
+    <x:t>5,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,336.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
   </x:si>
   <x:si>
     <x:t>FLUT</x:t>
   </x:si>
   <x:si>
     <x:t>Flutter Entertainment Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2GPN9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,255</x:t>
-[...5 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>4,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,509.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nu Holdings Ltd/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0136WM1M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,435.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>RDDT</x:t>
   </x:si>
   <x:si>
     <x:t>Reddit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005K1D4S0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,703</x:t>
-[...23 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>2,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,613.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>PYPL</x:t>
   </x:si>
   <x:si>
     <x:t>Paypal Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0077VNXV6</x:t>
   </x:si>
   <x:si>
-    <x:t>6,547</x:t>
-[...5 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>6,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,738.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,196.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LV0836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,384.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>1,684</x:t>
-[...38 lines deleted...]
-    <x:t>$267,208.02</x:t>
+    <x:t>1,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,853.10</x:t>
   </x:si>
   <x:si>
     <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>CBOE</x:t>
   </x:si>
   <x:si>
     <x:t>Cboe Global Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QH56C1</x:t>
   </x:si>
   <x:si>
-    <x:t>760</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,302.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Group Sghc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014V541D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,255.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>GRAB</x:t>
   </x:si>
   <x:si>
     <x:t>Grab Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011768M53</x:t>
   </x:si>
   <x:si>
-    <x:t>54,736</x:t>
-[...23 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>51,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,350.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>SOFI</x:t>
   </x:si>
   <x:si>
     <x:t>Sofi Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YB1ZD58</x:t>
   </x:si>
   <x:si>
-    <x:t>10,367</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>9,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,598.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinterest Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002583CV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,172.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPL78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,805.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW76Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,555.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CART</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maplebear Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KG5VJF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,827.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affirm Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y7BP8Y1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,581.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>RSI</x:t>
   </x:si>
   <x:si>
     <x:t>Rush Street Interactive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RMKRQM0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,081</x:t>
-[...95 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>5,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,971.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Q7J5Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,440.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>ALLY</x:t>
   </x:si>
   <x:si>
     <x:t>Ally Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC2R71</x:t>
   </x:si>
   <x:si>
-    <x:t>1,789</x:t>
-[...2 lines deleted...]
-    <x:t>$67,302.18</x:t>
+    <x:t>1,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,394.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>FUTU</x:t>
   </x:si>
   <x:si>
     <x:t>Futu Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYXW4R8</x:t>
   </x:si>
   <x:si>
-    <x:t>572</x:t>
-[...23 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,416.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>CHYM</x:t>
   </x:si>
   <x:si>
     <x:t>Chime Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QK4M9M3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,814</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>1,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,664.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>MRX</x:t>
   </x:si>
   <x:si>
     <x:t>Marex Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023DGDZ18</x:t>
   </x:si>
   <x:si>
-    <x:t>540</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,955.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>AX</x:t>
   </x:si>
   <x:si>
     <x:t>Axos Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QPHD08</x:t>
   </x:si>
   <x:si>
-    <x:t>397</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,698.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RELY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remitly Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012C7JST2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,004.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klarna Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MG54LV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,262.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>MIAX</x:t>
   </x:si>
   <x:si>
     <x:t>Miami International Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004RKDWL9</x:t>
   </x:si>
   <x:si>
-    <x:t>926</x:t>
-[...35 lines deleted...]
-    <x:t>$30,345.48</x:t>
+    <x:t>874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,581.26</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>33,491</x:t>
+    <x:t>26,696</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,491.29</x:t>
+    <x:t>$26,695.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>774</x:t>
   </x:si>
   <x:si>
-    <x:t>$878.72</x:t>
+    <x:t>$866.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>82</x:t>
   </x:si>
   <x:si>
     <x:t>$.06</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-21,233.84</x:t>
-[...2 lines deleted...]
-    <x:t>-0.13%</x:t>
+    <x:t>$-18,975.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -844,51 +844,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e44f462533948ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R87222e388fba4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6fb670ad10bd4dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848674231ced407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5af13284ff1c48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4cabe8110ea045f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I47"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1961,245 +1961,245 @@
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">